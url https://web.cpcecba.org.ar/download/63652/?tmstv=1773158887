--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -1,166 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30015"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ecarrizo\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\imartinez\Downloads\modificacion modelos\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_54AD3240A045FAF69CAFED728D8D693861071E37" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" tabRatio="895" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" tabRatio="895" firstSheet="8" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CARATULA" sheetId="36" r:id="rId1"/>
     <sheet name="ESP" sheetId="1" r:id="rId2"/>
     <sheet name="E.R." sheetId="4" r:id="rId3"/>
     <sheet name="EEPN" sheetId="18" r:id="rId4"/>
     <sheet name="EEPN otra version" sheetId="62" r:id="rId5"/>
     <sheet name="EF. IND." sheetId="35" r:id="rId6"/>
     <sheet name="EF.DIR " sheetId="34" r:id="rId7"/>
     <sheet name="EF. Sintetico" sheetId="47" r:id="rId8"/>
     <sheet name="Notas" sheetId="64" r:id="rId9"/>
     <sheet name="Anexo I ActivosPasivos en ME" sheetId="53" r:id="rId10"/>
     <sheet name="Anexo II AyP por Venc." sheetId="54" r:id="rId11"/>
     <sheet name="Anexo II AyP por Venc cont." sheetId="63" r:id="rId12"/>
     <sheet name="Anexo III Bienes de Uso" sheetId="49" r:id="rId13"/>
     <sheet name="Anexo IV Prop de Inv VR" sheetId="56" r:id="rId14"/>
     <sheet name="Anexo IV Prop de Inv MC" sheetId="57" r:id="rId15"/>
     <sheet name="Anexo V Intangibles" sheetId="51" r:id="rId16"/>
     <sheet name="Anexo VI Previsiones" sheetId="52" r:id="rId17"/>
     <sheet name="Anexo VII Cto Bs.Vend-Ss.Prest" sheetId="32" r:id="rId18"/>
     <sheet name="Anexo VIII Cto Prod y Gto x Nat" sheetId="31" r:id="rId19"/>
     <sheet name="Anexo IX Trans y Sdo Part.Rel" sheetId="58" r:id="rId20"/>
     <sheet name="An.IX Trans y SdoPartRel (cont)" sheetId="59" r:id="rId21"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="20">'An.IX Trans y SdoPartRel (cont)'!$A$1:$E$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Anexo I ActivosPasivos en ME'!$A$1:$H$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Anexo II AyP por Venc cont.'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Anexo II AyP por Venc.'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Anexo III Bienes de Uso'!$A$1:$R$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'Anexo IV Prop de Inv MC'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Anexo IV Prop de Inv VR'!$A$1:$K$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="19">'Anexo IX Trans y Sdo Part.Rel'!$A$1:$I$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'Anexo V Intangibles'!$A$1:$N$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'Anexo VI Previsiones'!$A$1:$O$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'Anexo VII Cto Bs.Vend-Ss.Prest'!$A$1:$F$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="18">'Anexo VIII Cto Prod y Gto x Nat'!$A$1:$J$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">CARATULA!$A$1:$J$57</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">E.R.!$A$1:$G$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'E.R.'!$A$1:$G$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">EEPN!$A$1:$Q$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'EEPN otra version'!$A$1:$O$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'EF. IND.'!$A$1:$F$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'EF. Sintetico'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'EF.DIR '!$A$1:$F$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">ESP!$A$1:$N$41</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="8">Notas!$A$1:$J$429</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">Notas!$A$1:$J$430</definedName>
     <definedName name="lista_grupo" localSheetId="11">#REF!</definedName>
     <definedName name="lista_grupo">#REF!</definedName>
     <definedName name="lista_rubro" localSheetId="11">#REF!</definedName>
     <definedName name="lista_rubro">#REF!</definedName>
     <definedName name="lista_subgrupo" localSheetId="11">#REF!</definedName>
     <definedName name="lista_subgrupo">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H21" i="49" l="1"/>
-[...11 lines deleted...]
-  <c r="M31" i="1"/>
+  <c r="M31" i="1" l="1"/>
   <c r="L31" i="1"/>
   <c r="M18" i="1"/>
   <c r="L18" i="1"/>
   <c r="D8" i="47" l="1"/>
   <c r="D13" i="59" l="1"/>
   <c r="C13" i="59"/>
   <c r="D21" i="58"/>
   <c r="E21" i="58"/>
   <c r="F21" i="58"/>
   <c r="G21" i="58"/>
   <c r="H21" i="58"/>
   <c r="D14" i="58"/>
   <c r="E14" i="58"/>
   <c r="F14" i="58"/>
   <c r="G14" i="58"/>
   <c r="H14" i="58"/>
   <c r="C21" i="58"/>
   <c r="C14" i="58"/>
   <c r="H25" i="31"/>
   <c r="H24" i="31"/>
   <c r="H23" i="31"/>
   <c r="H22" i="31"/>
   <c r="H21" i="31"/>
   <c r="H20" i="31"/>
   <c r="H19" i="31"/>
@@ -291,50 +279,51 @@
   <c r="G16" i="56"/>
   <c r="F16" i="56"/>
   <c r="E16" i="56"/>
   <c r="D16" i="56"/>
   <c r="C16" i="56"/>
   <c r="I15" i="56"/>
   <c r="I14" i="56"/>
   <c r="I13" i="56"/>
   <c r="I12" i="56"/>
   <c r="I11" i="56"/>
   <c r="I10" i="56"/>
   <c r="I9" i="56"/>
   <c r="I16" i="56" s="1"/>
   <c r="Q21" i="49"/>
   <c r="O21" i="49"/>
   <c r="M21" i="49"/>
   <c r="L21" i="49"/>
   <c r="K21" i="49"/>
   <c r="J21" i="49"/>
   <c r="I21" i="49"/>
   <c r="G21" i="49"/>
   <c r="F21" i="49"/>
   <c r="E21" i="49"/>
   <c r="D21" i="49"/>
   <c r="C21" i="49"/>
+  <c r="H21" i="49" s="1"/>
   <c r="N22" i="49"/>
   <c r="H22" i="49"/>
   <c r="P22" i="49" s="1"/>
   <c r="N21" i="49"/>
   <c r="P21" i="49"/>
   <c r="N20" i="49"/>
   <c r="H20" i="49"/>
   <c r="P20" i="49" s="1"/>
   <c r="N19" i="49"/>
   <c r="H19" i="49"/>
   <c r="P19" i="49" s="1"/>
   <c r="N18" i="49"/>
   <c r="H18" i="49"/>
   <c r="P18" i="49" s="1"/>
   <c r="N17" i="49"/>
   <c r="H17" i="49"/>
   <c r="P17" i="49" s="1"/>
   <c r="N16" i="49"/>
   <c r="H16" i="49"/>
   <c r="P16" i="49" s="1"/>
   <c r="N15" i="49"/>
   <c r="H15" i="49"/>
   <c r="P15" i="49" s="1"/>
   <c r="N14" i="49"/>
   <c r="H14" i="49"/>
@@ -409,51 +398,50 @@
   <c r="D9" i="35"/>
   <c r="D11" i="35" s="1"/>
   <c r="E50" i="34"/>
   <c r="D50" i="34"/>
   <c r="E42" i="34"/>
   <c r="D42" i="34"/>
   <c r="E27" i="34"/>
   <c r="E52" i="34" s="1"/>
   <c r="D27" i="34"/>
   <c r="D52" i="34" s="1"/>
   <c r="D7" i="34"/>
   <c r="E9" i="34"/>
   <c r="E11" i="34" s="1"/>
   <c r="D9" i="34"/>
   <c r="D11" i="34" s="1"/>
   <c r="K17" i="18"/>
   <c r="N17" i="18" s="1"/>
   <c r="H17" i="18"/>
   <c r="O17" i="18" s="1"/>
   <c r="L10" i="62"/>
   <c r="K10" i="62"/>
   <c r="J10" i="62"/>
   <c r="I10" i="62"/>
   <c r="G10" i="62"/>
   <c r="F10" i="62"/>
-  <c r="H10" i="62" s="1"/>
   <c r="E10" i="62"/>
   <c r="D10" i="62"/>
   <c r="M23" i="62"/>
   <c r="M22" i="62"/>
   <c r="M21" i="62"/>
   <c r="M20" i="62"/>
   <c r="M19" i="62"/>
   <c r="M18" i="62"/>
   <c r="M16" i="62"/>
   <c r="M15" i="62"/>
   <c r="M14" i="62"/>
   <c r="M13" i="62"/>
   <c r="M12" i="62"/>
   <c r="M11" i="62"/>
   <c r="M10" i="62"/>
   <c r="M9" i="62"/>
   <c r="H23" i="62"/>
   <c r="H22" i="62"/>
   <c r="H21" i="62"/>
   <c r="H20" i="62"/>
   <c r="H19" i="62"/>
   <c r="H18" i="62"/>
   <c r="H16" i="62"/>
   <c r="H15" i="62"/>
   <c r="H14" i="62"/>
@@ -509,96 +497,108 @@
   <c r="O13" i="18" s="1"/>
   <c r="H12" i="18"/>
   <c r="O12" i="18" s="1"/>
   <c r="H10" i="18"/>
   <c r="H18" i="18" s="1"/>
   <c r="H9" i="18"/>
   <c r="K8" i="18"/>
   <c r="N8" i="18" s="1"/>
   <c r="H8" i="18"/>
   <c r="O8" i="18" s="1"/>
   <c r="F9" i="4"/>
   <c r="F18" i="4" s="1"/>
   <c r="F20" i="4" s="1"/>
   <c r="E9" i="4"/>
   <c r="E18" i="4" s="1"/>
   <c r="E20" i="4" s="1"/>
   <c r="E22" i="4" s="1"/>
   <c r="M33" i="1"/>
   <c r="G33" i="1"/>
   <c r="F33" i="1"/>
   <c r="M32" i="1"/>
   <c r="L32" i="1"/>
   <c r="G18" i="1"/>
   <c r="F18" i="1"/>
   <c r="B74" i="47"/>
-  <c r="F34" i="1" l="1"/>
+  <c r="H10" i="62" l="1"/>
+  <c r="F34" i="1"/>
   <c r="G34" i="1"/>
   <c r="M34" i="1"/>
   <c r="N10" i="18"/>
   <c r="N18" i="18" s="1"/>
   <c r="K18" i="18"/>
   <c r="F15" i="51"/>
   <c r="L9" i="51"/>
   <c r="L15" i="51" s="1"/>
   <c r="O9" i="18"/>
   <c r="C23" i="52"/>
   <c r="D64" i="35"/>
   <c r="D17" i="62"/>
+  <c r="D24" i="62" s="1"/>
   <c r="E17" i="62"/>
+  <c r="E24" i="62" s="1"/>
   <c r="F17" i="62"/>
+  <c r="F24" i="62" s="1"/>
   <c r="G17" i="62"/>
+  <c r="G24" i="62" s="1"/>
   <c r="I17" i="62"/>
+  <c r="I24" i="62" s="1"/>
   <c r="J17" i="62"/>
+  <c r="J24" i="62" s="1"/>
   <c r="K17" i="62"/>
+  <c r="K24" i="62" s="1"/>
   <c r="L17" i="62"/>
+  <c r="L24" i="62" s="1"/>
   <c r="N9" i="62"/>
   <c r="N11" i="62"/>
   <c r="N12" i="62"/>
   <c r="N13" i="62"/>
   <c r="N14" i="62"/>
   <c r="N15" i="62"/>
   <c r="N16" i="62"/>
   <c r="N18" i="62"/>
   <c r="N19" i="62"/>
   <c r="N20" i="62"/>
   <c r="N21" i="62"/>
   <c r="N22" i="62"/>
   <c r="N23" i="62"/>
   <c r="N10" i="62"/>
   <c r="O10" i="18"/>
   <c r="O18" i="18" l="1"/>
   <c r="L33" i="1" s="1"/>
   <c r="L34" i="1" s="1"/>
   <c r="H17" i="62"/>
+  <c r="H24" i="62" s="1"/>
   <c r="M17" i="62"/>
-  <c r="N17" i="62" s="1"/>
+  <c r="N17" i="62" l="1"/>
+  <c r="N24" i="62" s="1"/>
+  <c r="M24" i="62"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1491" uniqueCount="791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="792">
   <si>
     <t>Nombre de la Entidad</t>
   </si>
   <si>
     <t>ESTADOS CONTABLES ANUALES CORRESPONDIENTES AL EJERCICIO ECONÓMICO N°…</t>
   </si>
   <si>
     <t>INICIADO EL … DE … DE … Y FINALIZADO EL … DE … DE …</t>
   </si>
   <si>
     <t>PRESENTADO EN FORMA COMPARATIVA CON EL EJERCICIO ANTERIOR</t>
   </si>
   <si>
     <t>(Expresado en moneda homogénea - Pesos - a la fecha de cierre)</t>
   </si>
   <si>
     <t xml:space="preserve">CUIT: </t>
   </si>
   <si>
     <t>Domicilio Legal</t>
   </si>
   <si>
     <t>Actividad Principal</t>
   </si>
   <si>
@@ -687,50 +687,53 @@
 Por el ejercicio finalizado el   …/…/… comparativo con el ejercicio anterior
 Cifras expresadas en … (Nota 1.3)</t>
   </si>
   <si>
     <t>ACTIVO</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
     <t>PASIVO</t>
   </si>
   <si>
     <t>Activo corriente</t>
   </si>
   <si>
     <t>Pasivo corriente</t>
   </si>
   <si>
     <t>Caja y Bancos</t>
   </si>
   <si>
     <t>(Nota 2.1 )</t>
   </si>
   <si>
+    <t>Deudas con Proveedores de Bienes y Servicios</t>
+  </si>
+  <si>
     <t>(Nota 2.15)</t>
   </si>
   <si>
     <t>Inversiones Financieras</t>
   </si>
   <si>
     <t>(Nota 2.2 )</t>
   </si>
   <si>
     <t>Préstamos y Otros Pasivos Financieros</t>
   </si>
   <si>
     <t>(Nota 2.16)</t>
   </si>
   <si>
     <t>Cuentas por cobrar a clientes en moneda</t>
   </si>
   <si>
     <t>(Nota 2.3 )</t>
   </si>
   <si>
     <t>Deudas fiscales</t>
   </si>
   <si>
     <t>(Nota 2.17)</t>
@@ -738,126 +741,129 @@
   <si>
     <t>Cuentas por cobrar a clientes en especie</t>
   </si>
   <si>
     <t>(Nota 2.4 )</t>
   </si>
   <si>
     <t>Deudas Laborales y Previsionales</t>
   </si>
   <si>
     <t>(Nota 2.18)</t>
   </si>
   <si>
     <t>Créditos impositivos</t>
   </si>
   <si>
     <t>(Nota 2.5 )</t>
   </si>
   <si>
     <t>Deudas en Especie</t>
   </si>
   <si>
     <t>(Nota 2.19)</t>
   </si>
   <si>
+    <t>Créditos con partes relacionadas</t>
+  </si>
+  <si>
+    <t>(Nota 2.6 )</t>
+  </si>
+  <si>
+    <t>Deudas con Partes Relacionadas</t>
+  </si>
+  <si>
+    <t>(Nota 2.20)</t>
+  </si>
+  <si>
+    <t>Otras cuentas por cobrar en moneda</t>
+  </si>
+  <si>
+    <t>(Nota 2.7 )</t>
+  </si>
+  <si>
+    <t>Otras deudas</t>
+  </si>
+  <si>
+    <t>(Nota 2.21)</t>
+  </si>
+  <si>
+    <t>Otras cuentas por cobrar en especie</t>
+  </si>
+  <si>
+    <t>(Nota 2.8 )</t>
+  </si>
+  <si>
+    <t>Subsidios y otras Ayudas Gubernamentales</t>
+  </si>
+  <si>
+    <t>(Nota 2.22)</t>
+  </si>
+  <si>
+    <t>Bienes de cambio</t>
+  </si>
+  <si>
+    <t>(Nota 2.9 )</t>
+  </si>
+  <si>
+    <t>Previsiones</t>
+  </si>
+  <si>
+    <t>(Nota 2.23) (Anexo VI )</t>
+  </si>
+  <si>
+    <t>Otras Inversiones</t>
+  </si>
+  <si>
+    <t>(Nota 2.12)</t>
+  </si>
+  <si>
+    <t>Otros activos</t>
+  </si>
+  <si>
+    <t>(Nota 2.14)</t>
+  </si>
+  <si>
+    <t>Total del activo corriente</t>
+  </si>
+  <si>
+    <t>Total del pasivo corriente</t>
+  </si>
+  <si>
+    <t>Activo no corriente</t>
+  </si>
+  <si>
+    <t>Pasivo no corriente</t>
+  </si>
+  <si>
+    <t>(Nota 2.2)</t>
+  </si>
+  <si>
     <t>Créditos con partes relacionadas en Moneda</t>
   </si>
   <si>
-    <t>(Nota 2.6 )</t>
-[...67 lines deleted...]
-  <si>
     <t>Deudas con Partes Relacionadas en Moneda</t>
-  </si>
-[...1 lines deleted...]
-    <t>(Nota 2.9 )</t>
   </si>
   <si>
     <t>Bienes de uso</t>
   </si>
   <si>
     <t>(Nota 2.10) (Anexo III)</t>
   </si>
   <si>
     <t>Pasivo Neto por Impuesto Diferido</t>
   </si>
   <si>
     <t>(Nota 7)</t>
   </si>
   <si>
     <t>Propiedades de inversión</t>
   </si>
   <si>
     <t>(Nota 2.11) (Anexo III )</t>
   </si>
   <si>
     <t>Otras inversiones</t>
   </si>
   <si>
     <t>(Nota 2.12 )</t>
   </si>
@@ -1060,57 +1066,57 @@
   <si>
     <t xml:space="preserve">   &gt; Dividendos en acciones</t>
   </si>
   <si>
     <t xml:space="preserve"> Ganancia (Pérdida) del ejercicio</t>
   </si>
   <si>
     <t>... ...</t>
   </si>
   <si>
     <t xml:space="preserve"> Saldos al cierre del ejercicio</t>
   </si>
   <si>
     <t>(*) aprobadas/os por ................. del xx/xx/xxxx</t>
   </si>
   <si>
     <t>(**) aprobadas/or por ------------- del xx/xx/xxxx</t>
   </si>
   <si>
     <t>APORTES DE LOS ASOCIADOS</t>
   </si>
   <si>
     <t>Resultados acumulados</t>
   </si>
   <si>
+    <t>Totales</t>
+  </si>
+  <si>
     <t>Ajustes Capital</t>
   </si>
   <si>
     <t>Primas de emisión</t>
-  </si>
-[...1 lines deleted...]
-    <t>Totales</t>
   </si>
   <si>
     <t>Saldos al dd/mm/aaaa</t>
   </si>
   <si>
     <t>AREA (modificación de resultados de ejercicios anteriores)</t>
   </si>
   <si>
     <t xml:space="preserve">Saldos al dd/mm/aaaa modificados
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Suscripción de capital social </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(*)</t>
     </r>
   </si>
@@ -1170,2011 +1176,457 @@
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (**)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> a:</t>
     </r>
   </si>
   <si>
     <t>(*) Aprobadas/os por ……. Del dd/mm/aaaa Y ………………… del  dd/mm/aaaa, respectivamente</t>
   </si>
   <si>
     <t>(**) Aprobadas/os por ……. Del dd/mm/aaaa Y ………………… del  dd/mm/aaaa, respectivamente</t>
   </si>
   <si>
+    <t>ESTADO DE FLUJOS DE EFECTIVO  (Método indirecto)</t>
+  </si>
+  <si>
     <t>VARIACIONES DEL EFECTIVO Y SUS EQUIVALENTES</t>
   </si>
   <si>
     <t>Efectivo y sus equivalentes al inicio del ejercicio</t>
   </si>
   <si>
     <t>Modificación de ejercicios anteriores</t>
   </si>
   <si>
     <t>Efectivo y sus equivalentes modificado al inicio del ejercicio</t>
   </si>
   <si>
     <t>(Nota 5 )</t>
   </si>
   <si>
     <t>Efectivo y sus equivalentes al cierre del ejercicio</t>
   </si>
   <si>
     <t xml:space="preserve">Aumento (disminución) neto(a) del efectivo y sus equivalentes </t>
   </si>
   <si>
     <t>CAUSAS DE LAS VARIACIONES DEL EFECTIVO Y SUS EQUIVALENTES</t>
   </si>
   <si>
     <t xml:space="preserve"> ACTIVIDADES OPERATIVAS</t>
   </si>
   <si>
-    <t>Cobros por ventas de bienes y servicios</t>
+    <t>Ganancia (Pérdida) ordinaria del ejercicio</t>
   </si>
   <si>
     <t>(Nota ... )</t>
   </si>
   <si>
-    <t xml:space="preserve">Pagos a proveedores de bienes y servicios </t>
-[...14 lines deleted...]
-    <t>Pagos de honorarios a directores y síndico</t>
+    <t xml:space="preserve">    Mas (Menos) Intereses ganados y perdidos, dividendos ganados e  impuesto a las ganancias devengados ejercicio</t>
+  </si>
+  <si>
+    <t>Ajustes para arribar al FNE generado por (utilizado en ) las actividades operativas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Depreciación de bienes de uso y propiedades de inversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Amortización de activos intangibles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Resultados por ventas de bienes de uso, activos intangibles, propiedades de inversion y otras inversiones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Resultado por cambios en el Valor razonable de propiedades de inversión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Resultados financieros y por tenencia generados por el efectivo y sus equivalentes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Otros resultados financieros y por tenencia (incluido RECPAM) generados por el efectivo y sus equivalentes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Depreciación de bienes de uso, activos intangibles y propiedades de inversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Resultados de inversiones en entes relacionados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Resultados por medicion a VNR de las propiedades de inversión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">... ... </t>
+  </si>
+  <si>
+    <t>Cambios en activos y pasivos operativos</t>
+  </si>
+  <si>
+    <t>(Aumento) Disminución en cuentas a cobrar por clientes</t>
+  </si>
+  <si>
+    <t>(Aumento) Disminución en otras cuentas por cobrar</t>
+  </si>
+  <si>
+    <t>(Aumento) Disminución en bienes de cambio</t>
+  </si>
+  <si>
+    <t>(Aumento) Disminución en activos biológicos</t>
+  </si>
+  <si>
+    <t>(Aumento) Disminución en deudas con proveedores de bienes y servicios</t>
+  </si>
+  <si>
+    <t>(Aumento) Disminución en deudas fiscales</t>
+  </si>
+  <si>
+    <t>(Aumento) Disminución en deudas laborales y previsionales</t>
+  </si>
+  <si>
+    <t>(Aumento) Disminución en otras deudas</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cobros de dividendos </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(2)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Pagos de dividendos</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (1)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Cobros de dividendos </t>
+      <t>Cobros de intereses</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(2)</t>
+      <t xml:space="preserve"> (2)</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pagos de intereses </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(1)</t>
+    </r>
+  </si>
+  <si>
+    <t>Pagos del impuesto a las ganancias</t>
+  </si>
+  <si>
+    <t>Flujo neto efectivo generado por (aplicado en) las actividades operativas</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ACTIVIDADES DE INVERSION</t>
+  </si>
+  <si>
+    <t>Pagos por compras de bienes de uso o propiedades de inversion</t>
+  </si>
+  <si>
+    <t>Pagos por compras de activos intangibles</t>
+  </si>
+  <si>
+    <t>Pagos por compras de otras inversiones</t>
+  </si>
+  <si>
+    <t>Cobros por venta de bienes de uso o propiedades de inversion</t>
+  </si>
+  <si>
+    <t>Cobros por ventas de activos intangibles</t>
+  </si>
+  <si>
+    <t>Cobros por ventas de otras inversiones</t>
+  </si>
+  <si>
+    <t>Pagos por adquisicion de titulos, acciones y otros instrumentos de deuda o patrimonio que no califican como equivalentes de efectivo</t>
+  </si>
+  <si>
+    <t>Cobros por ventas o reembolso de titulos, acciones u otros instrumentos de deuda o patrimonio que no califican como equivalentes de efectivo</t>
+  </si>
+  <si>
+    <t>Cobros de subsidios relacionados con la adquisicion de activos a largo plazo</t>
+  </si>
+  <si>
+    <t>Pagos por adquisición de participaciones en otros entes</t>
+  </si>
+  <si>
+    <t>Flujo neto efectivo generado por (utilizado en) las actividades de inversión</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ACTIVIDADES DE FINANCIACION</t>
+  </si>
+  <si>
+    <t>Cobros por la emision de acciones, aportes de cuotas sociales u otros instruymentos de patrimonio</t>
+  </si>
+  <si>
+    <t>Cobros por la obtencion de prestamos, emisión de obligaciones negociables u otros instrumentos de deuda</t>
+  </si>
+  <si>
+    <t>Pagos por préstamos u otros instrumentos de deuda</t>
+  </si>
+  <si>
+    <t>Pagos de cuotas de arrendamientos financieros</t>
+  </si>
+  <si>
+    <t>Flujo neto efectivo generado por (aplicado en) actividades de financiación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resultados financieros y por tenencia generados por el efectivo y sus equivalentes </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Aumento (Disminución) neto(a) del efectivo y sus equivalentes</t>
+  </si>
+  <si>
+    <t>(1) En el modelo, los pagos de dividendos e intereses se presentan en las actividaddes operativas. Una entidad podría optar por clasificarlos en las actividades de financiación (RT.54 P.663)</t>
+  </si>
+  <si>
+    <t>(2) En el modelo, los cobros de dividendos e intereses se presentan en las actividades operativas. Una entidad podría optar por clasificarlos en las actividades de inversión (RT.54 P.664)</t>
+  </si>
+  <si>
+    <t>ESTADO DE FLUJOS DE EFECTIVO  (Método directo)</t>
+  </si>
+  <si>
+    <t>Cobros por ventas de bienes y servicios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pagos a proveedores de bienes y servicios </t>
+  </si>
+  <si>
+    <t>Pagos al personal y cargas sociales</t>
+  </si>
+  <si>
+    <t>Pagos de otros impuestos</t>
+  </si>
+  <si>
+    <t>Pagos por compras de acciones o títulos de deuda de negociación habitual</t>
+  </si>
+  <si>
+    <t>Cobros por compras de acciones o títulos de deuda de negociación habitual</t>
+  </si>
+  <si>
+    <t>Pagos de honorarios a directores y síndico</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Cobros de intereses </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Pagos de intereses</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (1)</t>
     </r>
   </si>
   <si>
-    <t>Pagos del impuesto a las ganancias</t>
-[...1 lines deleted...]
-  <si>
     <t>FNE generado por (utilizado en) las actividades operativas</t>
   </si>
   <si>
-    <t xml:space="preserve"> ACTIVIDADES DE INVERSION</t>
-[...10 lines deleted...]
-  <si>
     <t>Cobros por compras de bienes de uso o propiedades de inversion</t>
   </si>
   <si>
     <t>Cobros por compras de activos intangibles</t>
   </si>
   <si>
     <t>Cobros por compras de otras inversiones</t>
   </si>
   <si>
     <t>Pagos por adquisicion de titulos, acciones u otros instrumentos de deuda o patrimonio que no califican como equivalentes de efectivo</t>
   </si>
   <si>
     <t>Cobros por ventas o reembolso de titulos, acciones y otros instrumentos de deuda o patrimonio que no califican como equivalentes de efectivo</t>
   </si>
   <si>
-    <t>Cobros de subsidios relacionados con la adquisicion de activos a largo plazo</t>
-[...1 lines deleted...]
-  <si>
     <t>Pagos (o cobros) por compras (o ventas) de bienes de uso</t>
   </si>
   <si>
     <t>Cobrado reintegros (pagos) de préstamos hechos a terceros</t>
   </si>
   <si>
-    <t>Pagos por adquisición de participaciones en otros entes</t>
-[...1 lines deleted...]
-  <si>
     <t>FNE generado por (utilizado en) las actividades de inversión</t>
   </si>
   <si>
-    <t xml:space="preserve"> ACTIVIDADES DE FINANCIACION</t>
-[...1 lines deleted...]
-  <si>
     <t>Cobros de aportes de capital en efectivo</t>
   </si>
   <si>
     <t>Cobros por la emisión de acciones, aportes de cuotas sociales u otros instrumentos de patrimonio</t>
   </si>
   <si>
     <t>Cobros por la obtencion de préstamos, emision de obligaciones negociables u otros instrumentos de deuda</t>
   </si>
   <si>
     <t>Pagos de préstamos u otros instrumentos de deuda</t>
   </si>
   <si>
-    <t>Pagos de cuotas de arrendamientos financieros</t>
-[...1 lines deleted...]
-  <si>
     <t>FNE generado por (utilizado en) las actividades de financiación</t>
   </si>
   <si>
     <t>Resultados financieros y por tenencia generados por el efectivo y sus equivalentes</t>
   </si>
   <si>
     <t xml:space="preserve"> Aumento (Disminución) neto del efectivo y sus equivalentes</t>
   </si>
   <si>
-    <t>(1) En el modelo, los pagos de dividendos e intereses se presentan en las actividaddes operativas. Una entidad podría optar por clasificarlos en las actividades de financiación (RT.54 P.663)</t>
-[...70 lines deleted...]
-  <si>
     <r>
-      <t>Cobros de intereses</t>
+      <t xml:space="preserve">ESTADO DE FLUJOS DE EFECTIVO  (Método sintético) </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...12 lines deleted...]
-      <rPr>
+        <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(1)</t>
     </r>
-  </si>
-[...37 lines deleted...]
-    <t xml:space="preserve"> Aumento (Disminución) neto(a) del efectivo y sus equivalentes</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(Ver nota ….) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <t>Por el ejercicio anual finalizado el …/…/… - Comparativo con el ejercicio anterior</t>
   </si>
   <si>
     <t>Flujo neto de efectivo generado por (utilizado en) las actividades operativas</t>
   </si>
   <si>
     <t>Flujo neto de efectivo generado por (utilizado en) las actividades de inversion</t>
   </si>
   <si>
     <t>Flujo neto de efectivo generado por (utilizado en) las actividades de financiamiento</t>
   </si>
   <si>
     <t>(1) El párrafo 666 de la RT 54 establece que, cuando prepare sus estados contables según lo establecido en la sección "Expresión de los EECC en moneda de cierre en un contexto de inflación (Ajuste por inflación de los EECC)" [ver los párrafos 176 a 200 de la RT54], cualquier entidad - excepto que se trate de una entidad sin fines de lucro o de una cooperativa, comprendidas en la clasificación del inciso c) del párrafo 5 - podrá presentar el estado de flijos de efectivo en forma sintética</t>
   </si>
   <si>
     <t>(2) En el párrafo 667, inc. c) de la RT54 se requiere que cuando una entidad use la presentación simplificada, revele en notas que tal simplificación limita la información disponible para el análisis e interpretacion de los EECC; y sobre la capacidad de la entidad para generar dfondos y la forma en que los aplica.</t>
   </si>
   <si>
-    <t>ANEXO I</t>
-[...83 lines deleted...]
-    <t>ANEXO II</t>
+    <t>NOTAS A LOS ESTADOS CONTABLES</t>
+  </si>
+  <si>
+    <t>1. Notas generales
+1.1. Bases de preparación de los estados contables</t>
+  </si>
+  <si>
+    <t>REFERENCIAS RT54</t>
   </si>
   <si>
     <r>
-      <t>ACTIVOS Y PASIVOS POR VENCIMIENTO</t>
+      <t xml:space="preserve">Para descargar el MODELO DE NOTAS DE BASES DE PREPARACIÓN, </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-        <color rgb="FFFF0000"/>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF0000EE"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>*</t>
+      <t>haga clic aquí</t>
     </r>
   </si>
   <si>
-    <t>al …/…/… Cifras Expresasdas en …</t>
-[...683 lines deleted...]
-1.1. Bases de preparación de los estados contables</t>
+    <t>(Texto sugerido)
+Los presentes estados contables han sido preparados de conformidad con la Resolución Técnica N° 54, texto ordenado por la RT56 y RT59, emitida por la Federación Argentina de Consejos Profesionales de Ciencias Económicas (FACPCE), tal y como fue aprobada por el Consejo Profesional de Ciencias Económicas de Córdoba.</t>
   </si>
   <si>
     <t>(párrs. 674 a,
 b y c)</t>
-  </si>
-[...814 lines deleted...]
-Los presentes estados contables han sido preparados de conformidad con la Resolución Técnica N° 54, texto ordenado por la RT56 y RT59, emitida por la Federación Argentina de Consejos Profesionales de Ciencias Económicas (FACPCE), tal y como fue aprobada por el Consejo Profesional de Ciencias Económicas de Córdoba.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1.2. Clasificación de la entidad</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 (Texto sugerido, si es una entidad pequeña)
 De acuerdo con lo establecido por la referida norma, la Sociedad reviste el carácter de entidad pequeña (1).
 (Texto sugerido, si es una entidad mediana)
 De acuerdo con lo establecido por la referida norma, la Sociedad reviste el carácter de entidad mediana (1).
 (1) En el caso de que una entidad pequeña o una entidad mediana seleccione políticas contables de un nivel superior, deberá exteriorizarlo (RT 54, párr, 74).
 (Texto sugerido, si no es una entidad pequeña ni una entidad mediana)
 De acuerdo con lo establecido por la referida norma, la Sociedad no reviste el carácter de entidad pequeña o de entidad mediana.</t>
@@ -3192,731 +1644,2295 @@
       <t>1.3. Unidad de medida (Texto sugerido) Información general</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Los presentes estados contables han sido preparados en moneda homogénea (pesos de de 20….),
 reconociendo en forma integral los efectos de la inflación de conformidad con lo establecido en la RT 54, en virtud de haberse determinado la existencia de un contexto de alta inflación.
 Con fines comparativos, se incluyen cifras patrimoniales al …/…/… y de resultados, de evolución del patrimonio neto y de flujos de efectivo por el ejercicio económico finalizado en esa fecha. Dichas cifras han sido expresadas en moneda de cierre del presente ejercicio, de acuerdo con lo señalado en el párrafo siguiente, a fin de permitir su comparabilidad y sin que el ajuste practicado modifique las decisiones tomadas con base en la información contable correspondiente al ejercicio comparativo.
 Descripción del proceso de expresión a moneda de cierre
 A efectos de expresar las diferentes partidas y rubros que integran los estados contables, la Entidad deberá, entre otras cosas:
 •  Determinar el momento de origen de las partidas (o el momento de su último ajuste, según corresponda).
 •  Calcular los coeficientes de ajuste aplicables. A tal efecto se utiliza la serie de índices definida por la FACPCE en la Resolución JG N° 539/2018 y sus modificatorias. La variación del índice utilizado para el ajuste de los estados contables ha sido del xx,xx % en el ejercicio económico finalizado el …/…/… y del xx,xx % el ejercicio comparativo.
 •  Aplicar los coeficientes de ajuste a los importes de las partidas anticuadas para expresarlas en moneda de cierre. A este respecto, las partidas que deberán ajustarse serán aquellas que no estén expresadas en moneda de cierre.
 La aplicación del proceso de ajuste por inflación establecido en la RT 54 TO RT 56 permite el reconocimiento de las ganancias y pérdidas derivadas del mantenimiento de activos y pasivos expuestos a los cambios en el poder adquisitivo de la moneda a lo largo del ejercicio. Tales ganancias y pérdidas se exponen en el rubro “Otros resultados financieros y por tenencia (incluyendo el resultado por los cambios en el poder adquisitivo de la moneda” del Estado de Resultados.
 Para la preparación de los presentes estados contables, el órgano de administración de la entidad ha utilizado las siguientes simplificaciones dispuestas por la Resolución N° 539/2018 (FACPCE), y en la RT 54:
 {Indicar las simplificaciones utilizadas, de corresponder}
 Los presentes estados contables deben ser leídos e interpretados considerando las limitaciones que la utilización de las dispensas antes mencionadas podría provocar sobre la información en ellos contenida.</t>
     </r>
   </si>
   <si>
+    <t>(párr. 681)</t>
+  </si>
+  <si>
+    <t>1.4. Uso de estimaciones en la preparación de los presentes estados contables</t>
+  </si>
+  <si>
+    <t>[Completar (de corresponder): Información a revelar sobre uso de estimaciones en la preparación de los presentes estados contables].</t>
+  </si>
+  <si>
+    <t>(párrs. 683 y
+684)</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">1.5. Circunstancias que afectan la comparabilidad
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[Completar (de corresponder): Información a revelar sobre circunstancias que afectan la comparabilidad].</t>
     </r>
+  </si>
+  <si>
+    <t>(párrs. 689 y
+690)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.6. Modificación a la información de ejercicios anteriores
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[Completar (de corresponder): Información a revelar sobre causas y cuantificación de efectos por modificación a la información de ejercicios anteriores].</t>
     </r>
+  </si>
+  <si>
+    <t>(párrs. 694 a
+697)</t>
+  </si>
+  <si>
+    <t>1.7. Empresa en marcha</t>
+  </si>
+  <si>
+    <t>[Completar (de corresponder): Información sobre la existencia de incertidumbres significativas relativas a
+eventos o condiciones que aporten dudas importantes sobre la posibilidad de que la entidad siga funcionando normalmente en el futuro previsible].</t>
+  </si>
+  <si>
+    <t>(párrs. 14 a
+17)</t>
+  </si>
+  <si>
+    <t>2. Notas al Estado de Situación Patrimonial</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.1. Caja y bancos</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro
 Ver Anexo I - Activos y pasivos en moneda extranjera.</t>
     </r>
+  </si>
+  <si>
+    <t>Conceptos</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Comparativo</t>
+  </si>
+  <si>
+    <t>Efectivo Fondo fijo</t>
+  </si>
+  <si>
+    <t>Depósitos en cuentas bancarias</t>
+  </si>
+  <si>
+    <t>Valores a depositar</t>
+  </si>
+  <si>
+    <t>Otras disponibilidades</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.2. Inversiones financieras</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro
 -   Valor razonable de las inversiones medidas al costo amortizado que cotizan en un mercado activo
 Ver Anexo I - Activos y pasivos en moneda extranjera, y Anexo II - Activos y pasivos por vencimiento.</t>
     </r>
   </si>
   <si>
+    <t>(párrs. 232 a
+234)</t>
+  </si>
+  <si>
+    <t>Corriente</t>
+  </si>
+  <si>
+    <t>No corriente</t>
+  </si>
+  <si>
+    <t>Títulos públicos con cotización</t>
+  </si>
+  <si>
+    <t>Obligaciones negociables con cotización</t>
+  </si>
+  <si>
+    <t>Otros títulos privados con cotización</t>
+  </si>
+  <si>
+    <t>Acciones con cotización</t>
+  </si>
+  <si>
+    <t>Acciones sin cotización</t>
+  </si>
+  <si>
+    <t>Fondos comunes de inversión</t>
+  </si>
+  <si>
+    <t>Depósitos a plazo fijo</t>
+  </si>
+  <si>
+    <t>Otros</t>
+  </si>
+  <si>
+    <t>Subtotal</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de
+inversiones financieras (Anexo VI)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.3. Cuentas por cobrar a clientes en moneda</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del Rubro</t>
     </r>
   </si>
   <si>
+    <t>(párrs. 265 a
+268)</t>
+  </si>
+  <si>
+    <t>Cheques de cobro diferido</t>
+  </si>
+  <si>
+    <t>Deudores por ventas</t>
+  </si>
+  <si>
+    <t>Deudores morosos</t>
+  </si>
+  <si>
+    <t>Deudores en gestión judicial</t>
+  </si>
+  <si>
+    <t>Derechos de facturar a clientes</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de
+cuentas por cobrar a clientes en moneda (Anexo VI)</t>
+  </si>
+  <si>
+    <t>Ver Anexo I - Activos y pasivos en moneda extranjera, y Anexo II - Activos y pasivos por vencimiento.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.4. Cuentas por cobrar a clientes en especie</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro</t>
     </r>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de cuentas por cobrar a clientes en especie
+(Anexo VI)</t>
+  </si>
+  <si>
+    <t>Total, Cuentas por cobrar a clientes en especie</t>
+  </si>
+  <si>
+    <t>Ver Anexo II - Activos y pasivos por vencimiento.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.5. Créditos impositivos</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro
 Ver Anexo II - Activos y pasivos por vencimiento.</t>
     </r>
+  </si>
+  <si>
+    <t>Anticipos del impuesto a las ganancias</t>
+  </si>
+  <si>
+    <t>Retenciones del impuesto a las
+ganancias</t>
+  </si>
+  <si>
+    <t>Saldos a favor del impuesto a las ganancias</t>
+  </si>
+  <si>
+    <t>Menos: Impuesto a las ganancias a pagar</t>
+  </si>
+  <si>
+    <t>Retenciones y percepciones del
+impuesto sobre los ingresos brutos</t>
+  </si>
+  <si>
+    <t>Menos: Impuesto sobre los ingresos brutos a pagar</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de créditos impositivos (Anexo VI)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.6. Créditos con partes relacionadas</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro
 Ver Anexo I- Activos y pasivos en moneda extranjera, Anexo II - Activos y pasivos por vencimiento, y Anexo IX – Transacciones y saldos de partes relacionadas.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.7. Otras cuentas por cobrar en moneda</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 (Texto).
 -   Composición del rubro
 Ver Anexo I - Activos y pasivos en moneda extranjera, y Anexo II - Activos y pasivos por vencimiento.</t>
     </r>
   </si>
   <si>
+    <t>(Párrs. 265 a
+268)</t>
+  </si>
+  <si>
+    <t>Deudores por venta de bienes de uso, de propiedades de inversión, etc.</t>
+  </si>
+  <si>
+    <t>Derechos de reembolso</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de otras cuentas por cobrar en moneda (Anexo VI)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.8. Otras cuentas por cobrar en especie</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro
 Ver Anexo II - Activos y pasivos por vencimiento y Anexo VI - Previsiones</t>
     </r>
   </si>
   <si>
+    <t>Seguros pagados por adelantado</t>
+  </si>
+  <si>
+    <t>Alquileres pagados por adelantado</t>
+  </si>
+  <si>
+    <t>Anticipos para la compra de artículos para consumo interno</t>
+  </si>
+  <si>
+    <t>Otros créditos en especie</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de otras cuentas por cobrar en especie(Anexo VI)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.9. Bienes de cambio</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del Rubro</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">(párr. 310)				</t>
+  </si>
+  <si>
+    <t>Mercaderías</t>
+  </si>
+  <si>
+    <t>Productos terminados</t>
+  </si>
+  <si>
+    <t>Producción en proceso</t>
+  </si>
+  <si>
+    <t>Materias primas y materiales</t>
+  </si>
+  <si>
+    <t>Mercaderías en tránsito</t>
+  </si>
+  <si>
+    <t>Anticipos para la compra de bienes de cambio</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de bienes de cambio (Anexo VI)</t>
+  </si>
+  <si>
+    <t>Total (Anexo VI)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.10. Bienes de uso</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Bases y métodos utilizados para la determinación de las depreciaciones
 -   Información relativa a la utilización del modelo de revaluación
 i.  Aplicación del modelo
 [Informar: (a) fecha de la revaluación; (b) si la revaluación se realizó con personal propio, o a partir de los servicios de un tasador independiente]
 ii.  Detalle de los métodos e hipótesis significativas utilizadas para estimar el importe revaluado
 iii.  Clasificación de las bases utilizadas para determinar el importe revaluado
 iv.  Importes que se habrían informado, si se hubieran medidos aplicando el método del costo, neto de depreciaciones y deterioro de valor, en su caso
 v.  Destino del saldo de revaluación									
 vi.  Otra información sobre la aplicación del modelo de revaluación
 [Informar: (a) proporción de vida útil consumida correspondiente a dichos activos y el importe que la entidad podría haber transferido a resultados no asignados a la fecha de los estados contables, cuando opte por no transferir el saldo por revaluación a los resultados no asignados en función al consumo o a la baja de los activos revaluados; (b) fecha de aprobación por organismos de control, cuando es requerida por regulaciones administrativas o legales].
 -   Composición del rubro				
 Se presenta en el Anexo III - Bienes de uso.</t>
     </r>
   </si>
   <si>
+    <t>(párrs. 352 a
+357)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.11.Propiedades de inversión</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Bases y métodos utilizados para la determinación de las depreciaciones
 -   Información relativa a la utilización del modelo de valor razonable
 i.  Detalle de los métodos e hipótesis significativas utilizadas
 ii.  Clasificación de las bases utilizadas para determinar el valor razonable									
 iii. Uso de los servicios de un tasador independiente
 -   Composición del rubro"									
 Se presenta en el Anexo IV – Propiedades de inversión</t>
     </r>
   </si>
   <si>
+    <t>(párrs. 382 a
+387)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.12.Otras inversiones</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro</t>
     </r>
+  </si>
+  <si>
+    <t>Obras de arte</t>
+  </si>
+  <si>
+    <t>Oro</t>
+  </si>
+  <si>
+    <t>Otras</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de otras inversiones (Anexo VI)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.13.Activos intangibles</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Bases y métodos utilizados para la determinación de las amortizaciones
 -   Composición del rubro
 Se presenta en el Anexo V – Activos intangibles</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.14.Otros activos</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del Rubro</t>
     </r>
   </si>
   <si>
+    <t>(párrs. 430 a
+433)</t>
+  </si>
+  <si>
+    <t>Bienes para consumo interno</t>
+  </si>
+  <si>
+    <t>Bienes de uso desafectados</t>
+  </si>
+  <si>
+    <t>Otros activos no corrientes destinados a
+la venta</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de otros
+activos (Anexo VI)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.15.Deudas con proveedores de bienes y servicios</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro</t>
     </r>
   </si>
   <si>
+    <t>(párrs. 473 a
+475)</t>
+  </si>
+  <si>
+    <t>Proveedores</t>
+  </si>
+  <si>
+    <t>Cheques de pago diferido Otras</t>
+  </si>
+  <si>
+    <t>Ver Anexo I - Activos y pasivos en moneda extranjera, y Anexo II - Activos y pasivos por vencimiento.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.16.Préstamos y otros pasivos financieros</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro</t>
     </r>
   </si>
   <si>
+    <t>Adelantos en cuenta corriente</t>
+  </si>
+  <si>
+    <t>Préstamos generales</t>
+  </si>
+  <si>
+    <t>Préstamos por prefinanciación de
+exportaciones</t>
+  </si>
+  <si>
+    <t>Deudas por contratos de arrendamiento</t>
+  </si>
+  <si>
+    <t>Ver Anexo I - Activos y pasivos en moneda extranjera, y Anexo II - Activos y pasivos por vencimiento</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.17.Deudas fiscales</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del Rubro</t>
     </r>
   </si>
   <si>
+    <t>Impuesto al valor agregado a pagar</t>
+  </si>
+  <si>
+    <t>Impuesto a las ganancias determinado</t>
+  </si>
+  <si>
+    <t>Menos:  Retenciones  y  anticipos  del impuesto a las ganancias</t>
+  </si>
+  <si>
+    <t>Impuesto sobre los Ingresos brutos</t>
+  </si>
+  <si>
+    <t>Menos: Retenciones y percepciones del impuesto sobre los ingresos brutos</t>
+  </si>
+  <si>
+    <t>Moratorias a pagar</t>
+  </si>
+  <si>
+    <t>Ver Anexo II - Activos y pasivos por vencimiento.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.18.Deudas laborales y previsionales</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro</t>
     </r>
   </si>
   <si>
+    <t>Remuneraciones a pagar</t>
+  </si>
+  <si>
+    <t>Cargas sociales a pagar</t>
+  </si>
+  <si>
+    <t>Indemnizaciones a pagar</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.19.Deudas en especie</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro</t>
     </r>
   </si>
   <si>
+    <t>(p. 484 y
+485) y (473 a
+475)</t>
+  </si>
+  <si>
+    <t>Anticipos recibidos de clientes</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.20.Deudas con partes relacionadas</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro</t>
     </r>
+  </si>
+  <si>
+    <t>Ver Anexo I - Activos y pasivos en moneda extranjera, Anexo II - Activos y pasivos por vencimiento, y Anexo IX– Transacciones y saldos de partes relacionadas.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.21.Otras deudas</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro
 Ver Anexo II - Activos y pasivos por vencimiento</t>
     </r>
+  </si>
+  <si>
+    <t>Honorarios directores y síndicos a pagar</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.22.Subsidios y otras ayudas gubernamentales</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Criterios de medición contable
 -   Composición del rubro
 Ver Anexo II - Activos y pasivos por vencimiento</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.23.Previsiones y otros pasivos contingentes</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 a) Previsiones
 -   Descripción de la naturaleza
 -   Criterios de medición contable
 -   Existencia de eventuales reembolsos de la obligación a cancelar y el importe de cualquier activo reconocido por dichos reembolsos
 -   Incertidumbres relativas a importes y a los momentos de su cancelación
 -   Otra información sobre previsiones</t>
     </r>
   </si>
   <si>
+    <t>(párrs. 495 a
+500)</t>
+  </si>
+  <si>
+    <t>b) Otros pasivos contingentes (no reconocidos contablemente)</t>
+  </si>
+  <si>
+    <t>Naturaleza</t>
+  </si>
+  <si>
+    <t>Efecto patrimonial</t>
+  </si>
+  <si>
+    <t>Incertidumbre en importe y
+momentos</t>
+  </si>
+  <si>
+    <t>Motivos que impiden su
+reconocimiento</t>
+  </si>
+  <si>
+    <t>Posibilidad de reembolso</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2.24.Arrendamientos</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Contratos de Arrendamientos (arrendador y arrendatario). Desagregación por plazo de vencimiento de las cuotas mínimas</t>
     </r>
   </si>
   <si>
+    <t>Plazo</t>
+  </si>
+  <si>
+    <t>Total de las cuotas mínimas</t>
+  </si>
+  <si>
+    <t>Valor actual de las cuotas mínimas</t>
+  </si>
+  <si>
+    <t>Hasta un año</t>
+  </si>
+  <si>
+    <t>A más de un año y hasta cinco años</t>
+  </si>
+  <si>
+    <t>A más de cinco años</t>
+  </si>
+  <si>
+    <t>Imputación  a  resultados  del  ejercicio  en  concepto  de  cuotas contingentes</t>
+  </si>
+  <si>
+    <t>Información a presentar por arrendatarios financieros – Conciliación</t>
+  </si>
+  <si>
+    <t>Total, cuotas mínimas</t>
+  </si>
+  <si>
+    <t>Valor actual</t>
+  </si>
+  <si>
+    <t>Diferencias</t>
+  </si>
+  <si>
+    <t>(Explicación de las diferencias)</t>
+  </si>
+  <si>
+    <t>Información a presentar por arrendatarios financieros</t>
+  </si>
+  <si>
+    <t>A)  Conciliación</t>
+  </si>
+  <si>
+    <t>Activos por arrendamiento financiero</t>
+  </si>
+  <si>
+    <t>Causas de las diferencias</t>
+  </si>
+  <si>
+    <t>B)  Ingresos financieros no devengados</t>
+  </si>
+  <si>
+    <t>C)  Valores residuales no garantizados</t>
+  </si>
+  <si>
+    <t>D)  Previsión  para  desvalorización  de cuotas mínimas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Otra información sobre arrendamientos financieros, por parte de arrendadores
+Otra información sobre arrendamientos financieros, por parte de arrendadores
+Información sobre arrendamientos operativos
+</t>
+  </si>
+  <si>
+    <t>Totales imputados al resultado del ejercicio</t>
+  </si>
+  <si>
+    <t>Cuotas mínimas</t>
+  </si>
+  <si>
+    <t>Cuotas por subarrendamientos</t>
+  </si>
+  <si>
+    <t>2.25.Bienes de disponibilidad restringida</t>
+  </si>
+  <si>
+    <t>Activo</t>
+  </si>
+  <si>
+    <t>Importe</t>
+  </si>
+  <si>
+    <t>Causas</t>
+  </si>
+  <si>
+    <t>2.26.Gravámenes sobre Activos</t>
+  </si>
+  <si>
+    <t>Bienes gravados</t>
+  </si>
+  <si>
+    <t>Rubro del activo</t>
+  </si>
+  <si>
+    <t>Importe en libros</t>
+  </si>
+  <si>
+    <t>Deuda garantizada</t>
+  </si>
+  <si>
+    <t>Rubro del pasivo</t>
+  </si>
+  <si>
+    <t>Naturaleza del gravamen</t>
+  </si>
+  <si>
+    <t>3. Notas al Estado de Resultados</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3.1. Ingresos netos por ventas de bienes y prestación de servicios</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Composición del rubro</t>
     </r>
+  </si>
+  <si>
+    <t>Ventas de bienes y prestación de servicios</t>
+  </si>
+  <si>
+    <t>Reintegros</t>
+  </si>
+  <si>
+    <t>Desgravaciones</t>
+  </si>
+  <si>
+    <t>3.2. Subsidios y otras ayudas gubernamentales, reconocidos en resultados</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3.3. Costo de los bienes vendidos y servicios prestados</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Método utilizado para calcular del costo de los bienes vendidos y servicios prestados
 Ver Anexo VII - Costo de los bienes vendidos y servicios prestados.</t>
     </r>
   </si>
   <si>
+    <t>(párr. 311)</t>
+  </si>
+  <si>
+    <t>Costo de los bienes vendidos y servicios prestados</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3.4. Otros ingresos y egresos</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Composición del rubro</t>
     </r>
+  </si>
+  <si>
+    <t>Otros ingresos</t>
+  </si>
+  <si>
+    <t>Total, Otros ingresos</t>
+  </si>
+  <si>
+    <t>Otros egresos</t>
+  </si>
+  <si>
+    <t>Total, Otros egresos</t>
+  </si>
+  <si>
+    <t>3.5. Otros resultados financieros y por tenencia (incluyendo el resultado por cambios en el poder adquisitivo de la moneda – “RECPAM”)</t>
+  </si>
+  <si>
+    <t>(P 632 a
+634)</t>
+  </si>
+  <si>
+    <t>Generados por activos</t>
+  </si>
+  <si>
+    <t>Intereses</t>
+  </si>
+  <si>
+    <t>Diferen- cias de cambio</t>
+  </si>
+  <si>
+    <t>RECPAM</t>
+  </si>
+  <si>
+    <t>Total actual</t>
+  </si>
+  <si>
+    <t>Total comparativo</t>
+  </si>
+  <si>
+    <t>Caja y bancos</t>
+  </si>
+  <si>
+    <t>Inversiones financieras</t>
+  </si>
+  <si>
+    <t>Cuentas por cobrar</t>
+  </si>
+  <si>
+    <t>Total, ejercicio actual</t>
+  </si>
+  <si>
+    <t>Total, ejercicio comparativo</t>
+  </si>
+  <si>
+    <t>Generados por pasivos</t>
+  </si>
+  <si>
+    <t>Diferen- cias de
+cambio</t>
+  </si>
+  <si>
+    <t>Préstamos y otros pasivos financieros</t>
+  </si>
+  <si>
+    <t>Deudas laborales y previsionales</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3.6. Pérdidas por desvalorización y reversión de pérdidas por desvalorización</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Pérdidas por desvalorización (o reversión de pérdidas por desvalorización) de activos individuales
 -   Pérdidas por desvalorización (o reversión de pérdidas por desvalorización) de actividades / unidades generadoras de efectivo
 -   Estimación del valor recuperable</t>
     </r>
   </si>
   <si>
+    <t>(párrs. 174 a
+175)</t>
+  </si>
+  <si>
+    <t>Pérdidas por desvalorización</t>
+  </si>
+  <si>
+    <t>Reversión de pérdidas por
+desvalorización</t>
+  </si>
+  <si>
+    <t>Total ejercicio actual</t>
+  </si>
+  <si>
+    <t>Total ejercicio comparativo</t>
+  </si>
+  <si>
+    <t>-   Otra Información</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3.7. Información sobre operaciones discontinuadas (o en discontinuación)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">
 -   Descripción de las operaciones discontinuadas (o en discontinuación)
 -   Segmento de actividad o geográfico al que pertenecen las operaciones discontinuadas (o en discontinuación)
 -   Hechos y fechas por los cuales se considera que la operación ha sido discontinuada</t>
     </r>
   </si>
   <si>
-    <t>ESTADO DE FLUJOS DE EFECTIVO  (Método indirecto)</t>
-[...2 lines deleted...]
-    <t>ESTADO DE FLUJOS DE EFECTIVO  (Método directo)</t>
+    <t>Importe registrado de los activos que se ha resuelto disponer</t>
+  </si>
+  <si>
+    <t>Importe registrado de los pasivos que se ha resuelto cancelar</t>
+  </si>
+  <si>
+    <t>Activos cuya venta se ha comprometido:
+-  Importe registrado
+-  Precio o rango de precios menos gastos de venta
+-  Fecha esperada del flujo de fondos</t>
+  </si>
+  <si>
+    <t>Flujo neto de efectivo generado por (utilizado en) actividades operativas por las operaciones discontinuadas o en discontinuación</t>
+  </si>
+  <si>
+    <t>Flujo neto de efectivo generado por (utilizado en) actividades de inversión por las operaciones discontinuadas o en discontinuación</t>
+  </si>
+  <si>
+    <t>Flujo neto de efectivo generado por (utilizado en) actividades de financiación por las operaciones discontinuadas o en discontinuación</t>
+  </si>
+  <si>
+    <t>-   Razones de cambios en estimaciones y momentos de flujos respecto de los informados en ejercicios anteriores
+-   Hechos que motivaron el abandono de un plan de discontinuación de operaciones presentado en ejercicios anteriores y sus efectos</t>
+  </si>
+  <si>
+    <t>4. Notas al Estado de Evolución del Patrimonio Neto</t>
+  </si>
+  <si>
+    <t>-   Monto y composición del capital
+-   Cantidad, características y otra información a revelar de las distintas clases de acciones en circulación y en cartera
+-   Naturaleza y destino de cada reserva
+-   Restricciones a la distribución de ganancias</t>
+  </si>
+  <si>
+    <t>(párrs. 685 a
+688)
+(párr. 693)</t>
+  </si>
+  <si>
+    <t>5.	Notas al Estado de Flujos de Efectivo</t>
+  </si>
+  <si>
+    <t>-   Conciliación entre las partidas correspondientes del Estado de Situación Patrimonial y el efectivo y sus equivalentes</t>
+  </si>
+  <si>
+    <t>(párr. 672)</t>
+  </si>
+  <si>
+    <t>Partidas del Estado de Situación Patrimonial:</t>
+  </si>
+  <si>
+    <t>Menos: Inversiones financieras que no califican como efectivo y sus equivalentes</t>
+  </si>
+  <si>
+    <t>Efectivo y sus equivalentes</t>
+  </si>
+  <si>
+    <t>-   Resultados financieros y por tenencia generados por el efectivo y sus equivalentes</t>
+  </si>
+  <si>
+    <t>Diferencias de cambio</t>
+  </si>
+  <si>
+    <t>-   Transacciones de inversión y financiación significativas que no generaron flujos de efectivo en el ejercicio actual</t>
+  </si>
+  <si>
+    <t>Compra de bienes de uso asumiendo pasivos</t>
+  </si>
+  <si>
+    <t>Compra de bienes de uso celebrando contratos de arrendamiento</t>
+  </si>
+  <si>
+    <t>Conversión de deuda en patrimonio neto</t>
+  </si>
+  <si>
+    <t>Aportes en especie</t>
+  </si>
+  <si>
+    <t>6. Información sobre partes relacionadas</t>
+  </si>
+  <si>
+    <t>(párrs. 699 a
+708)</t>
+  </si>
+  <si>
+    <t>-  Identificación de las prtes relacionadas por control</t>
+  </si>
+  <si>
+    <t>Nombre de la Controladora</t>
+  </si>
+  <si>
+    <t>CUIT</t>
+  </si>
+  <si>
+    <t>Ver Anexo IX - Transacciones y saldos de partes relacionadas.</t>
+  </si>
+  <si>
+    <t>7. Información sobre el impuesto a las ganancias</t>
+  </si>
+  <si>
+    <t>-  Activo (Pasivo) neto por impuesto diferido
+[La entidad expondrá en el Estado de Situación Patrimonial un Activo neto por impuesto diferido o un Pasivo neto por impuesto diferido, según cual fuere su posición neta, deudora o acreedora.]
+i.  Criterios de medición contable
+ii.  Composición del rubro</t>
+  </si>
+  <si>
+    <t>(párr. 599)</t>
+  </si>
+  <si>
+    <t>Diferencias temporarias:</t>
+  </si>
+  <si>
+    <t>Total, Activo (Pasivo) neto por impuesto diferido</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-  Impuesto a las ganancias del ejercicio"					
+</t>
+  </si>
+  <si>
+    <t>i.  Conciliación entre el gasto o ingreso imputado a resultados y el impuesto teórico (que surge de multiplicar el resultado contable por la tasa fiscal vigente)</t>
+  </si>
+  <si>
+    <t>Impuesto a las ganancias en el Estado de Resultados</t>
+  </si>
+  <si>
+    <t>Impuesto a las ganancias teórico</t>
+  </si>
+  <si>
+    <t>Diferencia</t>
+  </si>
+  <si>
+    <t>Causas de la diferencia</t>
+  </si>
+  <si>
+    <t>Medición de bienes de uso a valor razonable</t>
+  </si>
+  <si>
+    <t>Ingresos exentos</t>
+  </si>
+  <si>
+    <t>Gastos no deducibles</t>
+  </si>
+  <si>
+    <t>Desvalorización de activos por impuesto diferido</t>
+  </si>
+  <si>
+    <t>Recupero de desvalorizaciones de activos por impuesto diferido</t>
+  </si>
+  <si>
+    <t>Efecto por cambios en las tasas impositivas sobre saldos de activos y pasivos por impuesto diferido</t>
+  </si>
+  <si>
+    <t>Quebrantos impositivos no reconocidos como activo por impuesto
+diferido en ejercicios anteriores</t>
+  </si>
+  <si>
+    <t>Créditos fiscales no reconocidos como activo por impuesto diferido en ejercicios anteriores</t>
+  </si>
+  <si>
+    <t>Diferencia en el reconocimiento del efecto de los cambios en el
+poder adquisitivo de la moneda para fines contables y para fines tributarios</t>
+  </si>
+  <si>
+    <t>Total, causas de la diferencia</t>
+  </si>
+  <si>
+    <t>ii.  Conciliación entre el gasto o ingreso por impuesto a las ganancias imputado a resultados y el impuesto determinado a los fines fiscales</t>
+  </si>
+  <si>
+    <t>Impuesto a las ganancias determinado aplicando criterios fiscales</t>
+  </si>
+  <si>
+    <t>Medición de bienes de uso a valor razonable
+Efecto por cambios en las tasas impositivas sobre saldos de activos y pasivos por impuesto diferido</t>
+  </si>
+  <si>
+    <t>Quebrantos impositivos no reconocidos como activo por impuesto diferido en ejercicios anteriores</t>
+  </si>
+  <si>
+    <t>Créditos fiscales no reconocidos como activo por impuesto diferido
+en ejercicios anteriores</t>
+  </si>
+  <si>
+    <t>- Cambios producidos en el ejercicio en las tasas del impuesto
+-  Activos por impuesto diferido no reconocidos</t>
+  </si>
+  <si>
+    <t>Concepto</t>
+  </si>
+  <si>
+    <t>-  Pasivos por impuesto diferido no reconocidos</t>
+  </si>
+  <si>
+    <t>-  Saldos de activos y pasivos por impuesto diferido</t>
+  </si>
+  <si>
+    <t>Diferencias temporarias generadas por activos:</t>
+  </si>
+  <si>
+    <t>Diferencias temporarias generadas por pasivos:</t>
+  </si>
+  <si>
+    <t>Quebrantos impositivos no utilizados</t>
+  </si>
+  <si>
+    <t>Créditos fiscales no utilizados</t>
+  </si>
+  <si>
+    <t>Diferencia que afectó el Estado de Resultados</t>
+  </si>
+  <si>
+    <t>Año en que se estima se producirá la
+reversión</t>
+  </si>
+  <si>
+    <t>Activos diferidos</t>
+  </si>
+  <si>
+    <t>Pasivos diferidos</t>
+  </si>
+  <si>
+    <t>Valor nominal</t>
+  </si>
+  <si>
+    <t>Valor descontado</t>
+  </si>
+  <si>
+    <t>Tasa de interés</t>
+  </si>
+  <si>
+    <t>Año 1</t>
+  </si>
+  <si>
+    <t>Año 2</t>
+  </si>
+  <si>
+    <t>Año 3</t>
+  </si>
+  <si>
+    <t>Año 4</t>
+  </si>
+  <si>
+    <t>Año 5</t>
+  </si>
+  <si>
+    <t>Año 6</t>
+  </si>
+  <si>
+    <t>Año 7</t>
+  </si>
+  <si>
+    <t>Año 8</t>
+  </si>
+  <si>
+    <t>Año 9</t>
+  </si>
+  <si>
+    <t>Año 10</t>
+  </si>
+  <si>
+    <t>Más de 10
+años</t>
+  </si>
+  <si>
+    <t>ANEXO I</t>
+  </si>
+  <si>
+    <t>ACTIVOS Y PASIVOS EN MONEDA EXTRANJERA</t>
+  </si>
+  <si>
+    <t>Detalle</t>
+  </si>
+  <si>
+    <t>Clase de Moneda Extranjera</t>
+  </si>
+  <si>
+    <t>Monto en Moneda Extranjera</t>
+  </si>
+  <si>
+    <t>Tipo de Cambio Aplicable</t>
+  </si>
+  <si>
+    <t>Monto en Moneda Local</t>
+  </si>
+  <si>
+    <t>ACTIVOS</t>
+  </si>
+  <si>
+    <t>Activos Corrientes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Efectivo </t>
+  </si>
+  <si>
+    <t>Depósitos en Cuentas Bancarias</t>
+  </si>
+  <si>
+    <t>Depósitos a Plazo Fijo</t>
+  </si>
+  <si>
+    <t>Deudores por Ventas</t>
+  </si>
+  <si>
+    <t>Otras Cuentas por cobrar en moneda</t>
+  </si>
+  <si>
+    <t>Total de Activos Corrientes</t>
+  </si>
+  <si>
+    <t>Activos No Corrientes</t>
+  </si>
+  <si>
+    <t>Total de Activos No Corrientes</t>
+  </si>
+  <si>
+    <t>Total de Activos</t>
+  </si>
+  <si>
+    <t>Pasivos Corrientes</t>
+  </si>
+  <si>
+    <t>Deudas con Proveedores de bienes y servicios</t>
+  </si>
+  <si>
+    <t>Cheques de Pago Diferido</t>
+  </si>
+  <si>
+    <t>Préstamos por prefinanciación de exportaciones</t>
+  </si>
+  <si>
+    <t>Total de pasivos Corrientes</t>
+  </si>
+  <si>
+    <t>Pasivos No Corrientes</t>
+  </si>
+  <si>
+    <t>Total de Pasivos No Corrientes</t>
+  </si>
+  <si>
+    <t>Total de Pasivos</t>
+  </si>
+  <si>
+    <t>ANEXO II</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">ESTADO DE FLUJOS DE EFECTIVO  (Método sintético) </t>
+      <t>ACTIVOS Y PASIVOS POR VENCIMIENTO</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <t>al …/…/… Cifras Expresasdas en …</t>
+  </si>
+  <si>
+    <t>Ejercicio Actual</t>
+  </si>
+  <si>
+    <t>Activos</t>
+  </si>
+  <si>
+    <t>Pasivos</t>
+  </si>
+  <si>
+    <t>Cuentas por Cobrar</t>
+  </si>
+  <si>
+    <t>Deudas</t>
+  </si>
+  <si>
+    <t>Monto</t>
+  </si>
+  <si>
+    <t>Monto Garantizado</t>
+  </si>
+  <si>
+    <t>Tipo de Tasa</t>
+  </si>
+  <si>
+    <t>Tasa Promedio Ponderada</t>
+  </si>
+  <si>
+    <t>A Vencer</t>
+  </si>
+  <si>
+    <t>Hasta tres meses</t>
+  </si>
+  <si>
+    <t>De tres a seis meses</t>
+  </si>
+  <si>
+    <t>De seis a nueve meses</t>
+  </si>
+  <si>
+    <t>De nueve a doce meses</t>
+  </si>
+  <si>
+    <t>En el segundo año</t>
+  </si>
+  <si>
+    <t>En el tercer año</t>
+  </si>
+  <si>
+    <t>En el cuarto año</t>
+  </si>
+  <si>
+    <t>En el quinto año</t>
+  </si>
+  <si>
+    <t>En el sexto año</t>
+  </si>
+  <si>
+    <t>En el séptimo año</t>
+  </si>
+  <si>
+    <t>En el octavo año</t>
+  </si>
+  <si>
+    <t>En el noveno año</t>
+  </si>
+  <si>
+    <t>En el décimo año</t>
+  </si>
+  <si>
+    <t>A más de diez años</t>
+  </si>
+  <si>
+    <t>Total a Vencer</t>
+  </si>
+  <si>
+    <t>Sin plazos establecidos</t>
+  </si>
+  <si>
+    <t>Con plazos vencidos</t>
+  </si>
+  <si>
+    <t>* Una entidad pequeña o mediana podrá no revelar esta información</t>
+  </si>
+  <si>
+    <r>
+      <t>ACTIVOS Y PASIVOS POR VENCIMIENTO</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">* </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>( continuación)</t>
+    </r>
+  </si>
+  <si>
+    <t>al …/…/...  Cifras expresadas en …</t>
+  </si>
+  <si>
+    <t>Ejercicio Comparativo</t>
+  </si>
+  <si>
+    <t>ANEXO III</t>
+  </si>
+  <si>
+    <t>BIENES DE USO</t>
+  </si>
+  <si>
+    <t>Por el ejercicio anual finalizado el …/…/... - Comparativo con el ejercicio anterior</t>
+  </si>
+  <si>
+    <t>VALORES  DE  INCORPORACION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    DEPRECIACION</t>
+  </si>
+  <si>
+    <t>Pérdidas (Reversión de pérdidas) por desvalorización</t>
+  </si>
+  <si>
+    <t>VALOR RESIDUAL</t>
+  </si>
+  <si>
+    <t>R  U  B  R  O  S</t>
+  </si>
+  <si>
+    <t>Al  Inicio del Ejercicio</t>
+  </si>
+  <si>
+    <t>Altas del Ejercicio</t>
+  </si>
+  <si>
+    <t>Bajas del Ejercicio</t>
+  </si>
+  <si>
+    <t>Transferencias</t>
+  </si>
+  <si>
+    <t>Revalúo</t>
+  </si>
+  <si>
+    <t>Al  cierre del Ejercicio</t>
+  </si>
+  <si>
+    <t>Acumulado al Inicio</t>
+  </si>
+  <si>
+    <t>DEL  EJERCICIO</t>
+  </si>
+  <si>
+    <t>Acumulado al cierre</t>
+  </si>
+  <si>
+    <t>TERRENOS</t>
+  </si>
+  <si>
+    <t>EDIFICIOS</t>
+  </si>
+  <si>
+    <t>INSTALACIONES</t>
+  </si>
+  <si>
+    <t>MUEBLES Y UTILES</t>
+  </si>
+  <si>
+    <t>MAQUINAS Y EQUIPOS</t>
+  </si>
+  <si>
+    <t>EQUIPOS DE COMPUTACION</t>
+  </si>
+  <si>
+    <t>RODADOS</t>
+  </si>
+  <si>
+    <t>OBRAS EN CONSTRUCCION</t>
+  </si>
+  <si>
+    <t>ANTICIPOS PARA LA COMPRA DE BIENES DE USO</t>
+  </si>
+  <si>
+    <t>INMUEBLES EN ARRENDAMIENTO FINANCIERO</t>
+  </si>
+  <si>
+    <t>OTROS BIENES EN ARRENDAMIENTO FINANCIERO</t>
+  </si>
+  <si>
+    <t>……</t>
+  </si>
+  <si>
+    <t>Totales ejercicio actual</t>
+  </si>
+  <si>
+    <t>Totales ejercicio comparativo</t>
+  </si>
+  <si>
+    <t>ANEXO IV</t>
+  </si>
+  <si>
+    <r>
+      <t>PROPIEDADES DE INVERSIÓN</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial Bold"/>
+      </rPr>
+      <t xml:space="preserve"> (cuando la entidad aplique el modelo de valor razonable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Saldos Iniciales</t>
+  </si>
+  <si>
+    <t>Altas</t>
+  </si>
+  <si>
+    <t>Bajas</t>
+  </si>
+  <si>
+    <t>Diferencias de medición</t>
+  </si>
+  <si>
+    <t>Otros ajustes</t>
+  </si>
+  <si>
+    <t>SALDOS FINALES</t>
+  </si>
+  <si>
+    <t>OBRAS EN CURSO</t>
+  </si>
+  <si>
+    <t>OTRAS PROPIEDADES DE INVERSIÓN</t>
+  </si>
+  <si>
+    <t>ANTICIPOS PARA LA COMPRA DE PROPIEDADES DE INVERSION</t>
+  </si>
+  <si>
+    <t>…..</t>
+  </si>
+  <si>
+    <t>Totales ejercicio anterior</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PROPIEDADES DE INVERSIÓN </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial Bold"/>
+      </rPr>
+      <t>(cuando la entidad aplique el modelo de costo)</t>
+    </r>
+  </si>
+  <si>
+    <t>Por el ejercicio anual finalizado el …/…/…. - Comparativo con el ejercicio anterior</t>
+  </si>
+  <si>
+    <t>VALORES RAZONABLES</t>
+  </si>
+  <si>
+    <t>Depreciación del ejercicio</t>
+  </si>
+  <si>
+    <t>ANTICIPOS PARA LA COMPRA DE PROPIEDADES DE INVERSIÓN</t>
+  </si>
+  <si>
+    <t>ANEXO V</t>
+  </si>
+  <si>
+    <t>ACTIVOS INTANGIBLES</t>
+  </si>
+  <si>
+    <t>Acumulado 
+al Inicio</t>
+  </si>
+  <si>
+    <t>Acumulado 
+al cierre</t>
+  </si>
+  <si>
+    <t>MARCAS</t>
+  </si>
+  <si>
+    <t>DERECHO DE PROPIEDAD INTELECTUAL</t>
+  </si>
+  <si>
+    <t>LICENCIAS</t>
+  </si>
+  <si>
+    <t>GASTOS DE DESAROLLO</t>
+  </si>
+  <si>
+    <t>ANTICIPOS PARA LA COMPRA DE ACTIVOS INTANGIBLES</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>ANEXO VI</t>
+  </si>
+  <si>
+    <t>PREVISIONES</t>
+  </si>
+  <si>
+    <t>DEDUCIDAS EN EL ACTIVO</t>
+  </si>
+  <si>
+    <t>INCLUIDAS EN EL PASIVO</t>
+  </si>
+  <si>
+    <t>Denominación de las Partidas</t>
+  </si>
+  <si>
+    <t>Saldo 
+al Inicio del ejercicio actual</t>
+  </si>
+  <si>
+    <t>Aumento Ejercicio</t>
+  </si>
+  <si>
+    <t>Disminuc. Ejercicio</t>
+  </si>
+  <si>
+    <t>Saldos 
+al Cierre del ejercicio actual</t>
+  </si>
+  <si>
+    <t>Saldos 
+al Cierre del ejercicio comparativo</t>
+  </si>
+  <si>
+    <t>Saldo 
+al Inicio</t>
+  </si>
+  <si>
+    <t>Corrientes</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de inversiones financieras</t>
+  </si>
+  <si>
+    <t>Previsiones para juicios</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de cuentas por cobrar a asociados o aportantes en moneda</t>
+  </si>
+  <si>
+    <t>Previsiones para garantías</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de cuentas por cobrar a asociados o aportantes en especie</t>
+  </si>
+  <si>
+    <t>Otras previsiones</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de créditos impositivos</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de otras cuentas por cobrar en moneda</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de otras cuentas por cobrar en especie</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de bienes de cambio</t>
+  </si>
+  <si>
+    <t>Subtotal Corrientes</t>
+  </si>
+  <si>
+    <t>No Corrientes</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización de bienes de uso</t>
+  </si>
+  <si>
+    <t>Previsión para desvalorización activos intangibles</t>
+  </si>
+  <si>
+    <t>Subtotal No Corrientes</t>
+  </si>
+  <si>
+    <t>ANEXO VII</t>
+  </si>
+  <si>
+    <t>COSTO DE BIENES VENDIDOS Y SERVICIOS PRESTADOS</t>
+  </si>
+  <si>
+    <t>Existencia inicial de BC</t>
+  </si>
+  <si>
+    <t>(Nota 2.10)</t>
+  </si>
+  <si>
+    <t>Productos Terminados</t>
+  </si>
+  <si>
+    <t>Producción en Proceso</t>
+  </si>
+  <si>
+    <t>Materias Primas y Materiales</t>
+  </si>
+  <si>
+    <t>TOTAL EXISTENCIA INICIAL (Ver nota bienes de cambio)</t>
+  </si>
+  <si>
+    <t>Más:</t>
+  </si>
+  <si>
+    <t>Compras</t>
+  </si>
+  <si>
+    <t>Costos de Producción</t>
+  </si>
+  <si>
+    <t>(Anexo VII)</t>
+  </si>
+  <si>
+    <r>
+      <t>Costos Financieros Activados</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> *</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Resultado por tenencia de Bienes de Cambio </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>**</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Menos: </t>
+  </si>
+  <si>
+    <t>Existencia Final (ver nota bienes de cambio)</t>
+  </si>
+  <si>
+    <t>TOTAL EXISTENCIA FINAL</t>
+  </si>
+  <si>
+    <t>COSTO DE LOS BIENES VENDIDOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GASTOS POR LA PRESTACION DE SERVICIOS </t>
+  </si>
+  <si>
+    <t>COSTO DE LOS BIENES VENDIDOS Y SERVICIOS PRESTADOS</t>
+  </si>
+  <si>
+    <t>* De uso limitado - RT54 P.136.b</t>
+  </si>
+  <si>
+    <t>** En caso de corresponder</t>
+  </si>
+  <si>
+    <t>ANEXO VIII</t>
+  </si>
+  <si>
+    <t>COSTO DE PRODUCCIÓN Y GASTOS CLASIFICADOS POR SU NATURALEZA</t>
+  </si>
+  <si>
+    <t>CIFRAS EXPRESADAS EN ...</t>
+  </si>
+  <si>
+    <t>Costo de Producción</t>
+  </si>
+  <si>
+    <t>Gastos por la prestación de servicios</t>
+  </si>
+  <si>
+    <t>Gastos de Comercialización</t>
+  </si>
+  <si>
+    <t>Gastos de Administración</t>
+  </si>
+  <si>
+    <t>Otros Gastos</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>Impuestos, tasas y contribuciones</t>
+  </si>
+  <si>
+    <t>Honorarios de administradores, directores y sindicos</t>
+  </si>
+  <si>
+    <t>Otros honorarios</t>
+  </si>
+  <si>
+    <t>Comisiones</t>
+  </si>
+  <si>
+    <t>Sueldos y Jornales</t>
+  </si>
+  <si>
+    <t>Cargas sociales</t>
+  </si>
+  <si>
+    <t>Papelería y útiles</t>
+  </si>
+  <si>
+    <t>Energia electrica, agua, gas y otros</t>
+  </si>
+  <si>
+    <t>Publicidad y propafanda</t>
+  </si>
+  <si>
+    <t>Servicios bancarios</t>
+  </si>
+  <si>
+    <t>Reparacion y mantenimiento</t>
+  </si>
+  <si>
+    <t>Amortizacion activos intangibles</t>
+  </si>
+  <si>
+    <t>Depreciacion bienes de uso</t>
+  </si>
+  <si>
+    <t>Alquileres</t>
+  </si>
+  <si>
+    <t>Seguros</t>
+  </si>
+  <si>
+    <t>Pérdidas por improductividades fisicas</t>
+  </si>
+  <si>
+    <t>TOTAL EJERCICIO ACTUAL</t>
+  </si>
+  <si>
+    <t>TOTAL EJERCICIO COMPARATIVO</t>
+  </si>
+  <si>
+    <t>ANEXO IX</t>
+  </si>
+  <si>
+    <t>TRANSACCIONES Y SALDOS DE PARTES RELACIONADAS</t>
+  </si>
+  <si>
+    <t>Cifras expresadas en ...</t>
+  </si>
+  <si>
+    <t>Transacciones</t>
+  </si>
+  <si>
+    <r>
+      <t>Transacciones realizadas con partes relacionadas</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FFFF0000"/>
+        <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(1)</t>
+      <t>*</t>
     </r>
   </si>
   <si>
-    <t>Deudas con Proveedores de Bienes y Servicios</t>
-[...2 lines deleted...]
-    <t>Deudas con Proveedores de bienes y servicios</t>
+    <r>
+      <t xml:space="preserve">Parte relacionada </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>**</t>
+    </r>
+  </si>
+  <si>
+    <t>Transacción Tipo 1</t>
+  </si>
+  <si>
+    <t>Transacción Tipo 2</t>
+  </si>
+  <si>
+    <t>Transacción Tipo 3</t>
+  </si>
+  <si>
+    <t>Transacción Tipo 4</t>
+  </si>
+  <si>
+    <t>Transacción Tipo 5</t>
+  </si>
+  <si>
+    <t>... ... Transacción Tipo N</t>
+  </si>
+  <si>
+    <t>Parte relacionada 1</t>
+  </si>
+  <si>
+    <t>Parte relacionada 2</t>
+  </si>
+  <si>
+    <t>Parte relacionada 3</t>
+  </si>
+  <si>
+    <t>... Parte relacionada N</t>
+  </si>
+  <si>
+    <t>*En el párrafo 699 de la RT54se establecen los requerimientos sobre las transacciones con partes relacionadas que deben informarse</t>
+  </si>
+  <si>
+    <t>** En el párrafo 700 de la RT54 se establecen los requerimientos para identificar las partes relacionadas que deben informarse</t>
+  </si>
+  <si>
+    <t>Saldos</t>
+  </si>
+  <si>
+    <t>Crédito (Deuda) al cierre del ejercicio actual</t>
+  </si>
+  <si>
+    <t>Crédito (Deuda) al cierre del ejercicio comparativo</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Parte Relacionada </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>**</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="d\-m\-yyyy;@"/>
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;\ #,##0"/>
+    <numFmt numFmtId="167" formatCode="d\-m\-yyyy;@"/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="42">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -4106,72 +4122,101 @@
       <i/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000EE"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="141">
+  <borders count="144">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -5869,320 +5914,358 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="892">
+  <cellXfs count="888">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="74" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="74" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="6" fillId="3" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -6317,334 +6400,334 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="62" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="105" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="62" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="3" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="3" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="3" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="92" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="79" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="91" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="88" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="91" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="88" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="89" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="86" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="89" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="86" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="88" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="98" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="88" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="95" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="98" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="87" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="96" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="87" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="94" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="79" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="96" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -6672,905 +6755,1080 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="86" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="86" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="100" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="100" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="101" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="101" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="113" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="113" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="115" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="115" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="11" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="11" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="60" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="60" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="74" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="74" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="24" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="24" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="3" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="5" fillId="3" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="3" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="5" fillId="3" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="7" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="7" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="3" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="7" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="7" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="7" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="7" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="3" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="7" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="28" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="116" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="96" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="96" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="109" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="109" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="80" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="80" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="124" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="124" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="99" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="99" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="3" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="125" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="133" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="133" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="132" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="45" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="130" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="135" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="137" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="140" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="130" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="130" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="132" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="130" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="130" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="4" borderId="141" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="4" borderId="142" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="4" borderId="143" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -7671,240 +7929,63 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...175 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="3" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="3" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -7929,51 +8010,51 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -7989,51 +8070,51 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -8049,59 +8130,53 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="139" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -8113,56 +8188,57 @@
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="60% - Énfasis3" xfId="2" builtinId="40"/>
+    <cellStyle name="Hipervínculo" xfId="5" builtinId="8"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
-    <cellStyle name="Millares [0] 2" xfId="4"/>
+    <cellStyle name="Millares [0] 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="17">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC00000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC00000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
@@ -8298,179 +8374,185 @@
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000EE"/>
+      <color rgb="FFFFFFEE"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8679,202 +8761,202 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:N56"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="43" customWidth="1"/>
-    <col min="2" max="2" width="1.6640625" style="43" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="43" customWidth="1"/>
+    <col min="2" max="2" width="1.7109375" style="43" customWidth="1"/>
     <col min="3" max="3" width="16" style="43" customWidth="1"/>
-    <col min="4" max="4" width="11.5546875" style="43" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="11.5546875" style="43" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.140625" style="43" customWidth="1"/>
+    <col min="6" max="6" width="3.7109375" style="43" customWidth="1"/>
+    <col min="7" max="7" width="15.42578125" style="43" customWidth="1"/>
+    <col min="8" max="8" width="18.85546875" style="43" customWidth="1"/>
+    <col min="9" max="9" width="11.5703125" style="43" customWidth="1"/>
     <col min="10" max="10" width="3" style="43" customWidth="1"/>
-    <col min="11" max="16384" width="11.44140625" style="43"/>
+    <col min="11" max="16384" width="11.42578125" style="43"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:14">
+    <row r="2" spans="2:14" ht="15">
       <c r="B2" s="38"/>
       <c r="C2" s="39"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="42"/>
     </row>
-    <row r="3" spans="2:14">
+    <row r="3" spans="2:14" ht="15">
       <c r="B3" s="44"/>
-      <c r="C3" s="672" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="672"/>
+      <c r="C3" s="719" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="719"/>
+      <c r="E3" s="719"/>
+      <c r="F3" s="719"/>
+      <c r="G3" s="719"/>
+      <c r="H3" s="719"/>
       <c r="I3" s="47"/>
     </row>
     <row r="4" spans="2:14">
       <c r="B4" s="44"/>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="I4" s="46"/>
     </row>
-    <row r="5" spans="2:14">
-      <c r="B5" s="668" t="s">
+    <row r="5" spans="2:14" ht="15">
+      <c r="B5" s="724" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="669"/>
-[...5 lines deleted...]
-      <c r="I5" s="670"/>
+      <c r="C5" s="658"/>
+      <c r="D5" s="658"/>
+      <c r="E5" s="658"/>
+      <c r="F5" s="658"/>
+      <c r="G5" s="658"/>
+      <c r="H5" s="658"/>
+      <c r="I5" s="725"/>
       <c r="K5" s="45"/>
       <c r="L5" s="45"/>
       <c r="M5" s="45"/>
       <c r="N5" s="45"/>
     </row>
-    <row r="6" spans="2:14">
+    <row r="6" spans="2:14" ht="15">
       <c r="B6" s="44"/>
-      <c r="C6" s="669" t="s">
+      <c r="C6" s="658" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="669"/>
-[...3 lines deleted...]
-      <c r="H6" s="669"/>
+      <c r="D6" s="658"/>
+      <c r="E6" s="658"/>
+      <c r="F6" s="658"/>
+      <c r="G6" s="658"/>
+      <c r="H6" s="658"/>
       <c r="I6" s="47"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
     </row>
-    <row r="7" spans="2:14">
+    <row r="7" spans="2:14" ht="15">
       <c r="B7" s="44"/>
       <c r="C7" s="79"/>
       <c r="D7" s="79"/>
       <c r="E7" s="79"/>
       <c r="F7" s="79"/>
       <c r="G7" s="79"/>
       <c r="H7" s="79"/>
       <c r="I7" s="80"/>
       <c r="J7" s="45"/>
       <c r="K7" s="45"/>
       <c r="L7" s="45"/>
       <c r="M7" s="45"/>
       <c r="N7" s="45"/>
     </row>
-    <row r="8" spans="2:14">
+    <row r="8" spans="2:14" ht="15">
       <c r="B8" s="44"/>
-      <c r="C8" s="669" t="s">
+      <c r="C8" s="658" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="669"/>
-[...3 lines deleted...]
-      <c r="H8" s="669"/>
+      <c r="D8" s="658"/>
+      <c r="E8" s="658"/>
+      <c r="F8" s="658"/>
+      <c r="G8" s="658"/>
+      <c r="H8" s="658"/>
       <c r="I8" s="47"/>
     </row>
     <row r="9" spans="2:14">
       <c r="B9" s="44"/>
-      <c r="C9" s="673" t="s">
+      <c r="C9" s="720" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="673"/>
-[...3 lines deleted...]
-      <c r="H9" s="673"/>
+      <c r="D9" s="720"/>
+      <c r="E9" s="720"/>
+      <c r="F9" s="720"/>
+      <c r="G9" s="720"/>
+      <c r="H9" s="720"/>
       <c r="I9" s="46"/>
     </row>
-    <row r="10" spans="2:14">
+    <row r="10" spans="2:14" ht="15">
       <c r="B10" s="44"/>
       <c r="C10" s="49"/>
       <c r="D10" s="49"/>
       <c r="E10" s="49"/>
       <c r="F10" s="49"/>
       <c r="G10" s="50"/>
       <c r="H10" s="50"/>
       <c r="I10" s="51"/>
     </row>
-    <row r="11" spans="2:14">
+    <row r="11" spans="2:14" ht="15">
       <c r="B11" s="44"/>
       <c r="C11" s="52" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="49"/>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
       <c r="G11" s="50"/>
       <c r="H11" s="50"/>
       <c r="I11" s="51"/>
     </row>
-    <row r="12" spans="2:14">
+    <row r="12" spans="2:14" ht="15">
       <c r="B12" s="44"/>
       <c r="C12" s="52"/>
       <c r="D12" s="49"/>
       <c r="E12" s="49"/>
       <c r="F12" s="49"/>
       <c r="G12" s="50"/>
       <c r="H12" s="50"/>
       <c r="I12" s="51"/>
     </row>
     <row r="13" spans="2:14">
       <c r="B13" s="44"/>
       <c r="C13" s="52" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="50"/>
       <c r="I13" s="51"/>
     </row>
     <row r="14" spans="2:14">
       <c r="B14" s="44"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
@@ -8886,449 +8968,449 @@
     </row>
     <row r="15" spans="2:14">
       <c r="B15" s="44"/>
       <c r="C15" s="52" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="52"/>
       <c r="E15" s="50"/>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="50"/>
       <c r="I15" s="51"/>
     </row>
     <row r="16" spans="2:14">
       <c r="B16" s="44"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="50"/>
       <c r="F16" s="50"/>
       <c r="G16" s="50"/>
       <c r="H16" s="50"/>
       <c r="I16" s="51"/>
     </row>
     <row r="17" spans="2:9">
       <c r="B17" s="44"/>
-      <c r="C17" s="674" t="s">
+      <c r="C17" s="721" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="674"/>
+      <c r="D17" s="721"/>
       <c r="E17" s="52"/>
       <c r="F17" s="50"/>
       <c r="G17" s="50"/>
       <c r="H17" s="50"/>
       <c r="I17" s="51"/>
     </row>
-    <row r="18" spans="2:9">
+    <row r="18" spans="2:9" ht="15">
       <c r="B18" s="44"/>
       <c r="C18" s="49"/>
       <c r="D18" s="49"/>
       <c r="E18" s="52"/>
       <c r="F18" s="49"/>
       <c r="G18" s="50"/>
       <c r="H18" s="50"/>
       <c r="I18" s="51"/>
     </row>
     <row r="19" spans="2:9">
       <c r="B19" s="44"/>
       <c r="C19" s="50"/>
       <c r="D19" s="50"/>
       <c r="E19" s="52"/>
       <c r="F19" s="50"/>
       <c r="G19" s="50"/>
       <c r="H19" s="50"/>
       <c r="I19" s="51"/>
     </row>
-    <row r="20" spans="2:9">
+    <row r="20" spans="2:9" ht="15">
       <c r="B20" s="44"/>
-      <c r="C20" s="666" t="s">
+      <c r="C20" s="722" t="s">
         <v>9</v>
       </c>
-      <c r="D20" s="666"/>
-[...4 lines deleted...]
-      <c r="I20" s="667"/>
+      <c r="D20" s="722"/>
+      <c r="E20" s="722"/>
+      <c r="F20" s="722"/>
+      <c r="G20" s="722"/>
+      <c r="H20" s="722"/>
+      <c r="I20" s="723"/>
     </row>
     <row r="21" spans="2:9">
       <c r="B21" s="44"/>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="50"/>
       <c r="F21" s="50"/>
       <c r="G21" s="50"/>
       <c r="H21" s="50"/>
       <c r="I21" s="51"/>
     </row>
     <row r="22" spans="2:9" ht="15" customHeight="1">
       <c r="B22" s="44"/>
       <c r="C22" s="52" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="52"/>
       <c r="E22" s="52"/>
       <c r="F22" s="50"/>
       <c r="G22" s="52" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="50"/>
       <c r="I22" s="51"/>
     </row>
     <row r="23" spans="2:9">
       <c r="B23" s="44"/>
       <c r="C23" s="52" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="52"/>
       <c r="E23" s="50"/>
       <c r="F23" s="50"/>
       <c r="G23" s="50"/>
       <c r="H23" s="50"/>
       <c r="I23" s="51"/>
     </row>
-    <row r="24" spans="2:9">
+    <row r="24" spans="2:9" ht="15">
       <c r="B24" s="44"/>
       <c r="C24" s="71" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="53"/>
       <c r="H24" s="81"/>
       <c r="I24" s="51"/>
     </row>
     <row r="25" spans="2:9">
       <c r="B25" s="44"/>
       <c r="C25" s="52"/>
       <c r="D25" s="50"/>
       <c r="E25" s="50"/>
       <c r="F25" s="50"/>
       <c r="G25" s="53"/>
       <c r="H25" s="81"/>
       <c r="I25" s="51"/>
     </row>
     <row r="26" spans="2:9">
       <c r="B26" s="44"/>
       <c r="C26" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="50"/>
       <c r="F26" s="50"/>
       <c r="G26" s="50" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="81"/>
       <c r="I26" s="51"/>
     </row>
-    <row r="27" spans="2:9">
+    <row r="27" spans="2:9" ht="15">
       <c r="B27" s="44"/>
       <c r="C27" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="49"/>
       <c r="G27" s="50" t="s">
         <v>17</v>
       </c>
       <c r="H27" s="50"/>
       <c r="I27" s="51"/>
     </row>
-    <row r="28" spans="2:9">
+    <row r="28" spans="2:9" ht="15">
       <c r="B28" s="44"/>
       <c r="C28" s="95" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="49"/>
       <c r="E28" s="49"/>
       <c r="F28" s="49"/>
       <c r="G28" s="50"/>
       <c r="H28" s="50"/>
       <c r="I28" s="51"/>
     </row>
-    <row r="29" spans="2:9">
+    <row r="29" spans="2:9" ht="15">
       <c r="B29" s="44"/>
       <c r="C29" s="52" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="49"/>
       <c r="E29" s="49"/>
       <c r="F29" s="49"/>
       <c r="G29" s="50"/>
       <c r="H29" s="50"/>
       <c r="I29" s="51"/>
     </row>
-    <row r="30" spans="2:9">
+    <row r="30" spans="2:9" ht="15">
       <c r="B30" s="44"/>
       <c r="C30" s="52" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="49"/>
       <c r="E30" s="49"/>
       <c r="F30" s="49"/>
       <c r="G30" s="50"/>
       <c r="H30" s="50"/>
       <c r="I30" s="51"/>
     </row>
-    <row r="31" spans="2:9">
+    <row r="31" spans="2:9" ht="15">
       <c r="B31" s="44"/>
       <c r="C31" s="52" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="49"/>
       <c r="E31" s="49"/>
       <c r="F31" s="49"/>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
       <c r="I31" s="51"/>
     </row>
-    <row r="32" spans="2:9">
+    <row r="32" spans="2:9" ht="15">
       <c r="B32" s="44"/>
       <c r="C32" s="52" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="49"/>
       <c r="E32" s="49"/>
       <c r="F32" s="49"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="51"/>
     </row>
-    <row r="33" spans="2:9">
+    <row r="33" spans="2:9" ht="15">
       <c r="B33" s="44"/>
       <c r="C33" s="52" t="s">
         <v>23</v>
       </c>
       <c r="D33" s="49"/>
       <c r="E33" s="49"/>
       <c r="F33" s="49"/>
       <c r="G33" s="50"/>
       <c r="H33" s="50"/>
       <c r="I33" s="51"/>
     </row>
-    <row r="34" spans="2:9">
+    <row r="34" spans="2:9" ht="15">
       <c r="B34" s="44"/>
       <c r="C34" s="52"/>
       <c r="D34" s="49"/>
       <c r="E34" s="49"/>
       <c r="F34" s="49"/>
       <c r="G34" s="50"/>
       <c r="H34" s="50"/>
       <c r="I34" s="51"/>
     </row>
     <row r="35" spans="2:9">
       <c r="B35" s="44"/>
       <c r="C35" s="52" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="50"/>
       <c r="E35" s="50"/>
       <c r="F35" s="50"/>
       <c r="G35" s="50"/>
       <c r="H35" s="50"/>
       <c r="I35" s="51"/>
     </row>
-    <row r="36" spans="2:9">
+    <row r="36" spans="2:9" ht="15">
       <c r="B36" s="44"/>
       <c r="C36" s="54"/>
       <c r="D36" s="54"/>
       <c r="E36" s="54"/>
       <c r="F36" s="54"/>
       <c r="G36" s="50"/>
       <c r="H36" s="50"/>
       <c r="I36" s="51"/>
     </row>
-    <row r="37" spans="2:9">
+    <row r="37" spans="2:9" ht="15">
       <c r="B37" s="44"/>
       <c r="C37" s="54"/>
       <c r="D37" s="54"/>
       <c r="E37" s="54"/>
       <c r="F37" s="54"/>
       <c r="G37" s="50"/>
       <c r="H37" s="50"/>
       <c r="I37" s="51"/>
     </row>
-    <row r="38" spans="2:9">
+    <row r="38" spans="2:9" ht="15">
       <c r="B38" s="44"/>
       <c r="C38" s="54"/>
       <c r="D38" s="54"/>
       <c r="E38" s="54"/>
       <c r="F38" s="54"/>
       <c r="G38" s="50"/>
       <c r="H38" s="50"/>
       <c r="I38" s="51"/>
     </row>
-    <row r="39" spans="2:9">
+    <row r="39" spans="2:9" ht="15">
       <c r="B39" s="44"/>
-      <c r="C39" s="669" t="s">
+      <c r="C39" s="658" t="s">
         <v>25</v>
       </c>
-      <c r="D39" s="669"/>
-[...3 lines deleted...]
-      <c r="H39" s="669"/>
+      <c r="D39" s="658"/>
+      <c r="E39" s="658"/>
+      <c r="F39" s="658"/>
+      <c r="G39" s="658"/>
+      <c r="H39" s="658"/>
       <c r="I39" s="46"/>
     </row>
-    <row r="40" spans="2:9">
+    <row r="40" spans="2:9" ht="15">
       <c r="B40" s="44"/>
       <c r="I40" s="47"/>
     </row>
     <row r="41" spans="2:9">
       <c r="B41" s="44"/>
       <c r="I41" s="46"/>
     </row>
-    <row r="42" spans="2:9">
+    <row r="42" spans="2:9" ht="15">
       <c r="B42" s="44"/>
-      <c r="C42" s="661" t="s">
+      <c r="C42" s="729" t="s">
         <v>26</v>
       </c>
-      <c r="D42" s="661"/>
-      <c r="E42" s="661"/>
+      <c r="D42" s="729"/>
+      <c r="E42" s="729"/>
       <c r="F42" s="83"/>
-      <c r="G42" s="661" t="s">
+      <c r="G42" s="729" t="s">
         <v>27</v>
       </c>
-      <c r="H42" s="661"/>
+      <c r="H42" s="729"/>
       <c r="I42" s="47"/>
     </row>
     <row r="43" spans="2:9">
       <c r="B43" s="44"/>
-      <c r="C43" s="662" t="s">
+      <c r="C43" s="727" t="s">
         <v>28</v>
       </c>
-      <c r="D43" s="662" t="s">
+      <c r="D43" s="727" t="s">
         <v>29</v>
       </c>
-      <c r="E43" s="664" t="s">
+      <c r="E43" s="730" t="s">
         <v>30</v>
       </c>
-      <c r="G43" s="662" t="s">
+      <c r="G43" s="727" t="s">
         <v>31</v>
       </c>
-      <c r="H43" s="662" t="s">
+      <c r="H43" s="727" t="s">
         <v>32</v>
       </c>
-      <c r="I43" s="671"/>
+      <c r="I43" s="726"/>
     </row>
     <row r="44" spans="2:9">
       <c r="B44" s="44"/>
-      <c r="C44" s="663"/>
-[...4 lines deleted...]
-      <c r="I44" s="671"/>
+      <c r="C44" s="728"/>
+      <c r="D44" s="728"/>
+      <c r="E44" s="731"/>
+      <c r="G44" s="728"/>
+      <c r="H44" s="728"/>
+      <c r="I44" s="726"/>
     </row>
     <row r="45" spans="2:9">
       <c r="B45" s="44"/>
       <c r="C45" s="84">
         <v>0</v>
       </c>
       <c r="D45" s="85" t="s">
         <v>33</v>
       </c>
       <c r="E45" s="84">
         <v>1</v>
       </c>
       <c r="G45" s="86">
         <v>0</v>
       </c>
       <c r="H45" s="86">
         <v>0</v>
       </c>
       <c r="I45" s="46"/>
     </row>
     <row r="46" spans="2:9">
       <c r="B46" s="44"/>
       <c r="C46" s="87"/>
       <c r="D46" s="88"/>
       <c r="E46" s="87"/>
       <c r="G46" s="89"/>
       <c r="H46" s="89"/>
       <c r="I46" s="46"/>
     </row>
     <row r="47" spans="2:9">
       <c r="B47" s="44"/>
       <c r="C47" s="87"/>
       <c r="D47" s="88"/>
       <c r="E47" s="87"/>
       <c r="G47" s="89"/>
       <c r="H47" s="89"/>
       <c r="I47" s="46"/>
     </row>
     <row r="48" spans="2:9">
       <c r="B48" s="44"/>
       <c r="C48" s="87"/>
       <c r="D48" s="88"/>
       <c r="E48" s="87"/>
       <c r="G48" s="89"/>
       <c r="H48" s="89"/>
       <c r="I48" s="46"/>
     </row>
-    <row r="49" spans="2:9">
+    <row r="49" spans="2:9" ht="15">
       <c r="B49" s="44"/>
-      <c r="C49" s="661" t="s">
+      <c r="C49" s="729" t="s">
         <v>34</v>
       </c>
-      <c r="D49" s="661"/>
-      <c r="E49" s="661"/>
+      <c r="D49" s="729"/>
+      <c r="E49" s="729"/>
       <c r="F49" s="83"/>
-      <c r="G49" s="661" t="s">
+      <c r="G49" s="729" t="s">
         <v>27</v>
       </c>
-      <c r="H49" s="661"/>
+      <c r="H49" s="729"/>
       <c r="I49" s="46"/>
     </row>
     <row r="50" spans="2:9">
       <c r="B50" s="44"/>
-      <c r="C50" s="662" t="s">
+      <c r="C50" s="727" t="s">
         <v>28</v>
       </c>
-      <c r="D50" s="662" t="s">
+      <c r="D50" s="727" t="s">
         <v>29</v>
       </c>
-      <c r="E50" s="664" t="s">
+      <c r="E50" s="730" t="s">
         <v>30</v>
       </c>
-      <c r="G50" s="662" t="s">
+      <c r="G50" s="727" t="s">
         <v>31</v>
       </c>
-      <c r="H50" s="662" t="s">
+      <c r="H50" s="727" t="s">
         <v>32</v>
       </c>
       <c r="I50" s="46"/>
     </row>
     <row r="51" spans="2:9">
       <c r="B51" s="44"/>
-      <c r="C51" s="663"/>
-[...3 lines deleted...]
-      <c r="H51" s="663"/>
+      <c r="C51" s="728"/>
+      <c r="D51" s="728"/>
+      <c r="E51" s="731"/>
+      <c r="G51" s="728"/>
+      <c r="H51" s="728"/>
       <c r="I51" s="46"/>
     </row>
     <row r="52" spans="2:9" ht="14.25" customHeight="1">
       <c r="B52" s="44"/>
       <c r="C52" s="84">
         <v>0</v>
       </c>
       <c r="D52" s="85" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="84">
         <v>1</v>
       </c>
       <c r="G52" s="86">
         <v>0</v>
       </c>
       <c r="H52" s="86">
         <v>0</v>
       </c>
       <c r="I52" s="46"/>
     </row>
     <row r="53" spans="2:9" ht="14.25" customHeight="1">
       <c r="B53" s="44"/>
       <c r="C53" s="87"/>
       <c r="D53" s="88"/>
@@ -9345,2488 +9427,2484 @@
       <c r="G54" s="89"/>
       <c r="H54" s="89"/>
       <c r="I54" s="46"/>
     </row>
     <row r="55" spans="2:9">
       <c r="B55" s="44"/>
       <c r="C55" s="87"/>
       <c r="D55" s="88"/>
       <c r="E55" s="87"/>
       <c r="G55" s="87"/>
       <c r="H55" s="87"/>
       <c r="I55" s="46"/>
     </row>
     <row r="56" spans="2:9">
       <c r="B56" s="55"/>
       <c r="C56" s="56"/>
       <c r="D56" s="56"/>
       <c r="E56" s="56"/>
       <c r="F56" s="56"/>
       <c r="G56" s="56"/>
       <c r="H56" s="56"/>
       <c r="I56" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="C3:H3"/>
-[...3 lines deleted...]
-    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="H50:H51"/>
     <mergeCell ref="C20:I20"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="C39:H39"/>
     <mergeCell ref="I43:I44"/>
     <mergeCell ref="H43:H44"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="D43:D44"/>
     <mergeCell ref="E43:E44"/>
     <mergeCell ref="G43:G44"/>
     <mergeCell ref="C42:E42"/>
     <mergeCell ref="C43:C44"/>
-    <mergeCell ref="C49:E49"/>
-[...5 lines deleted...]
-    <mergeCell ref="H50:H51"/>
+    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="C17:D17"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.70866141732283461" right="0.70866141732283461" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:I44"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.33203125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="76.5703125" style="35" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.28515625" style="35" customWidth="1"/>
     <col min="4" max="4" width="13" style="35" customWidth="1"/>
-    <col min="5" max="5" width="13.44140625" style="35" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="35"/>
+    <col min="5" max="5" width="13.42578125" style="35" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" style="35" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="35" customWidth="1"/>
+    <col min="8" max="8" width="4.85546875" style="35" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="13.8">
+    <row r="2" spans="2:9" ht="15">
       <c r="B2" s="421" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="147"/>
       <c r="D2" s="147"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="149" t="s">
-        <v>275</v>
-[...22 lines deleted...]
-    <row r="5" spans="2:9" ht="14.4" thickBot="1">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="3" spans="2:9" ht="15">
+      <c r="B3" s="657" t="s">
+        <v>576</v>
+      </c>
+      <c r="C3" s="658"/>
+      <c r="D3" s="658"/>
+      <c r="E3" s="658"/>
+      <c r="F3" s="658"/>
+      <c r="G3" s="659"/>
+    </row>
+    <row r="4" spans="2:9" ht="15.75" thickBot="1">
+      <c r="B4" s="802" t="s">
+        <v>274</v>
+      </c>
+      <c r="C4" s="803"/>
+      <c r="D4" s="803"/>
+      <c r="E4" s="803"/>
+      <c r="F4" s="803"/>
+      <c r="G4" s="804"/>
+    </row>
+    <row r="5" spans="2:9" ht="15.75" thickBot="1">
       <c r="B5" s="150"/>
-      <c r="C5" s="807" t="s">
+      <c r="C5" s="805" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="807"/>
-[...1 lines deleted...]
-      <c r="F5" s="808"/>
+      <c r="D5" s="805"/>
+      <c r="E5" s="805"/>
+      <c r="F5" s="806"/>
       <c r="G5" s="151" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="2:9" ht="42" thickBot="1">
+    <row r="6" spans="2:9" ht="45.75" thickBot="1">
       <c r="B6" s="152" t="s">
-        <v>277</v>
+        <v>577</v>
       </c>
       <c r="C6" s="153" t="s">
-        <v>278</v>
+        <v>578</v>
       </c>
       <c r="D6" s="154" t="s">
-        <v>279</v>
+        <v>579</v>
       </c>
       <c r="E6" s="155" t="s">
-        <v>280</v>
+        <v>580</v>
       </c>
       <c r="F6" s="153" t="s">
-        <v>281</v>
+        <v>581</v>
       </c>
       <c r="G6" s="156" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:9" ht="13.8">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" ht="15">
       <c r="B7" s="152" t="s">
-        <v>282</v>
+        <v>582</v>
       </c>
       <c r="C7" s="157"/>
       <c r="D7" s="158"/>
       <c r="E7" s="159"/>
       <c r="F7" s="159"/>
       <c r="G7" s="160"/>
     </row>
-    <row r="8" spans="2:9" ht="13.8">
+    <row r="8" spans="2:9" ht="15">
       <c r="B8" s="152" t="s">
-        <v>283</v>
+        <v>583</v>
       </c>
       <c r="C8" s="157"/>
       <c r="D8" s="158"/>
       <c r="E8" s="159"/>
       <c r="F8" s="159"/>
       <c r="G8" s="160"/>
     </row>
-    <row r="9" spans="2:9" ht="13.8">
+    <row r="9" spans="2:9" ht="14.25">
       <c r="B9" s="161" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="157"/>
       <c r="D9" s="158"/>
       <c r="E9" s="159"/>
       <c r="F9" s="159"/>
       <c r="G9" s="160"/>
     </row>
-    <row r="10" spans="2:9" ht="13.8">
+    <row r="10" spans="2:9" ht="14.25">
       <c r="B10" s="162" t="s">
-        <v>284</v>
+        <v>584</v>
       </c>
       <c r="C10" s="157"/>
       <c r="D10" s="158"/>
       <c r="E10" s="159"/>
       <c r="F10" s="159"/>
       <c r="G10" s="160"/>
       <c r="I10" s="13"/>
     </row>
-    <row r="11" spans="2:9" ht="13.8">
+    <row r="11" spans="2:9" ht="14.25">
       <c r="B11" s="162" t="s">
-        <v>285</v>
+        <v>585</v>
       </c>
       <c r="C11" s="157"/>
       <c r="D11" s="158"/>
       <c r="E11" s="159"/>
       <c r="F11" s="159"/>
       <c r="G11" s="160"/>
     </row>
-    <row r="12" spans="2:9" ht="13.8">
+    <row r="12" spans="2:9" ht="14.25">
       <c r="B12" s="161" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C12" s="157"/>
       <c r="D12" s="158"/>
       <c r="E12" s="159"/>
       <c r="F12" s="159"/>
       <c r="G12" s="160"/>
     </row>
-    <row r="13" spans="2:9" ht="13.8">
+    <row r="13" spans="2:9" ht="14.25">
       <c r="B13" s="162" t="s">
-        <v>286</v>
+        <v>586</v>
       </c>
       <c r="C13" s="157"/>
       <c r="D13" s="158"/>
       <c r="E13" s="159"/>
       <c r="F13" s="159"/>
       <c r="G13" s="160"/>
     </row>
-    <row r="14" spans="2:9" ht="13.8">
+    <row r="14" spans="2:9" ht="14.25">
       <c r="B14" s="161" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14" s="157"/>
       <c r="D14" s="158"/>
       <c r="E14" s="159"/>
       <c r="F14" s="159"/>
       <c r="G14" s="160"/>
     </row>
-    <row r="15" spans="2:9" ht="13.8">
+    <row r="15" spans="2:9" ht="14.25">
       <c r="B15" s="161" t="s">
-        <v>287</v>
+        <v>587</v>
       </c>
       <c r="C15" s="157"/>
       <c r="D15" s="158"/>
       <c r="E15" s="159"/>
       <c r="F15" s="159"/>
       <c r="G15" s="160"/>
     </row>
-    <row r="16" spans="2:9" ht="13.8">
+    <row r="16" spans="2:9" ht="14.25">
       <c r="B16" s="162" t="s">
-        <v>288</v>
+        <v>61</v>
       </c>
       <c r="C16" s="163"/>
       <c r="D16" s="164"/>
       <c r="E16" s="165"/>
       <c r="F16" s="165"/>
       <c r="G16" s="166"/>
     </row>
-    <row r="17" spans="2:7" ht="13.8">
+    <row r="17" spans="2:7" ht="14.25">
       <c r="B17" s="162" t="s">
-        <v>289</v>
+        <v>588</v>
       </c>
       <c r="C17" s="167"/>
       <c r="D17" s="168"/>
       <c r="E17" s="165"/>
       <c r="F17" s="165"/>
       <c r="G17" s="166"/>
     </row>
-    <row r="18" spans="2:7" ht="13.8">
+    <row r="18" spans="2:7" ht="14.25">
       <c r="B18" s="162" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C18" s="169"/>
       <c r="D18" s="170"/>
       <c r="E18" s="165"/>
       <c r="F18" s="165"/>
       <c r="G18" s="166"/>
     </row>
-    <row r="19" spans="2:7" ht="13.8">
+    <row r="19" spans="2:7" ht="15">
       <c r="B19" s="171" t="s">
-        <v>290</v>
+        <v>589</v>
       </c>
       <c r="C19" s="172"/>
       <c r="D19" s="173"/>
       <c r="E19" s="174"/>
       <c r="F19" s="174">
         <f>SUM(F9,F12,F14,F15,F18)</f>
         <v>0</v>
       </c>
       <c r="G19" s="175">
         <f>SUM(G9,G12,G14,G15,G18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:7" ht="13.8">
+    <row r="20" spans="2:7" ht="15">
       <c r="B20" s="152" t="s">
-        <v>291</v>
+        <v>590</v>
       </c>
       <c r="C20" s="163"/>
       <c r="D20" s="164"/>
       <c r="E20" s="165"/>
       <c r="F20" s="165"/>
       <c r="G20" s="166"/>
     </row>
-    <row r="21" spans="2:7" ht="13.8">
+    <row r="21" spans="2:7" ht="14.25">
       <c r="B21" s="162" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C21" s="163"/>
       <c r="D21" s="164"/>
       <c r="E21" s="165"/>
       <c r="F21" s="165"/>
       <c r="G21" s="166"/>
     </row>
-    <row r="22" spans="2:7" ht="13.8">
+    <row r="22" spans="2:7" ht="15">
       <c r="B22" s="176" t="s">
-        <v>292</v>
+        <v>591</v>
       </c>
       <c r="C22" s="172"/>
       <c r="D22" s="173"/>
       <c r="E22" s="174"/>
       <c r="F22" s="174">
         <f>SUM(F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="175">
         <f>SUM(G21)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:7" ht="13.8">
+    <row r="23" spans="2:7" ht="15">
       <c r="B23" s="171" t="s">
-        <v>293</v>
+        <v>592</v>
       </c>
       <c r="C23" s="177"/>
       <c r="D23" s="178"/>
       <c r="E23" s="179"/>
       <c r="F23" s="179">
         <f>SUM(F19,F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="180">
         <f>SUM(G19,G22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:7" ht="13.8">
+    <row r="24" spans="2:7" ht="15">
       <c r="B24" s="152" t="s">
-        <v>294</v>
+        <v>593</v>
       </c>
       <c r="C24" s="167"/>
       <c r="D24" s="168"/>
       <c r="E24" s="165"/>
       <c r="F24" s="165"/>
       <c r="G24" s="166"/>
     </row>
-    <row r="25" spans="2:7" ht="13.8">
+    <row r="25" spans="2:7" ht="14.25">
       <c r="B25" s="161" t="s">
-        <v>790</v>
+        <v>594</v>
       </c>
       <c r="C25" s="169"/>
       <c r="D25" s="170"/>
       <c r="E25" s="165"/>
       <c r="F25" s="165"/>
       <c r="G25" s="166"/>
     </row>
-    <row r="26" spans="2:7" ht="13.8">
+    <row r="26" spans="2:7" ht="14.25">
       <c r="B26" s="162" t="s">
-        <v>295</v>
+        <v>383</v>
       </c>
       <c r="C26" s="169"/>
       <c r="D26" s="170"/>
       <c r="E26" s="165"/>
       <c r="F26" s="165"/>
       <c r="G26" s="166"/>
     </row>
-    <row r="27" spans="2:7" ht="13.8">
+    <row r="27" spans="2:7" ht="14.25">
       <c r="B27" s="162" t="s">
-        <v>296</v>
+        <v>595</v>
       </c>
       <c r="C27" s="169"/>
       <c r="D27" s="170"/>
       <c r="E27" s="165"/>
       <c r="F27" s="165"/>
       <c r="G27" s="166"/>
     </row>
-    <row r="28" spans="2:7" ht="13.8">
+    <row r="28" spans="2:7" ht="14.25">
       <c r="B28" s="161" t="s">
-        <v>297</v>
+        <v>484</v>
       </c>
       <c r="C28" s="94"/>
       <c r="D28" s="170"/>
       <c r="E28" s="165"/>
       <c r="F28" s="165"/>
       <c r="G28" s="166"/>
     </row>
-    <row r="29" spans="2:7" ht="13.8">
+    <row r="29" spans="2:7" ht="14.25">
       <c r="B29" s="162" t="s">
-        <v>298</v>
+        <v>596</v>
       </c>
       <c r="C29" s="169"/>
       <c r="D29" s="170"/>
       <c r="E29" s="165"/>
       <c r="F29" s="165"/>
       <c r="G29" s="166"/>
     </row>
-    <row r="30" spans="2:7" ht="13.8">
+    <row r="30" spans="2:7" ht="14.25">
       <c r="B30" s="161" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C30" s="169"/>
       <c r="D30" s="170"/>
       <c r="E30" s="165"/>
       <c r="F30" s="165"/>
       <c r="G30" s="166"/>
     </row>
-    <row r="31" spans="2:7" ht="13.8">
+    <row r="31" spans="2:7" ht="14.25">
       <c r="B31" s="162" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C31" s="169"/>
       <c r="D31" s="170"/>
       <c r="E31" s="165"/>
       <c r="F31" s="165"/>
       <c r="G31" s="166"/>
     </row>
-    <row r="32" spans="2:7" ht="13.8">
+    <row r="32" spans="2:7" ht="15">
       <c r="B32" s="171" t="s">
-        <v>299</v>
+        <v>597</v>
       </c>
       <c r="C32" s="181"/>
       <c r="D32" s="182"/>
       <c r="E32" s="174"/>
       <c r="F32" s="174">
         <f>SUM(F25,F28,F30,F31)</f>
         <v>0</v>
       </c>
       <c r="G32" s="175">
         <f>SUM(G25,G28,G30,G31)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="2:7" ht="13.8">
+    <row r="33" spans="2:7" ht="15">
       <c r="B33" s="152" t="s">
-        <v>300</v>
+        <v>598</v>
       </c>
       <c r="C33" s="169"/>
       <c r="D33" s="170"/>
       <c r="E33" s="165"/>
       <c r="F33" s="165"/>
       <c r="G33" s="166"/>
     </row>
-    <row r="34" spans="2:7" ht="13.8">
+    <row r="34" spans="2:7" ht="14.25">
       <c r="B34" s="162" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C34" s="169"/>
       <c r="D34" s="170"/>
       <c r="E34" s="165"/>
       <c r="F34" s="165"/>
       <c r="G34" s="166"/>
     </row>
-    <row r="35" spans="2:7" ht="13.8">
+    <row r="35" spans="2:7" ht="15">
       <c r="B35" s="176" t="s">
-        <v>301</v>
+        <v>599</v>
       </c>
       <c r="C35" s="183"/>
       <c r="D35" s="184"/>
       <c r="E35" s="185"/>
       <c r="F35" s="185">
         <f>SUM(F34)</f>
         <v>0</v>
       </c>
       <c r="G35" s="186">
         <f>SUM(G34)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:7" ht="13.8">
+    <row r="36" spans="2:7" ht="15">
       <c r="B36" s="171" t="s">
-        <v>302</v>
+        <v>600</v>
       </c>
       <c r="C36" s="181"/>
       <c r="D36" s="182"/>
       <c r="E36" s="174"/>
       <c r="F36" s="174">
         <f>+F32+F35</f>
         <v>0</v>
       </c>
       <c r="G36" s="175">
         <f>+G32+G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:7">
       <c r="B38" s="428" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C38" s="429"/>
       <c r="D38" s="430"/>
       <c r="E38" s="430"/>
       <c r="F38" s="190"/>
     </row>
     <row r="39" spans="2:7">
       <c r="B39" s="428"/>
       <c r="C39" s="429"/>
       <c r="D39" s="430"/>
       <c r="E39" s="430"/>
       <c r="F39" s="190"/>
     </row>
     <row r="40" spans="2:7">
       <c r="B40" s="107" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="41" spans="2:7">
-      <c r="B41" s="627" t="s">
-        <v>104</v>
+      <c r="B41" s="624" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="42" spans="2:7">
       <c r="B42" s="425" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="43" spans="2:7">
-      <c r="B43" s="628" t="s">
-        <v>106</v>
+      <c r="B43" s="625" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="44" spans="2:7">
       <c r="B44" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{DB5121A4-78E1-4A3E-8B90-80A52BC500B1}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D38)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D38:E39</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:N37"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="35" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="13.6640625" style="35" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="25.85546875" style="35" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="35" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="35" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="35" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="35" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" style="35" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" style="35" customWidth="1"/>
+    <col min="9" max="9" width="7.42578125" style="35" customWidth="1"/>
+    <col min="10" max="10" width="14.140625" style="35" customWidth="1"/>
+    <col min="11" max="11" width="10.5703125" style="35" customWidth="1"/>
+    <col min="12" max="12" width="13.7109375" style="35" customWidth="1"/>
     <col min="13" max="13" width="8" style="35" customWidth="1"/>
     <col min="14" max="14" width="14" style="35" customWidth="1"/>
-    <col min="15" max="15" width="3.5546875" style="35" customWidth="1"/>
-    <col min="16" max="16384" width="9.109375" style="35"/>
+    <col min="15" max="15" width="3.5703125" style="35" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:14" ht="13.8">
+    <row r="2" spans="2:14" ht="15">
       <c r="B2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="143"/>
       <c r="D2" s="143"/>
       <c r="E2" s="143"/>
       <c r="F2" s="144"/>
       <c r="G2" s="144"/>
       <c r="H2" s="144"/>
       <c r="I2" s="141"/>
       <c r="J2" s="141"/>
       <c r="K2" s="141"/>
       <c r="L2" s="141"/>
       <c r="M2" s="141"/>
       <c r="N2" s="122" t="s">
-        <v>303</v>
-[...17 lines deleted...]
-      <c r="N3" s="810"/>
+        <v>601</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" ht="15">
+      <c r="B3" s="807" t="s">
+        <v>602</v>
+      </c>
+      <c r="C3" s="658"/>
+      <c r="D3" s="658"/>
+      <c r="E3" s="658"/>
+      <c r="F3" s="658"/>
+      <c r="G3" s="658"/>
+      <c r="H3" s="658"/>
+      <c r="I3" s="658"/>
+      <c r="J3" s="658"/>
+      <c r="K3" s="658"/>
+      <c r="L3" s="658"/>
+      <c r="M3" s="658"/>
+      <c r="N3" s="808"/>
     </row>
     <row r="4" spans="2:14">
       <c r="B4" s="145"/>
       <c r="C4" s="91"/>
       <c r="D4" s="91"/>
       <c r="E4" s="91"/>
       <c r="F4" s="91"/>
       <c r="G4" s="91"/>
       <c r="H4" s="91"/>
       <c r="I4" s="91"/>
       <c r="J4" s="91"/>
       <c r="K4" s="91"/>
       <c r="L4" s="91"/>
       <c r="M4" s="90"/>
       <c r="N4" s="146"/>
     </row>
     <row r="5" spans="2:14">
-      <c r="B5" s="811" t="s">
-[...13 lines deleted...]
-      <c r="N5" s="743"/>
+      <c r="B5" s="809" t="s">
+        <v>603</v>
+      </c>
+      <c r="C5" s="799"/>
+      <c r="D5" s="799"/>
+      <c r="E5" s="799"/>
+      <c r="F5" s="799"/>
+      <c r="G5" s="799"/>
+      <c r="H5" s="799"/>
+      <c r="I5" s="799"/>
+      <c r="J5" s="799"/>
+      <c r="K5" s="799"/>
+      <c r="L5" s="799"/>
+      <c r="M5" s="799"/>
+      <c r="N5" s="800"/>
     </row>
     <row r="6" spans="2:14">
-      <c r="B6" s="812" t="s">
-[...15 lines deleted...]
-      <c r="N6" s="816"/>
+      <c r="B6" s="810" t="s">
+        <v>421</v>
+      </c>
+      <c r="C6" s="813" t="s">
+        <v>604</v>
+      </c>
+      <c r="D6" s="813"/>
+      <c r="E6" s="813"/>
+      <c r="F6" s="813"/>
+      <c r="G6" s="813"/>
+      <c r="H6" s="813"/>
+      <c r="I6" s="813"/>
+      <c r="J6" s="813"/>
+      <c r="K6" s="813"/>
+      <c r="L6" s="813"/>
+      <c r="M6" s="813"/>
+      <c r="N6" s="814"/>
     </row>
     <row r="7" spans="2:14">
-      <c r="B7" s="813"/>
-[...15 lines deleted...]
-      <c r="N7" s="816"/>
+      <c r="B7" s="811"/>
+      <c r="C7" s="813" t="s">
+        <v>605</v>
+      </c>
+      <c r="D7" s="813"/>
+      <c r="E7" s="813"/>
+      <c r="F7" s="813"/>
+      <c r="G7" s="813"/>
+      <c r="H7" s="813"/>
+      <c r="I7" s="813"/>
+      <c r="J7" s="813"/>
+      <c r="K7" s="815" t="s">
+        <v>606</v>
+      </c>
+      <c r="L7" s="813"/>
+      <c r="M7" s="813"/>
+      <c r="N7" s="814"/>
     </row>
     <row r="8" spans="2:14">
-      <c r="B8" s="813"/>
-[...20 lines deleted...]
-      <c r="B9" s="814"/>
+      <c r="B8" s="811"/>
+      <c r="C8" s="813" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="813"/>
+      <c r="E8" s="813"/>
+      <c r="F8" s="814"/>
+      <c r="G8" s="813" t="s">
+        <v>607</v>
+      </c>
+      <c r="H8" s="813"/>
+      <c r="I8" s="813"/>
+      <c r="J8" s="814"/>
+      <c r="K8" s="813" t="s">
+        <v>608</v>
+      </c>
+      <c r="L8" s="813"/>
+      <c r="M8" s="813"/>
+      <c r="N8" s="814"/>
+    </row>
+    <row r="9" spans="2:14" s="126" customFormat="1" ht="38.25">
+      <c r="B9" s="812"/>
       <c r="C9" s="123" t="s">
-        <v>312</v>
+        <v>609</v>
       </c>
       <c r="D9" s="124" t="s">
-        <v>313</v>
+        <v>610</v>
       </c>
       <c r="E9" s="124" t="s">
-        <v>314</v>
+        <v>611</v>
       </c>
       <c r="F9" s="124" t="s">
-        <v>315</v>
+        <v>612</v>
       </c>
       <c r="G9" s="124" t="s">
-        <v>312</v>
+        <v>609</v>
       </c>
       <c r="H9" s="124" t="s">
-        <v>313</v>
+        <v>610</v>
       </c>
       <c r="I9" s="124" t="s">
-        <v>314</v>
+        <v>611</v>
       </c>
       <c r="J9" s="124" t="s">
-        <v>315</v>
+        <v>612</v>
       </c>
       <c r="K9" s="124" t="s">
-        <v>312</v>
+        <v>609</v>
       </c>
       <c r="L9" s="124" t="s">
-        <v>313</v>
+        <v>610</v>
       </c>
       <c r="M9" s="124" t="s">
-        <v>314</v>
+        <v>611</v>
       </c>
       <c r="N9" s="125" t="s">
-        <v>315</v>
+        <v>612</v>
       </c>
     </row>
     <row r="10" spans="2:14">
       <c r="B10" s="127" t="s">
-        <v>316</v>
+        <v>613</v>
       </c>
       <c r="C10" s="128"/>
       <c r="D10" s="128"/>
       <c r="E10" s="129"/>
       <c r="G10" s="128"/>
       <c r="H10" s="129"/>
       <c r="J10" s="129"/>
       <c r="L10" s="128"/>
       <c r="M10" s="128"/>
       <c r="N10" s="129"/>
     </row>
     <row r="11" spans="2:14">
       <c r="B11" s="128" t="s">
-        <v>317</v>
+        <v>614</v>
       </c>
       <c r="C11" s="128"/>
       <c r="D11" s="128"/>
       <c r="E11" s="129"/>
       <c r="G11" s="128"/>
       <c r="H11" s="129"/>
       <c r="J11" s="129"/>
       <c r="L11" s="128"/>
       <c r="M11" s="128"/>
       <c r="N11" s="129"/>
     </row>
     <row r="12" spans="2:14">
       <c r="B12" s="128" t="s">
-        <v>318</v>
+        <v>615</v>
       </c>
       <c r="C12" s="128"/>
       <c r="D12" s="128"/>
       <c r="E12" s="129"/>
       <c r="G12" s="128"/>
       <c r="H12" s="129"/>
       <c r="J12" s="129"/>
       <c r="L12" s="128"/>
       <c r="M12" s="128"/>
       <c r="N12" s="129"/>
     </row>
     <row r="13" spans="2:14">
       <c r="B13" s="128" t="s">
-        <v>319</v>
+        <v>616</v>
       </c>
       <c r="C13" s="128"/>
       <c r="D13" s="128"/>
       <c r="E13" s="129"/>
       <c r="G13" s="128"/>
       <c r="H13" s="129"/>
       <c r="J13" s="129"/>
       <c r="L13" s="128"/>
       <c r="M13" s="128"/>
       <c r="N13" s="129"/>
     </row>
     <row r="14" spans="2:14">
       <c r="B14" s="128" t="s">
-        <v>320</v>
+        <v>617</v>
       </c>
       <c r="C14" s="128"/>
       <c r="D14" s="128"/>
       <c r="E14" s="129"/>
       <c r="G14" s="128"/>
       <c r="H14" s="129"/>
       <c r="J14" s="129"/>
       <c r="L14" s="128"/>
       <c r="M14" s="128"/>
       <c r="N14" s="129"/>
     </row>
     <row r="15" spans="2:14">
       <c r="B15" s="128" t="s">
-        <v>321</v>
+        <v>618</v>
       </c>
       <c r="C15" s="128"/>
       <c r="D15" s="128"/>
       <c r="E15" s="129"/>
       <c r="G15" s="128"/>
       <c r="H15" s="129"/>
       <c r="J15" s="129"/>
       <c r="L15" s="128"/>
       <c r="M15" s="128"/>
       <c r="N15" s="129"/>
     </row>
     <row r="16" spans="2:14">
       <c r="B16" s="128" t="s">
-        <v>322</v>
+        <v>619</v>
       </c>
       <c r="C16" s="128"/>
       <c r="D16" s="128"/>
       <c r="E16" s="129"/>
       <c r="G16" s="128"/>
       <c r="H16" s="129"/>
       <c r="J16" s="129"/>
       <c r="L16" s="128"/>
       <c r="M16" s="128"/>
       <c r="N16" s="129"/>
     </row>
     <row r="17" spans="2:14">
       <c r="B17" s="128" t="s">
-        <v>323</v>
+        <v>620</v>
       </c>
       <c r="C17" s="128"/>
       <c r="D17" s="128"/>
       <c r="E17" s="129"/>
       <c r="G17" s="128"/>
       <c r="H17" s="129"/>
       <c r="J17" s="129"/>
       <c r="L17" s="128"/>
       <c r="M17" s="128"/>
       <c r="N17" s="129"/>
     </row>
     <row r="18" spans="2:14">
       <c r="B18" s="128" t="s">
-        <v>324</v>
+        <v>621</v>
       </c>
       <c r="C18" s="128"/>
       <c r="D18" s="128"/>
       <c r="E18" s="129"/>
       <c r="G18" s="128"/>
       <c r="H18" s="129"/>
       <c r="J18" s="129"/>
       <c r="L18" s="128"/>
       <c r="M18" s="128"/>
       <c r="N18" s="129"/>
     </row>
     <row r="19" spans="2:14">
       <c r="B19" s="128" t="s">
-        <v>325</v>
+        <v>622</v>
       </c>
       <c r="C19" s="128"/>
       <c r="D19" s="128"/>
       <c r="E19" s="129"/>
       <c r="G19" s="128"/>
       <c r="H19" s="129"/>
       <c r="J19" s="129"/>
       <c r="L19" s="128"/>
       <c r="M19" s="128"/>
       <c r="N19" s="129"/>
     </row>
     <row r="20" spans="2:14">
       <c r="B20" s="128" t="s">
-        <v>326</v>
+        <v>623</v>
       </c>
       <c r="C20" s="128"/>
       <c r="D20" s="128"/>
       <c r="E20" s="129"/>
       <c r="G20" s="128"/>
       <c r="H20" s="129"/>
       <c r="J20" s="129"/>
       <c r="L20" s="128"/>
       <c r="M20" s="128"/>
       <c r="N20" s="129"/>
     </row>
     <row r="21" spans="2:14">
       <c r="B21" s="128" t="s">
-        <v>327</v>
+        <v>624</v>
       </c>
       <c r="C21" s="128"/>
       <c r="D21" s="128"/>
       <c r="E21" s="129"/>
       <c r="G21" s="128"/>
       <c r="H21" s="129"/>
       <c r="J21" s="129"/>
       <c r="L21" s="128"/>
       <c r="M21" s="128"/>
       <c r="N21" s="129"/>
     </row>
     <row r="22" spans="2:14">
       <c r="B22" s="128" t="s">
-        <v>328</v>
+        <v>625</v>
       </c>
       <c r="C22" s="128"/>
       <c r="D22" s="128"/>
       <c r="E22" s="129"/>
       <c r="G22" s="128"/>
       <c r="H22" s="129"/>
       <c r="J22" s="129"/>
       <c r="L22" s="128"/>
       <c r="M22" s="128"/>
       <c r="N22" s="129"/>
     </row>
     <row r="23" spans="2:14">
       <c r="B23" s="128" t="s">
-        <v>329</v>
+        <v>626</v>
       </c>
       <c r="C23" s="128"/>
       <c r="D23" s="128"/>
       <c r="E23" s="129"/>
       <c r="G23" s="128"/>
       <c r="H23" s="129"/>
       <c r="J23" s="129"/>
       <c r="L23" s="128"/>
       <c r="M23" s="128"/>
       <c r="N23" s="129"/>
     </row>
     <row r="24" spans="2:14">
       <c r="B24" s="128" t="s">
-        <v>330</v>
+        <v>627</v>
       </c>
       <c r="C24" s="93"/>
       <c r="D24" s="128"/>
       <c r="E24" s="129"/>
       <c r="G24" s="128"/>
       <c r="H24" s="129"/>
       <c r="J24" s="130"/>
       <c r="L24" s="93"/>
       <c r="M24" s="128"/>
       <c r="N24" s="130"/>
     </row>
     <row r="25" spans="2:14">
       <c r="B25" s="131" t="s">
-        <v>331</v>
+        <v>628</v>
       </c>
       <c r="C25" s="128">
         <f>SUM(C11:C24)</f>
         <v>0</v>
       </c>
       <c r="D25" s="132">
         <f>SUM(D11:D24)</f>
         <v>0</v>
       </c>
       <c r="E25" s="133"/>
       <c r="F25" s="134"/>
       <c r="G25" s="135">
         <f>SUM(G11:G24)</f>
         <v>0</v>
       </c>
       <c r="H25" s="133">
         <f>SUM(H11:H24)</f>
         <v>0</v>
       </c>
       <c r="I25" s="136"/>
       <c r="K25" s="137">
         <f>SUM(K11:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="35">
         <f>SUM(L11:L24)</f>
         <v>0</v>
       </c>
       <c r="M25" s="133"/>
       <c r="N25" s="138"/>
     </row>
     <row r="26" spans="2:14">
       <c r="B26" s="131" t="s">
-        <v>332</v>
+        <v>629</v>
       </c>
       <c r="C26" s="137"/>
       <c r="E26" s="130"/>
       <c r="F26" s="139"/>
       <c r="G26" s="133"/>
       <c r="H26" s="139"/>
       <c r="I26" s="133"/>
       <c r="J26" s="134"/>
       <c r="K26" s="133"/>
       <c r="L26" s="134"/>
       <c r="M26" s="130"/>
       <c r="N26" s="138"/>
     </row>
     <row r="27" spans="2:14">
       <c r="B27" s="140" t="s">
-        <v>333</v>
+        <v>630</v>
       </c>
       <c r="C27" s="92"/>
       <c r="D27" s="141"/>
       <c r="E27" s="93"/>
       <c r="F27" s="93"/>
       <c r="G27" s="130"/>
       <c r="H27" s="139"/>
       <c r="I27" s="130"/>
       <c r="K27" s="130"/>
       <c r="L27" s="139"/>
       <c r="M27" s="130"/>
       <c r="N27" s="138"/>
     </row>
     <row r="28" spans="2:14">
       <c r="B28" s="142" t="s">
         <v>169</v>
       </c>
       <c r="C28" s="93">
         <f>SUM(C25,C26,C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="132">
         <f>SUM(D25,D26,D27)</f>
         <v>0</v>
       </c>
       <c r="E28" s="93"/>
       <c r="F28" s="93"/>
       <c r="G28" s="130">
         <f t="shared" ref="G28:H28" si="0">SUM(G25,G26,G27)</f>
         <v>0</v>
       </c>
       <c r="H28" s="139">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I28" s="93"/>
       <c r="J28" s="133"/>
       <c r="K28" s="138">
         <f t="shared" ref="K28:L28" si="1">SUM(K25,K26,K27)</f>
         <v>0</v>
       </c>
       <c r="L28" s="139">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M28" s="130"/>
       <c r="N28" s="138"/>
     </row>
     <row r="29" spans="2:14">
       <c r="B29" s="425" t="s">
-        <v>334</v>
+        <v>631</v>
       </c>
     </row>
     <row r="30" spans="2:14">
       <c r="B30" s="18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C30" s="429"/>
       <c r="D30" s="430"/>
       <c r="E30" s="430"/>
       <c r="F30" s="190"/>
     </row>
     <row r="32" spans="2:14">
       <c r="B32" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="34" spans="2:2">
-      <c r="B34" s="627" t="s">
-        <v>104</v>
+      <c r="B34" s="624" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="425" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="2:2">
-      <c r="B36" s="629" t="s">
-        <v>106</v>
+      <c r="B36" s="626" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="K7:N7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{4AF86C46-575E-4B25-8018-0A9A49C31DE6}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D30)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D30:E30</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N37"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="35" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="13.6640625" style="35" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="25.28515625" style="35" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="35" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="35" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="35" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="35" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" style="35" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" style="35" customWidth="1"/>
+    <col min="9" max="9" width="7.42578125" style="35" customWidth="1"/>
+    <col min="10" max="10" width="14.140625" style="35" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" style="35" customWidth="1"/>
+    <col min="12" max="12" width="13.7109375" style="35" customWidth="1"/>
     <col min="13" max="13" width="8" style="35" customWidth="1"/>
     <col min="14" max="14" width="14" style="35" customWidth="1"/>
-    <col min="15" max="15" width="3.5546875" style="35" customWidth="1"/>
-    <col min="16" max="16384" width="9.109375" style="35"/>
+    <col min="15" max="15" width="3.5703125" style="35" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="13.8" thickBot="1"/>
-    <row r="2" spans="2:14" ht="13.8">
+    <row r="1" spans="2:14" ht="13.5" thickBot="1"/>
+    <row r="2" spans="2:14" ht="15">
       <c r="B2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="121"/>
       <c r="D2" s="121"/>
       <c r="E2" s="121"/>
       <c r="F2" s="121"/>
       <c r="G2" s="121"/>
       <c r="H2" s="121"/>
       <c r="I2" s="121"/>
       <c r="J2" s="121"/>
       <c r="K2" s="121"/>
       <c r="L2" s="121"/>
       <c r="M2" s="121"/>
       <c r="N2" s="122" t="s">
-        <v>303</v>
-[...17 lines deleted...]
-      <c r="N3" s="810"/>
+        <v>601</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" ht="15">
+      <c r="B3" s="807" t="s">
+        <v>632</v>
+      </c>
+      <c r="C3" s="658"/>
+      <c r="D3" s="658"/>
+      <c r="E3" s="658"/>
+      <c r="F3" s="658"/>
+      <c r="G3" s="658"/>
+      <c r="H3" s="658"/>
+      <c r="I3" s="658"/>
+      <c r="J3" s="658"/>
+      <c r="K3" s="658"/>
+      <c r="L3" s="658"/>
+      <c r="M3" s="658"/>
+      <c r="N3" s="808"/>
     </row>
     <row r="4" spans="2:14">
-      <c r="B4" s="811"/>
-[...90 lines deleted...]
-      <c r="B9" s="814"/>
+      <c r="B4" s="809"/>
+      <c r="C4" s="799"/>
+      <c r="D4" s="799"/>
+      <c r="E4" s="799"/>
+      <c r="F4" s="799"/>
+      <c r="G4" s="799"/>
+      <c r="H4" s="799"/>
+      <c r="I4" s="799"/>
+      <c r="J4" s="799"/>
+      <c r="K4" s="799"/>
+      <c r="L4" s="799"/>
+      <c r="M4" s="799"/>
+      <c r="N4" s="800"/>
+    </row>
+    <row r="5" spans="2:14" ht="13.5" thickBot="1">
+      <c r="B5" s="816" t="s">
+        <v>633</v>
+      </c>
+      <c r="C5" s="817"/>
+      <c r="D5" s="817"/>
+      <c r="E5" s="817"/>
+      <c r="F5" s="817"/>
+      <c r="G5" s="817"/>
+      <c r="H5" s="817"/>
+      <c r="I5" s="817"/>
+      <c r="J5" s="817"/>
+      <c r="K5" s="817"/>
+      <c r="L5" s="817"/>
+      <c r="M5" s="817"/>
+      <c r="N5" s="818"/>
+    </row>
+    <row r="6" spans="2:14" ht="13.5" thickBot="1">
+      <c r="B6" s="811" t="s">
+        <v>421</v>
+      </c>
+      <c r="C6" s="796" t="s">
+        <v>634</v>
+      </c>
+      <c r="D6" s="796"/>
+      <c r="E6" s="796"/>
+      <c r="F6" s="796"/>
+      <c r="G6" s="796"/>
+      <c r="H6" s="796"/>
+      <c r="I6" s="796"/>
+      <c r="J6" s="796"/>
+      <c r="K6" s="796"/>
+      <c r="L6" s="796"/>
+      <c r="M6" s="796"/>
+      <c r="N6" s="797"/>
+    </row>
+    <row r="7" spans="2:14" ht="13.5" thickBot="1">
+      <c r="B7" s="811"/>
+      <c r="C7" s="813" t="s">
+        <v>605</v>
+      </c>
+      <c r="D7" s="813"/>
+      <c r="E7" s="813"/>
+      <c r="F7" s="813"/>
+      <c r="G7" s="813"/>
+      <c r="H7" s="813"/>
+      <c r="I7" s="813"/>
+      <c r="J7" s="813"/>
+      <c r="K7" s="815" t="s">
+        <v>606</v>
+      </c>
+      <c r="L7" s="813"/>
+      <c r="M7" s="813"/>
+      <c r="N7" s="814"/>
+    </row>
+    <row r="8" spans="2:14" ht="13.5" thickBot="1">
+      <c r="B8" s="811"/>
+      <c r="C8" s="813" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="813"/>
+      <c r="E8" s="813"/>
+      <c r="F8" s="814"/>
+      <c r="G8" s="813" t="s">
+        <v>607</v>
+      </c>
+      <c r="H8" s="813"/>
+      <c r="I8" s="813"/>
+      <c r="J8" s="814"/>
+      <c r="K8" s="813" t="s">
+        <v>608</v>
+      </c>
+      <c r="L8" s="813"/>
+      <c r="M8" s="813"/>
+      <c r="N8" s="814"/>
+    </row>
+    <row r="9" spans="2:14" s="126" customFormat="1" ht="39" thickBot="1">
+      <c r="B9" s="812"/>
       <c r="C9" s="123" t="s">
-        <v>312</v>
+        <v>609</v>
       </c>
       <c r="D9" s="124" t="s">
-        <v>313</v>
+        <v>610</v>
       </c>
       <c r="E9" s="124" t="s">
-        <v>314</v>
+        <v>611</v>
       </c>
       <c r="F9" s="124" t="s">
-        <v>315</v>
+        <v>612</v>
       </c>
       <c r="G9" s="124" t="s">
-        <v>312</v>
+        <v>609</v>
       </c>
       <c r="H9" s="124" t="s">
-        <v>313</v>
+        <v>610</v>
       </c>
       <c r="I9" s="124" t="s">
-        <v>314</v>
+        <v>611</v>
       </c>
       <c r="J9" s="124" t="s">
-        <v>315</v>
+        <v>612</v>
       </c>
       <c r="K9" s="124" t="s">
-        <v>312</v>
+        <v>609</v>
       </c>
       <c r="L9" s="124" t="s">
-        <v>313</v>
+        <v>610</v>
       </c>
       <c r="M9" s="124" t="s">
-        <v>314</v>
+        <v>611</v>
       </c>
       <c r="N9" s="125" t="s">
-        <v>315</v>
+        <v>612</v>
       </c>
     </row>
     <row r="10" spans="2:14">
       <c r="B10" s="127" t="s">
-        <v>316</v>
+        <v>613</v>
       </c>
       <c r="C10" s="128"/>
       <c r="D10" s="128"/>
       <c r="E10" s="129"/>
       <c r="G10" s="128"/>
       <c r="H10" s="129"/>
       <c r="J10" s="129"/>
       <c r="L10" s="128"/>
       <c r="M10" s="128"/>
       <c r="N10" s="129"/>
     </row>
     <row r="11" spans="2:14">
       <c r="B11" s="128" t="s">
-        <v>317</v>
+        <v>614</v>
       </c>
       <c r="C11" s="128"/>
       <c r="D11" s="128"/>
       <c r="E11" s="129"/>
       <c r="G11" s="128"/>
       <c r="H11" s="129"/>
       <c r="J11" s="129"/>
       <c r="L11" s="128"/>
       <c r="M11" s="128"/>
       <c r="N11" s="129"/>
     </row>
     <row r="12" spans="2:14">
       <c r="B12" s="128" t="s">
-        <v>318</v>
+        <v>615</v>
       </c>
       <c r="C12" s="128"/>
       <c r="D12" s="128"/>
       <c r="E12" s="129"/>
       <c r="G12" s="128"/>
       <c r="H12" s="129"/>
       <c r="J12" s="129"/>
       <c r="L12" s="128"/>
       <c r="M12" s="128"/>
       <c r="N12" s="129"/>
     </row>
     <row r="13" spans="2:14">
       <c r="B13" s="128" t="s">
-        <v>319</v>
+        <v>616</v>
       </c>
       <c r="C13" s="128"/>
       <c r="D13" s="128"/>
       <c r="E13" s="129"/>
       <c r="G13" s="128"/>
       <c r="H13" s="129"/>
       <c r="J13" s="129"/>
       <c r="L13" s="128"/>
       <c r="M13" s="128"/>
       <c r="N13" s="129"/>
     </row>
     <row r="14" spans="2:14">
       <c r="B14" s="128" t="s">
-        <v>320</v>
+        <v>617</v>
       </c>
       <c r="C14" s="128"/>
       <c r="D14" s="128"/>
       <c r="E14" s="129"/>
       <c r="G14" s="128"/>
       <c r="H14" s="129"/>
       <c r="J14" s="129"/>
       <c r="L14" s="128"/>
       <c r="M14" s="128"/>
       <c r="N14" s="129"/>
     </row>
     <row r="15" spans="2:14">
       <c r="B15" s="128" t="s">
-        <v>321</v>
+        <v>618</v>
       </c>
       <c r="C15" s="128"/>
       <c r="D15" s="128"/>
       <c r="E15" s="129"/>
       <c r="G15" s="128"/>
       <c r="H15" s="129"/>
       <c r="J15" s="129"/>
       <c r="L15" s="128"/>
       <c r="M15" s="128"/>
       <c r="N15" s="129"/>
     </row>
     <row r="16" spans="2:14">
       <c r="B16" s="128" t="s">
-        <v>322</v>
+        <v>619</v>
       </c>
       <c r="C16" s="128"/>
       <c r="D16" s="128"/>
       <c r="E16" s="129"/>
       <c r="G16" s="128"/>
       <c r="H16" s="129"/>
       <c r="J16" s="129"/>
       <c r="L16" s="128"/>
       <c r="M16" s="128"/>
       <c r="N16" s="129"/>
     </row>
     <row r="17" spans="2:14">
       <c r="B17" s="128" t="s">
-        <v>323</v>
+        <v>620</v>
       </c>
       <c r="C17" s="128"/>
       <c r="D17" s="128"/>
       <c r="E17" s="129"/>
       <c r="G17" s="128"/>
       <c r="H17" s="129"/>
       <c r="J17" s="129"/>
       <c r="L17" s="128"/>
       <c r="M17" s="128"/>
       <c r="N17" s="129"/>
     </row>
     <row r="18" spans="2:14">
       <c r="B18" s="128" t="s">
-        <v>324</v>
+        <v>621</v>
       </c>
       <c r="C18" s="128"/>
       <c r="D18" s="128"/>
       <c r="E18" s="129"/>
       <c r="G18" s="128"/>
       <c r="H18" s="129"/>
       <c r="J18" s="129"/>
       <c r="L18" s="128"/>
       <c r="M18" s="128"/>
       <c r="N18" s="129"/>
     </row>
     <row r="19" spans="2:14">
       <c r="B19" s="128" t="s">
-        <v>325</v>
+        <v>622</v>
       </c>
       <c r="C19" s="128"/>
       <c r="D19" s="128"/>
       <c r="E19" s="129"/>
       <c r="G19" s="128"/>
       <c r="H19" s="129"/>
       <c r="J19" s="129"/>
       <c r="L19" s="128"/>
       <c r="M19" s="128"/>
       <c r="N19" s="129"/>
     </row>
     <row r="20" spans="2:14">
       <c r="B20" s="128" t="s">
-        <v>326</v>
+        <v>623</v>
       </c>
       <c r="C20" s="128"/>
       <c r="D20" s="128"/>
       <c r="E20" s="129"/>
       <c r="G20" s="128"/>
       <c r="H20" s="129"/>
       <c r="J20" s="129"/>
       <c r="L20" s="128"/>
       <c r="M20" s="128"/>
       <c r="N20" s="129"/>
     </row>
     <row r="21" spans="2:14">
       <c r="B21" s="128" t="s">
-        <v>327</v>
+        <v>624</v>
       </c>
       <c r="C21" s="128"/>
       <c r="D21" s="128"/>
       <c r="E21" s="129"/>
       <c r="G21" s="128"/>
       <c r="H21" s="129"/>
       <c r="J21" s="129"/>
       <c r="L21" s="128"/>
       <c r="M21" s="128"/>
       <c r="N21" s="129"/>
     </row>
     <row r="22" spans="2:14">
       <c r="B22" s="128" t="s">
-        <v>328</v>
+        <v>625</v>
       </c>
       <c r="C22" s="128"/>
       <c r="D22" s="128"/>
       <c r="E22" s="129"/>
       <c r="G22" s="128"/>
       <c r="H22" s="129"/>
       <c r="J22" s="129"/>
       <c r="L22" s="128"/>
       <c r="M22" s="128"/>
       <c r="N22" s="129"/>
     </row>
     <row r="23" spans="2:14">
       <c r="B23" s="128" t="s">
-        <v>329</v>
+        <v>626</v>
       </c>
       <c r="C23" s="128"/>
       <c r="D23" s="128"/>
       <c r="E23" s="129"/>
       <c r="G23" s="128"/>
       <c r="H23" s="129"/>
       <c r="J23" s="129"/>
       <c r="L23" s="128"/>
       <c r="M23" s="128"/>
       <c r="N23" s="129"/>
     </row>
-    <row r="24" spans="2:14" ht="13.8" thickBot="1">
+    <row r="24" spans="2:14" ht="13.5" thickBot="1">
       <c r="B24" s="128" t="s">
-        <v>330</v>
+        <v>627</v>
       </c>
       <c r="C24" s="93"/>
       <c r="D24" s="128"/>
       <c r="E24" s="129"/>
       <c r="G24" s="128"/>
       <c r="H24" s="129"/>
       <c r="J24" s="130"/>
       <c r="L24" s="93"/>
       <c r="M24" s="128"/>
       <c r="N24" s="130"/>
     </row>
-    <row r="25" spans="2:14" ht="13.8" thickBot="1">
+    <row r="25" spans="2:14" ht="13.5" thickBot="1">
       <c r="B25" s="131" t="s">
-        <v>331</v>
+        <v>628</v>
       </c>
       <c r="C25" s="128">
         <f>SUM(C11:C24)</f>
         <v>0</v>
       </c>
       <c r="D25" s="132">
         <f>SUM(D11:D24)</f>
         <v>0</v>
       </c>
       <c r="E25" s="133"/>
       <c r="F25" s="134"/>
       <c r="G25" s="135">
         <f>SUM(G11:G24)</f>
         <v>0</v>
       </c>
       <c r="H25" s="133">
         <f>SUM(H11:H24)</f>
         <v>0</v>
       </c>
       <c r="I25" s="136"/>
       <c r="K25" s="137">
         <f>SUM(K11:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="35">
         <f>SUM(L11:L24)</f>
         <v>0</v>
       </c>
       <c r="M25" s="133"/>
       <c r="N25" s="138"/>
     </row>
-    <row r="26" spans="2:14" ht="13.8" thickBot="1">
+    <row r="26" spans="2:14" ht="13.5" thickBot="1">
       <c r="B26" s="131" t="s">
-        <v>332</v>
+        <v>629</v>
       </c>
       <c r="C26" s="137"/>
       <c r="E26" s="130"/>
       <c r="F26" s="139"/>
       <c r="G26" s="133"/>
       <c r="H26" s="139"/>
       <c r="I26" s="133"/>
       <c r="J26" s="134"/>
       <c r="K26" s="133"/>
       <c r="L26" s="134"/>
       <c r="M26" s="130"/>
       <c r="N26" s="138"/>
     </row>
-    <row r="27" spans="2:14" ht="13.8" thickBot="1">
+    <row r="27" spans="2:14" ht="13.5" thickBot="1">
       <c r="B27" s="140" t="s">
-        <v>333</v>
+        <v>630</v>
       </c>
       <c r="C27" s="92"/>
       <c r="D27" s="141"/>
       <c r="E27" s="93"/>
       <c r="F27" s="93"/>
       <c r="G27" s="130"/>
       <c r="H27" s="139"/>
       <c r="I27" s="130"/>
       <c r="K27" s="130"/>
       <c r="L27" s="139"/>
       <c r="M27" s="130"/>
       <c r="N27" s="138"/>
     </row>
-    <row r="28" spans="2:14" ht="13.8" thickBot="1">
+    <row r="28" spans="2:14" ht="13.5" thickBot="1">
       <c r="B28" s="142" t="s">
         <v>169</v>
       </c>
       <c r="C28" s="93">
         <f>SUM(C25:C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="132">
         <f>SUM(D25:D27)</f>
         <v>0</v>
       </c>
       <c r="E28" s="93"/>
       <c r="F28" s="93"/>
       <c r="G28" s="130">
         <f>SUM(G25:G27)</f>
         <v>0</v>
       </c>
       <c r="H28" s="139">
         <f>SUM(H25:H27)</f>
         <v>0</v>
       </c>
       <c r="I28" s="93"/>
       <c r="J28" s="133"/>
       <c r="K28" s="138">
         <f>SUM(K25:K27)</f>
         <v>0</v>
       </c>
       <c r="L28" s="139">
         <f>SUM(L25:L27)</f>
         <v>0</v>
       </c>
       <c r="M28" s="130"/>
       <c r="N28" s="138"/>
     </row>
     <row r="29" spans="2:14">
       <c r="B29" s="425" t="s">
-        <v>334</v>
+        <v>631</v>
       </c>
     </row>
     <row r="30" spans="2:14">
       <c r="B30" s="18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C30" s="429"/>
       <c r="D30" s="430"/>
       <c r="E30" s="430"/>
       <c r="F30" s="190"/>
     </row>
     <row r="32" spans="2:14">
       <c r="B32" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="34" spans="2:2">
-      <c r="B34" s="627" t="s">
-        <v>104</v>
+      <c r="B34" s="624" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="425" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="2:2">
-      <c r="B36" s="629" t="s">
-        <v>106</v>
+      <c r="B36" s="626" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="K7:N7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{051BB7DE-B419-4646-A9B8-B6920E6D69F1}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D31)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D30:E30</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7:Q8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="17.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2" style="13" customWidth="1"/>
-    <col min="2" max="2" width="37.88671875" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="13.5546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="37.85546875" style="13" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="13" customWidth="1"/>
+    <col min="4" max="4" width="15.140625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="13" customWidth="1"/>
     <col min="6" max="6" width="15" style="13" customWidth="1"/>
-    <col min="7" max="7" width="13.5546875" style="13" customWidth="1"/>
-    <col min="8" max="8" width="15.44140625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="13.5703125" style="13" customWidth="1"/>
+    <col min="8" max="8" width="15.42578125" style="13" customWidth="1"/>
     <col min="9" max="9" width="15" style="13" customWidth="1"/>
-    <col min="10" max="10" width="13.5546875" style="13" customWidth="1"/>
+    <col min="10" max="10" width="13.5703125" style="13" customWidth="1"/>
     <col min="11" max="14" width="16" style="13" customWidth="1"/>
-    <col min="15" max="15" width="19.44140625" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="15.44140625" style="13" customWidth="1"/>
+    <col min="15" max="15" width="19.42578125" style="13" customWidth="1"/>
+    <col min="16" max="16" width="15.5703125" style="13" customWidth="1"/>
+    <col min="17" max="17" width="15.42578125" style="13" customWidth="1"/>
     <col min="18" max="18" width="2" style="13" customWidth="1"/>
-    <col min="19" max="16384" width="9.109375" style="13"/>
+    <col min="19" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="13.2"/>
+    <row r="1" spans="1:20" ht="12.75"/>
     <row r="2" spans="1:20" ht="20.25" customHeight="1">
       <c r="A2" s="31"/>
       <c r="B2" s="422" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="119" t="s">
-        <v>338</v>
+        <v>635</v>
       </c>
       <c r="R2" s="31"/>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="1:20" ht="15.75" customHeight="1">
       <c r="A3" s="31"/>
-      <c r="B3" s="823" t="s">
-[...16 lines deleted...]
-      <c r="Q3" s="703"/>
+      <c r="B3" s="821" t="s">
+        <v>636</v>
+      </c>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="739"/>
+      <c r="F3" s="739"/>
+      <c r="G3" s="739"/>
+      <c r="H3" s="739"/>
+      <c r="I3" s="739"/>
+      <c r="J3" s="739"/>
+      <c r="K3" s="739"/>
+      <c r="L3" s="739"/>
+      <c r="M3" s="739"/>
+      <c r="N3" s="739"/>
+      <c r="O3" s="739"/>
+      <c r="P3" s="739"/>
+      <c r="Q3" s="760"/>
       <c r="R3" s="31"/>
     </row>
-    <row r="4" spans="1:20" ht="14.4">
+    <row r="4" spans="1:20" ht="15">
       <c r="A4" s="31"/>
-      <c r="B4" s="824" t="s">
-[...16 lines deleted...]
-      <c r="Q4" s="826"/>
+      <c r="B4" s="822" t="s">
+        <v>637</v>
+      </c>
+      <c r="C4" s="823"/>
+      <c r="D4" s="823"/>
+      <c r="E4" s="823"/>
+      <c r="F4" s="823"/>
+      <c r="G4" s="823"/>
+      <c r="H4" s="823"/>
+      <c r="I4" s="823"/>
+      <c r="J4" s="823"/>
+      <c r="K4" s="823"/>
+      <c r="L4" s="823"/>
+      <c r="M4" s="823"/>
+      <c r="N4" s="823"/>
+      <c r="O4" s="823"/>
+      <c r="P4" s="823"/>
+      <c r="Q4" s="824"/>
       <c r="R4" s="31"/>
     </row>
-    <row r="5" spans="1:20" ht="15" thickBot="1">
+    <row r="5" spans="1:20" ht="15.75" thickBot="1">
       <c r="A5" s="31"/>
       <c r="B5" s="26"/>
-      <c r="C5" s="630"/>
-[...12 lines deleted...]
-      <c r="P5" s="630"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
       <c r="Q5" s="99"/>
       <c r="R5" s="31"/>
     </row>
-    <row r="6" spans="1:20" ht="15" thickBot="1">
+    <row r="6" spans="1:20" ht="15.75" thickBot="1">
       <c r="A6" s="31"/>
-      <c r="B6" s="637"/>
-[...22 lines deleted...]
-      <c r="Q6" s="833"/>
+      <c r="B6" s="632"/>
+      <c r="C6" s="825" t="s">
+        <v>638</v>
+      </c>
+      <c r="D6" s="826"/>
+      <c r="E6" s="826"/>
+      <c r="F6" s="826"/>
+      <c r="G6" s="826"/>
+      <c r="H6" s="827"/>
+      <c r="I6" s="825" t="s">
+        <v>639</v>
+      </c>
+      <c r="J6" s="826"/>
+      <c r="K6" s="826"/>
+      <c r="L6" s="826"/>
+      <c r="M6" s="826"/>
+      <c r="N6" s="827"/>
+      <c r="O6" s="828" t="s">
+        <v>640</v>
+      </c>
+      <c r="P6" s="825" t="s">
+        <v>641</v>
+      </c>
+      <c r="Q6" s="831"/>
       <c r="R6" s="31"/>
     </row>
     <row r="7" spans="1:20" ht="24" customHeight="1">
       <c r="A7" s="31"/>
-      <c r="B7" s="590" t="s">
-[...39 lines deleted...]
-      <c r="P7" s="821" t="s">
+      <c r="B7" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="C7" s="768" t="s">
+        <v>643</v>
+      </c>
+      <c r="D7" s="768" t="s">
+        <v>644</v>
+      </c>
+      <c r="E7" s="768" t="s">
+        <v>645</v>
+      </c>
+      <c r="F7" s="768" t="s">
+        <v>646</v>
+      </c>
+      <c r="G7" s="768" t="s">
+        <v>647</v>
+      </c>
+      <c r="H7" s="768" t="s">
+        <v>648</v>
+      </c>
+      <c r="I7" s="768" t="s">
+        <v>649</v>
+      </c>
+      <c r="J7" s="768" t="s">
+        <v>645</v>
+      </c>
+      <c r="K7" s="768" t="s">
+        <v>650</v>
+      </c>
+      <c r="L7" s="768" t="s">
+        <v>646</v>
+      </c>
+      <c r="M7" s="768" t="s">
+        <v>647</v>
+      </c>
+      <c r="N7" s="768" t="s">
+        <v>651</v>
+      </c>
+      <c r="O7" s="829"/>
+      <c r="P7" s="819" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="821" t="s">
+      <c r="Q7" s="819" t="s">
         <v>17</v>
       </c>
       <c r="R7" s="31"/>
     </row>
-    <row r="8" spans="1:20" ht="15" thickBot="1">
+    <row r="8" spans="1:20" ht="15.75" thickBot="1">
       <c r="A8" s="31"/>
-      <c r="B8" s="638"/>
-[...14 lines deleted...]
-      <c r="Q8" s="822"/>
+      <c r="B8" s="633"/>
+      <c r="C8" s="769"/>
+      <c r="D8" s="769"/>
+      <c r="E8" s="769"/>
+      <c r="F8" s="769"/>
+      <c r="G8" s="769"/>
+      <c r="H8" s="769"/>
+      <c r="I8" s="769"/>
+      <c r="J8" s="769"/>
+      <c r="K8" s="769"/>
+      <c r="L8" s="769"/>
+      <c r="M8" s="769"/>
+      <c r="N8" s="769"/>
+      <c r="O8" s="830"/>
+      <c r="P8" s="820"/>
+      <c r="Q8" s="820"/>
       <c r="R8" s="31"/>
     </row>
     <row r="9" spans="1:20" ht="17.25" customHeight="1">
       <c r="A9" s="31"/>
       <c r="B9" s="27" t="s">
-        <v>355</v>
+        <v>652</v>
       </c>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="29"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30">
         <f>C9+D9-E9+F9+G9</f>
         <v>0</v>
       </c>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="30">
         <f>I9-J9+K9+L9+M9</f>
         <v>0</v>
       </c>
       <c r="O9" s="30"/>
       <c r="P9" s="30">
         <f>H9-N9+O9</f>
         <v>0</v>
       </c>
       <c r="Q9" s="32"/>
       <c r="R9" s="31"/>
     </row>
-    <row r="10" spans="1:20" ht="14.4">
+    <row r="10" spans="1:20" ht="15">
       <c r="A10" s="31"/>
       <c r="B10" s="58" t="s">
-        <v>356</v>
+        <v>653</v>
       </c>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30">
         <f t="shared" ref="H10:H22" si="0">C10+D10-E10+F10+G10</f>
         <v>0</v>
       </c>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="30">
         <f t="shared" ref="N10:N22" si="1">I10-J10+K10+L10+M10</f>
         <v>0</v>
       </c>
       <c r="O10" s="30"/>
       <c r="P10" s="30">
         <f t="shared" ref="P10:P21" si="2">H10-N10+O10</f>
         <v>0</v>
       </c>
       <c r="Q10" s="32"/>
       <c r="R10" s="31"/>
     </row>
-    <row r="11" spans="1:20" ht="14.4">
+    <row r="11" spans="1:20" ht="15">
       <c r="A11" s="31"/>
       <c r="B11" s="58" t="s">
-        <v>357</v>
+        <v>654</v>
       </c>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
       <c r="N11" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O11" s="30"/>
       <c r="P11" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q11" s="32"/>
       <c r="R11" s="31"/>
     </row>
-    <row r="12" spans="1:20" ht="14.4">
+    <row r="12" spans="1:20" ht="15">
       <c r="A12" s="31"/>
       <c r="B12" s="58" t="s">
-        <v>358</v>
+        <v>655</v>
       </c>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O12" s="30"/>
       <c r="P12" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q12" s="32"/>
       <c r="R12" s="31"/>
     </row>
-    <row r="13" spans="1:20" ht="14.4">
+    <row r="13" spans="1:20" ht="15">
       <c r="A13" s="31"/>
       <c r="B13" s="58" t="s">
-        <v>359</v>
+        <v>656</v>
       </c>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
       <c r="E13" s="28"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O13" s="30"/>
       <c r="P13" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q13" s="32"/>
       <c r="R13" s="31"/>
     </row>
-    <row r="14" spans="1:20" ht="14.4">
+    <row r="14" spans="1:20" ht="15">
       <c r="A14" s="31"/>
       <c r="B14" s="58" t="s">
-        <v>360</v>
+        <v>657</v>
       </c>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="28"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O14" s="30"/>
       <c r="P14" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q14" s="32"/>
       <c r="R14" s="31"/>
     </row>
-    <row r="15" spans="1:20" ht="14.4">
+    <row r="15" spans="1:20" ht="15">
       <c r="A15" s="31"/>
       <c r="B15" s="58" t="s">
-        <v>361</v>
+        <v>658</v>
       </c>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O15" s="30"/>
       <c r="P15" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q15" s="32"/>
       <c r="R15" s="31"/>
     </row>
-    <row r="16" spans="1:20" ht="14.4">
+    <row r="16" spans="1:20" ht="15">
       <c r="A16" s="31"/>
       <c r="B16" s="58" t="s">
-        <v>362</v>
+        <v>659</v>
       </c>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="28"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O16" s="30"/>
       <c r="P16" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q16" s="32"/>
       <c r="R16" s="31"/>
     </row>
-    <row r="17" spans="1:18" ht="26.4">
+    <row r="17" spans="1:18" ht="25.5">
       <c r="A17" s="31"/>
       <c r="B17" s="120" t="s">
-        <v>363</v>
+        <v>660</v>
       </c>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O17" s="30"/>
       <c r="P17" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q17" s="32"/>
       <c r="R17" s="31"/>
     </row>
-    <row r="18" spans="1:18" ht="26.4">
+    <row r="18" spans="1:18" ht="25.5">
       <c r="A18" s="31"/>
       <c r="B18" s="120" t="s">
-        <v>364</v>
+        <v>661</v>
       </c>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O18" s="30"/>
       <c r="P18" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q18" s="32"/>
       <c r="R18" s="31"/>
     </row>
-    <row r="19" spans="1:18" ht="26.4">
+    <row r="19" spans="1:18" ht="25.5">
       <c r="A19" s="31"/>
       <c r="B19" s="120" t="s">
-        <v>365</v>
+        <v>662</v>
       </c>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="28"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O19" s="30"/>
       <c r="P19" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q19" s="32"/>
       <c r="R19" s="31"/>
     </row>
-    <row r="20" spans="1:18" ht="15" thickBot="1">
+    <row r="20" spans="1:18" ht="15.75" thickBot="1">
       <c r="A20" s="31"/>
       <c r="B20" s="58" t="s">
-        <v>366</v>
+        <v>663</v>
       </c>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="29"/>
       <c r="M20" s="29"/>
       <c r="N20" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O20" s="30"/>
       <c r="P20" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q20" s="32"/>
       <c r="R20" s="31"/>
     </row>
-    <row r="21" spans="1:18" s="35" customFormat="1" ht="15" thickBot="1">
+    <row r="21" spans="1:18" s="35" customFormat="1" ht="15.75" thickBot="1">
       <c r="A21" s="446"/>
-      <c r="B21" s="635" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="635">
+      <c r="B21" s="630" t="s">
+        <v>664</v>
+      </c>
+      <c r="C21" s="630">
         <f>SUM(C9:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="635">
+      <c r="D21" s="630">
         <f t="shared" ref="D21:G21" si="3">SUM(D9:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="635">
+      <c r="E21" s="630">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="F21" s="635">
+      <c r="F21" s="630">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G21" s="635">
+      <c r="G21" s="630">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H21" s="635">
+      <c r="H21" s="630">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I21" s="635">
+      <c r="I21" s="630">
         <f t="shared" ref="I21:M21" si="4">SUM(I9:I20)</f>
         <v>0</v>
       </c>
-      <c r="J21" s="635">
+      <c r="J21" s="630">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K21" s="635">
+      <c r="K21" s="630">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L21" s="635">
+      <c r="L21" s="630">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="635">
+      <c r="M21" s="630">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N21" s="635">
+      <c r="N21" s="630">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O21" s="635">
+      <c r="O21" s="630">
         <f>SUM(O9:O20)</f>
         <v>0</v>
       </c>
-      <c r="P21" s="635">
+      <c r="P21" s="630">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="636">
+      <c r="Q21" s="631">
         <f>SUM(Q9:Q20)</f>
         <v>0</v>
       </c>
       <c r="R21" s="446"/>
     </row>
-    <row r="22" spans="1:18" s="35" customFormat="1" ht="15" thickBot="1">
+    <row r="22" spans="1:18" s="35" customFormat="1" ht="15.75" thickBot="1">
       <c r="A22" s="446"/>
-      <c r="B22" s="632" t="s">
-        <v>368</v>
+      <c r="B22" s="627" t="s">
+        <v>665</v>
       </c>
       <c r="C22" s="447"/>
       <c r="D22" s="447"/>
       <c r="E22" s="447"/>
       <c r="F22" s="447"/>
       <c r="G22" s="447"/>
       <c r="H22" s="447">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="447"/>
       <c r="J22" s="447"/>
       <c r="K22" s="447"/>
       <c r="L22" s="447"/>
       <c r="M22" s="447"/>
       <c r="N22" s="447">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O22" s="447"/>
-      <c r="P22" s="633">
+      <c r="P22" s="628">
         <f>H22-N22+O22</f>
         <v>0</v>
       </c>
-      <c r="Q22" s="634"/>
+      <c r="Q22" s="629"/>
       <c r="R22" s="446"/>
     </row>
-    <row r="23" spans="1:18" ht="13.2"/>
-    <row r="24" spans="1:18" s="35" customFormat="1" ht="13.2">
+    <row r="23" spans="1:18" ht="12.75"/>
+    <row r="24" spans="1:18" s="35" customFormat="1" ht="12.75">
       <c r="B24" s="18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C24" s="429"/>
       <c r="D24" s="430"/>
       <c r="E24" s="430"/>
       <c r="F24" s="190"/>
     </row>
-    <row r="25" spans="1:18" s="35" customFormat="1" ht="13.2">
+    <row r="25" spans="1:18" s="35" customFormat="1" ht="12.75">
       <c r="B25" s="18"/>
       <c r="C25" s="429"/>
       <c r="D25" s="430"/>
       <c r="E25" s="430"/>
       <c r="F25" s="190"/>
     </row>
-    <row r="26" spans="1:18" ht="13.2">
+    <row r="26" spans="1:18" ht="12.75">
       <c r="B26" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="P26" s="113"/>
     </row>
-    <row r="27" spans="1:18" ht="13.2">
+    <row r="27" spans="1:18" ht="12.75">
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
     </row>
-    <row r="28" spans="1:18" ht="13.2">
-[...1 lines deleted...]
-        <v>104</v>
+    <row r="28" spans="1:18" ht="12.75">
+      <c r="B28" s="624" t="s">
+        <v>106</v>
       </c>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
     </row>
-    <row r="29" spans="1:18" ht="13.2">
+    <row r="29" spans="1:18" ht="12.75">
       <c r="B29" s="425" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C29" s="35"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
     </row>
-    <row r="30" spans="1:18" ht="13.2">
-[...1 lines deleted...]
-        <v>106</v>
+    <row r="30" spans="1:18" ht="12.75">
+      <c r="B30" s="626" t="s">
+        <v>108</v>
       </c>
       <c r="C30" s="69"/>
       <c r="D30" s="69"/>
       <c r="E30" s="69"/>
     </row>
     <row r="31" spans="1:18" ht="17.25" customHeight="1">
       <c r="B31" s="114"/>
       <c r="C31" s="114"/>
       <c r="D31" s="114"/>
       <c r="E31" s="114"/>
     </row>
     <row r="32" spans="1:18" ht="17.25" customHeight="1">
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="B3:Q3"/>
     <mergeCell ref="B4:Q4"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:N6"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="P6:Q6"/>
@@ -11851,906 +11929,906 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{1DA3B60F-9242-4EE5-B81B-322D7B0B4D66}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D24)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D24:E25</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="17.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2" style="13" customWidth="1"/>
-    <col min="2" max="2" width="37.88671875" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="13.5546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="37.85546875" style="13" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="13" customWidth="1"/>
+    <col min="4" max="4" width="15.140625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="13" customWidth="1"/>
     <col min="6" max="6" width="15" style="13" customWidth="1"/>
-    <col min="7" max="8" width="13.5546875" style="13" customWidth="1"/>
+    <col min="7" max="8" width="13.5703125" style="13" customWidth="1"/>
     <col min="9" max="9" width="19" style="13" customWidth="1"/>
-    <col min="10" max="10" width="18.44140625" style="13" customWidth="1"/>
+    <col min="10" max="10" width="18.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="2" style="13" customWidth="1"/>
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="12" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.2">
+    <row r="1" spans="1:13" ht="12.75">
       <c r="B1" s="96"/>
       <c r="C1" s="96"/>
       <c r="D1" s="96"/>
       <c r="E1" s="96"/>
       <c r="F1" s="96"/>
       <c r="G1" s="96"/>
       <c r="H1" s="96"/>
       <c r="I1" s="96"/>
       <c r="J1" s="96"/>
     </row>
     <row r="2" spans="1:13" ht="20.25" customHeight="1">
       <c r="A2" s="23"/>
       <c r="B2" s="423" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="25"/>
       <c r="J2" s="97" t="s">
-        <v>369</v>
+        <v>666</v>
       </c>
       <c r="K2" s="98"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
       <c r="A3" s="23"/>
-      <c r="B3" s="839" t="s">
-[...9 lines deleted...]
-      <c r="J3" s="703"/>
+      <c r="B3" s="837" t="s">
+        <v>667</v>
+      </c>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="739"/>
+      <c r="F3" s="739"/>
+      <c r="G3" s="739"/>
+      <c r="H3" s="739"/>
+      <c r="I3" s="739"/>
+      <c r="J3" s="760"/>
       <c r="K3" s="98"/>
     </row>
-    <row r="4" spans="1:13" ht="14.4">
+    <row r="4" spans="1:13" ht="15">
       <c r="A4" s="23"/>
-      <c r="B4" s="824" t="s">
-[...9 lines deleted...]
-      <c r="J4" s="826"/>
+      <c r="B4" s="822" t="s">
+        <v>274</v>
+      </c>
+      <c r="C4" s="823"/>
+      <c r="D4" s="823"/>
+      <c r="E4" s="823"/>
+      <c r="F4" s="823"/>
+      <c r="G4" s="823"/>
+      <c r="H4" s="823"/>
+      <c r="I4" s="823"/>
+      <c r="J4" s="824"/>
       <c r="K4" s="98"/>
     </row>
-    <row r="5" spans="1:13" ht="15" thickBot="1">
+    <row r="5" spans="1:13" ht="15.75" thickBot="1">
       <c r="A5" s="23"/>
       <c r="B5" s="26"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="J5" s="99"/>
       <c r="K5" s="98"/>
     </row>
-    <row r="6" spans="1:13" ht="15" thickBot="1">
+    <row r="6" spans="1:13" ht="15.75" thickBot="1">
       <c r="A6" s="31"/>
       <c r="B6" s="100"/>
-      <c r="C6" s="834" t="s">
-[...20 lines deleted...]
-      <c r="J6" s="841"/>
+      <c r="C6" s="832" t="s">
+        <v>668</v>
+      </c>
+      <c r="D6" s="832" t="s">
+        <v>669</v>
+      </c>
+      <c r="E6" s="832" t="s">
+        <v>670</v>
+      </c>
+      <c r="F6" s="832" t="s">
+        <v>646</v>
+      </c>
+      <c r="G6" s="832" t="s">
+        <v>671</v>
+      </c>
+      <c r="H6" s="832" t="s">
+        <v>672</v>
+      </c>
+      <c r="I6" s="838" t="s">
+        <v>673</v>
+      </c>
+      <c r="J6" s="839"/>
       <c r="K6" s="31"/>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1">
       <c r="A7" s="31"/>
       <c r="B7" s="104" t="s">
-        <v>345</v>
-[...7 lines deleted...]
-      <c r="I7" s="842" t="s">
+        <v>642</v>
+      </c>
+      <c r="C7" s="833"/>
+      <c r="D7" s="833"/>
+      <c r="E7" s="833"/>
+      <c r="F7" s="833"/>
+      <c r="G7" s="833"/>
+      <c r="H7" s="833"/>
+      <c r="I7" s="840" t="s">
         <v>17</v>
       </c>
-      <c r="J7" s="837" t="s">
+      <c r="J7" s="835" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="31"/>
     </row>
-    <row r="8" spans="1:13" ht="15" thickBot="1">
+    <row r="8" spans="1:13" ht="15.75" thickBot="1">
       <c r="A8" s="31"/>
       <c r="B8" s="106"/>
-      <c r="C8" s="844"/>
-[...6 lines deleted...]
-      <c r="J8" s="838"/>
+      <c r="C8" s="842"/>
+      <c r="D8" s="834"/>
+      <c r="E8" s="842"/>
+      <c r="F8" s="834"/>
+      <c r="G8" s="842"/>
+      <c r="H8" s="834"/>
+      <c r="I8" s="841"/>
+      <c r="J8" s="836"/>
       <c r="K8" s="31"/>
     </row>
     <row r="9" spans="1:13" ht="17.25" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="115" t="s">
-        <v>355</v>
+        <v>652</v>
       </c>
       <c r="C9" s="29"/>
       <c r="D9" s="108"/>
       <c r="E9" s="109"/>
       <c r="F9" s="108"/>
       <c r="G9" s="109"/>
       <c r="H9" s="108"/>
       <c r="I9" s="116">
         <f>C9+D9-E9+F9+G9+H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="30"/>
       <c r="K9" s="98"/>
     </row>
-    <row r="10" spans="1:13" ht="14.4">
+    <row r="10" spans="1:13" ht="15">
       <c r="A10" s="23"/>
       <c r="B10" s="115" t="s">
-        <v>356</v>
+        <v>653</v>
       </c>
       <c r="C10" s="29"/>
       <c r="D10" s="111"/>
       <c r="E10" s="109"/>
       <c r="F10" s="111"/>
       <c r="G10" s="109"/>
       <c r="H10" s="111"/>
       <c r="I10" s="116">
         <f t="shared" ref="I10:I15" si="0">C10+D10-E10+F10+G10+H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="30"/>
       <c r="K10" s="98"/>
     </row>
-    <row r="11" spans="1:13" ht="14.4">
+    <row r="11" spans="1:13" ht="15">
       <c r="A11" s="23"/>
       <c r="B11" s="115" t="s">
-        <v>377</v>
+        <v>674</v>
       </c>
       <c r="C11" s="29"/>
       <c r="D11" s="111"/>
       <c r="E11" s="109"/>
       <c r="F11" s="111"/>
       <c r="G11" s="109"/>
       <c r="H11" s="111"/>
       <c r="I11" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="30"/>
       <c r="K11" s="98"/>
     </row>
-    <row r="12" spans="1:13" ht="26.4">
+    <row r="12" spans="1:13" ht="25.5">
       <c r="A12" s="23"/>
       <c r="B12" s="115" t="s">
-        <v>364</v>
+        <v>661</v>
       </c>
       <c r="C12" s="29"/>
       <c r="D12" s="111"/>
       <c r="E12" s="109"/>
       <c r="F12" s="111"/>
       <c r="G12" s="109"/>
       <c r="H12" s="111"/>
       <c r="I12" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="30"/>
       <c r="K12" s="98"/>
     </row>
-    <row r="13" spans="1:13" ht="14.4">
+    <row r="13" spans="1:13" ht="15">
       <c r="A13" s="23"/>
       <c r="B13" s="115" t="s">
-        <v>378</v>
+        <v>675</v>
       </c>
       <c r="C13" s="29"/>
       <c r="D13" s="111"/>
       <c r="E13" s="109"/>
       <c r="F13" s="111"/>
       <c r="G13" s="109"/>
       <c r="H13" s="111"/>
       <c r="I13" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="30"/>
       <c r="K13" s="98"/>
     </row>
-    <row r="14" spans="1:13" ht="26.4">
+    <row r="14" spans="1:13" ht="25.5">
       <c r="A14" s="23"/>
       <c r="B14" s="115" t="s">
-        <v>379</v>
+        <v>676</v>
       </c>
       <c r="C14" s="29"/>
       <c r="D14" s="111"/>
       <c r="E14" s="109"/>
       <c r="F14" s="111"/>
       <c r="G14" s="109"/>
       <c r="H14" s="111"/>
       <c r="I14" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="30"/>
       <c r="K14" s="98"/>
     </row>
-    <row r="15" spans="1:13" ht="14.4">
+    <row r="15" spans="1:13" ht="15">
       <c r="A15" s="23"/>
       <c r="B15" s="117" t="s">
-        <v>380</v>
+        <v>677</v>
       </c>
       <c r="C15" s="29"/>
       <c r="D15" s="118"/>
       <c r="E15" s="109"/>
       <c r="F15" s="118"/>
       <c r="G15" s="109"/>
       <c r="H15" s="118"/>
       <c r="I15" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J15" s="30"/>
       <c r="K15" s="98"/>
     </row>
-    <row r="16" spans="1:13" s="35" customFormat="1" ht="14.4">
+    <row r="16" spans="1:13" s="35" customFormat="1" ht="15">
       <c r="A16" s="446"/>
       <c r="B16" s="448" t="s">
-        <v>367</v>
+        <v>664</v>
       </c>
       <c r="C16" s="449">
         <f>SUM(C9:C15)</f>
         <v>0</v>
       </c>
       <c r="D16" s="447">
         <f t="shared" ref="D16:I16" si="1">SUM(D9:D15)</f>
         <v>0</v>
       </c>
       <c r="E16" s="449">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F16" s="447">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G16" s="449">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H16" s="447">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I16" s="449">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J16" s="450">
         <f>SUM(J9:J15)</f>
         <v>0</v>
       </c>
       <c r="K16" s="446"/>
     </row>
-    <row r="17" spans="1:11" s="35" customFormat="1" ht="14.4">
+    <row r="17" spans="1:11" s="35" customFormat="1" ht="15">
       <c r="A17" s="446"/>
       <c r="B17" s="450" t="s">
-        <v>381</v>
+        <v>678</v>
       </c>
       <c r="C17" s="451"/>
       <c r="D17" s="452"/>
       <c r="E17" s="452"/>
       <c r="F17" s="452"/>
       <c r="G17" s="452"/>
       <c r="H17" s="452"/>
       <c r="I17" s="453">
         <f>SUM(C17:H17)</f>
         <v>0</v>
       </c>
       <c r="J17" s="454"/>
       <c r="K17" s="446"/>
     </row>
-    <row r="18" spans="1:11" ht="13.2"/>
-    <row r="19" spans="1:11" s="35" customFormat="1" ht="13.2">
+    <row r="18" spans="1:11" ht="12.75"/>
+    <row r="19" spans="1:11" s="35" customFormat="1" ht="12.75">
       <c r="B19" s="18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C19" s="429"/>
       <c r="D19" s="430"/>
       <c r="E19" s="430"/>
       <c r="F19" s="190"/>
     </row>
-    <row r="20" spans="1:11" s="35" customFormat="1" ht="13.2">
+    <row r="20" spans="1:11" s="35" customFormat="1" ht="12.75">
       <c r="B20" s="18"/>
       <c r="C20" s="429"/>
       <c r="D20" s="430"/>
       <c r="E20" s="430"/>
       <c r="F20" s="190"/>
     </row>
-    <row r="21" spans="1:11" ht="13.2">
+    <row r="21" spans="1:11" ht="12.75">
       <c r="B21" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I21" s="113"/>
     </row>
-    <row r="22" spans="1:11" ht="13.2">
+    <row r="22" spans="1:11" ht="12.75">
       <c r="B22" s="35"/>
     </row>
-    <row r="23" spans="1:11" ht="13.2">
-[...4 lines deleted...]
-    <row r="24" spans="1:11" ht="13.2">
+    <row r="23" spans="1:11" ht="12.75">
+      <c r="B23" s="624" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="12.75">
       <c r="B24" s="425" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-        <v>106</v>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75">
+      <c r="B25" s="626" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="17.25" customHeight="1">
       <c r="B26" s="114"/>
     </row>
     <row r="27" spans="1:11" ht="17.25" customHeight="1">
       <c r="B27" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="C6:C8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{69A63057-4082-4B13-A25B-C1EE36282567}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D19)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D19:E20</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="17.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2" style="13" customWidth="1"/>
-    <col min="2" max="2" width="37.88671875" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="13.5546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="37.85546875" style="13" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="13" customWidth="1"/>
+    <col min="4" max="4" width="15.140625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="13" customWidth="1"/>
     <col min="6" max="7" width="15" style="13" customWidth="1"/>
     <col min="8" max="10" width="18" style="13" customWidth="1"/>
     <col min="11" max="11" width="19" style="13" customWidth="1"/>
-    <col min="12" max="12" width="18.44140625" style="13" customWidth="1"/>
+    <col min="12" max="12" width="18.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="2" style="13" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="13"/>
+    <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="13.2">
+    <row r="1" spans="1:15" ht="12.75">
       <c r="B1" s="96"/>
       <c r="C1" s="96"/>
       <c r="D1" s="96"/>
       <c r="E1" s="96"/>
       <c r="F1" s="96"/>
       <c r="G1" s="96"/>
       <c r="H1" s="96"/>
       <c r="I1" s="96"/>
       <c r="J1" s="96"/>
       <c r="K1" s="96"/>
       <c r="L1" s="96"/>
     </row>
     <row r="2" spans="1:15" ht="20.25" customHeight="1">
       <c r="A2" s="23"/>
       <c r="B2" s="423" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="25"/>
       <c r="L2" s="97" t="s">
-        <v>369</v>
+        <v>666</v>
       </c>
       <c r="M2" s="98"/>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="15.75" customHeight="1">
       <c r="A3" s="23"/>
-      <c r="B3" s="839" t="s">
-[...11 lines deleted...]
-      <c r="L3" s="703"/>
+      <c r="B3" s="837" t="s">
+        <v>679</v>
+      </c>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="739"/>
+      <c r="F3" s="739"/>
+      <c r="G3" s="739"/>
+      <c r="H3" s="739"/>
+      <c r="I3" s="739"/>
+      <c r="J3" s="739"/>
+      <c r="K3" s="739"/>
+      <c r="L3" s="760"/>
       <c r="M3" s="98"/>
     </row>
-    <row r="4" spans="1:15" ht="14.4">
+    <row r="4" spans="1:15" ht="15">
       <c r="A4" s="23"/>
-      <c r="B4" s="824" t="s">
-[...11 lines deleted...]
-      <c r="L4" s="826"/>
+      <c r="B4" s="822" t="s">
+        <v>680</v>
+      </c>
+      <c r="C4" s="823"/>
+      <c r="D4" s="823"/>
+      <c r="E4" s="823"/>
+      <c r="F4" s="823"/>
+      <c r="G4" s="823"/>
+      <c r="H4" s="823"/>
+      <c r="I4" s="823"/>
+      <c r="J4" s="823"/>
+      <c r="K4" s="823"/>
+      <c r="L4" s="824"/>
       <c r="M4" s="98"/>
     </row>
-    <row r="5" spans="1:15" ht="15" thickBot="1">
+    <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="23"/>
       <c r="B5" s="26"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="L5" s="99"/>
       <c r="M5" s="98"/>
     </row>
-    <row r="6" spans="1:15" ht="15" thickBot="1">
+    <row r="6" spans="1:15" ht="15.75" thickBot="1">
       <c r="A6" s="31"/>
       <c r="B6" s="100"/>
       <c r="C6" s="266"/>
-      <c r="D6" s="592"/>
+      <c r="D6" s="590"/>
       <c r="E6" s="101"/>
       <c r="F6" s="102"/>
       <c r="G6" s="103"/>
-      <c r="H6" s="849" t="s">
-[...9 lines deleted...]
-      <c r="L6" s="841"/>
+      <c r="H6" s="847" t="s">
+        <v>640</v>
+      </c>
+      <c r="I6" s="838" t="s">
+        <v>673</v>
+      </c>
+      <c r="J6" s="848"/>
+      <c r="K6" s="838" t="s">
+        <v>681</v>
+      </c>
+      <c r="L6" s="839"/>
       <c r="M6" s="31"/>
     </row>
     <row r="7" spans="1:15" ht="24">
       <c r="A7" s="31"/>
       <c r="B7" s="104" t="s">
-        <v>345</v>
-[...11 lines deleted...]
-        <v>349</v>
+        <v>642</v>
+      </c>
+      <c r="C7" s="849" t="s">
+        <v>668</v>
+      </c>
+      <c r="D7" s="782" t="s">
+        <v>669</v>
+      </c>
+      <c r="E7" s="850" t="s">
+        <v>670</v>
+      </c>
+      <c r="F7" s="833" t="s">
+        <v>646</v>
       </c>
       <c r="G7" s="105" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-      <c r="I7" s="837" t="s">
+        <v>682</v>
+      </c>
+      <c r="H7" s="786"/>
+      <c r="I7" s="835" t="s">
         <v>17</v>
       </c>
-      <c r="J7" s="845" t="s">
+      <c r="J7" s="843" t="s">
         <v>17</v>
       </c>
-      <c r="K7" s="837" t="s">
+      <c r="K7" s="835" t="s">
         <v>17</v>
       </c>
-      <c r="L7" s="847" t="s">
+      <c r="L7" s="845" t="s">
         <v>17</v>
       </c>
       <c r="M7" s="31"/>
     </row>
-    <row r="8" spans="1:15" ht="15" thickBot="1">
+    <row r="8" spans="1:15" ht="15.75" thickBot="1">
       <c r="A8" s="31"/>
       <c r="B8" s="106"/>
-      <c r="C8" s="851"/>
-[...2 lines deleted...]
-      <c r="F8" s="844"/>
+      <c r="C8" s="849"/>
+      <c r="D8" s="769"/>
+      <c r="E8" s="850"/>
+      <c r="F8" s="842"/>
       <c r="G8" s="105"/>
-      <c r="H8" s="729"/>
-[...3 lines deleted...]
-      <c r="L8" s="848"/>
+      <c r="H8" s="786"/>
+      <c r="I8" s="851"/>
+      <c r="J8" s="844"/>
+      <c r="K8" s="836"/>
+      <c r="L8" s="846"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:15" ht="17.25" customHeight="1">
       <c r="A9" s="23"/>
       <c r="B9" s="107" t="s">
-        <v>355</v>
+        <v>652</v>
       </c>
       <c r="C9" s="108"/>
       <c r="D9" s="109"/>
       <c r="E9" s="108"/>
       <c r="F9" s="109"/>
       <c r="G9" s="108"/>
       <c r="H9" s="110"/>
       <c r="I9" s="110">
         <f>C9+D9-E9+F9-G9+H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="110"/>
       <c r="K9" s="109"/>
       <c r="L9" s="108"/>
       <c r="M9" s="31"/>
     </row>
-    <row r="10" spans="1:15" ht="14.4">
+    <row r="10" spans="1:15" ht="15">
       <c r="A10" s="23"/>
       <c r="B10" s="107" t="s">
-        <v>356</v>
+        <v>653</v>
       </c>
       <c r="C10" s="111"/>
       <c r="D10" s="109"/>
       <c r="E10" s="111"/>
       <c r="F10" s="109"/>
       <c r="G10" s="111"/>
       <c r="H10" s="59"/>
       <c r="I10" s="59">
         <f t="shared" ref="I10:I15" si="0">C10+D10-E10+F10-G10+H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="59"/>
       <c r="K10" s="109"/>
       <c r="L10" s="111"/>
       <c r="M10" s="31"/>
     </row>
-    <row r="11" spans="1:15" ht="14.4">
+    <row r="11" spans="1:15" ht="15">
       <c r="A11" s="23"/>
       <c r="B11" s="107" t="s">
-        <v>377</v>
+        <v>674</v>
       </c>
       <c r="C11" s="111"/>
       <c r="D11" s="109"/>
       <c r="E11" s="111"/>
       <c r="F11" s="109"/>
       <c r="G11" s="111"/>
       <c r="H11" s="59"/>
       <c r="I11" s="59">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="59"/>
       <c r="K11" s="109"/>
       <c r="L11" s="111"/>
       <c r="M11" s="31"/>
     </row>
-    <row r="12" spans="1:15" ht="26.4">
+    <row r="12" spans="1:15" ht="25.5">
       <c r="A12" s="23"/>
       <c r="B12" s="107" t="s">
-        <v>364</v>
+        <v>661</v>
       </c>
       <c r="C12" s="111"/>
       <c r="D12" s="109"/>
       <c r="E12" s="111"/>
       <c r="F12" s="109"/>
       <c r="G12" s="111"/>
       <c r="H12" s="59"/>
       <c r="I12" s="59">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="59"/>
       <c r="K12" s="109"/>
       <c r="L12" s="111"/>
       <c r="M12" s="31"/>
     </row>
-    <row r="13" spans="1:15" ht="14.4">
+    <row r="13" spans="1:15" ht="15">
       <c r="A13" s="23"/>
       <c r="B13" s="107" t="s">
-        <v>378</v>
+        <v>675</v>
       </c>
       <c r="C13" s="111"/>
       <c r="D13" s="109"/>
       <c r="E13" s="111"/>
       <c r="F13" s="109"/>
       <c r="G13" s="111"/>
       <c r="H13" s="59"/>
       <c r="I13" s="59">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="59"/>
       <c r="K13" s="109"/>
       <c r="L13" s="111"/>
       <c r="M13" s="31"/>
     </row>
-    <row r="14" spans="1:15" ht="26.4">
+    <row r="14" spans="1:15" ht="25.5">
       <c r="A14" s="23"/>
       <c r="B14" s="107" t="s">
-        <v>386</v>
+        <v>683</v>
       </c>
       <c r="C14" s="111"/>
       <c r="D14" s="109"/>
       <c r="E14" s="111"/>
       <c r="F14" s="109"/>
       <c r="G14" s="111"/>
       <c r="H14" s="59"/>
       <c r="I14" s="59">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="59"/>
       <c r="K14" s="109"/>
       <c r="L14" s="111"/>
       <c r="M14" s="31"/>
     </row>
-    <row r="15" spans="1:15" ht="14.4">
+    <row r="15" spans="1:15" ht="15">
       <c r="A15" s="23"/>
       <c r="B15" s="112" t="s">
-        <v>380</v>
+        <v>677</v>
       </c>
       <c r="C15" s="111"/>
       <c r="D15" s="109"/>
       <c r="E15" s="111"/>
       <c r="F15" s="109"/>
       <c r="G15" s="111"/>
       <c r="H15" s="59"/>
       <c r="I15" s="59">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J15" s="59"/>
       <c r="K15" s="109"/>
       <c r="L15" s="111"/>
       <c r="M15" s="31"/>
     </row>
-    <row r="16" spans="1:15" s="35" customFormat="1" ht="14.4">
+    <row r="16" spans="1:15" s="35" customFormat="1" ht="15">
       <c r="A16" s="446"/>
       <c r="B16" s="455" t="s">
-        <v>367</v>
+        <v>664</v>
       </c>
       <c r="C16" s="449">
         <f t="shared" ref="C16:K16" si="1">SUM(C9:C15)</f>
         <v>0</v>
       </c>
       <c r="D16" s="449">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E16" s="449">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F16" s="449">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G16" s="449">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H16" s="449">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I16" s="522">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J16" s="450">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K16" s="523">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L16" s="456">
         <f>SUM(L9:L15)</f>
         <v>0</v>
       </c>
       <c r="M16" s="446"/>
     </row>
-    <row r="17" spans="1:13" s="35" customFormat="1" ht="14.4">
+    <row r="17" spans="1:13" s="35" customFormat="1" ht="15">
       <c r="A17" s="446"/>
       <c r="B17" s="457" t="s">
-        <v>381</v>
+        <v>678</v>
       </c>
       <c r="C17" s="458"/>
       <c r="D17" s="447"/>
       <c r="E17" s="447"/>
       <c r="F17" s="447"/>
       <c r="G17" s="447"/>
       <c r="H17" s="447"/>
       <c r="I17" s="450">
         <f>SUM(C17:H17)</f>
         <v>0</v>
       </c>
       <c r="J17" s="454"/>
       <c r="K17" s="450">
         <f>L16</f>
         <v>0</v>
       </c>
       <c r="L17" s="454"/>
       <c r="M17" s="446"/>
     </row>
-    <row r="18" spans="1:13" ht="13.2"/>
-    <row r="19" spans="1:13" s="35" customFormat="1" ht="13.2">
+    <row r="18" spans="1:13" ht="12.75"/>
+    <row r="19" spans="1:13" s="35" customFormat="1" ht="12.75">
       <c r="B19" s="18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C19" s="429"/>
       <c r="D19" s="430"/>
       <c r="E19" s="430"/>
       <c r="F19" s="190"/>
     </row>
-    <row r="20" spans="1:13" s="35" customFormat="1" ht="13.2">
+    <row r="20" spans="1:13" s="35" customFormat="1" ht="12.75">
       <c r="B20" s="18"/>
       <c r="C20" s="429"/>
       <c r="D20" s="430"/>
       <c r="E20" s="430"/>
       <c r="F20" s="190"/>
     </row>
-    <row r="21" spans="1:13" ht="13.2">
+    <row r="21" spans="1:13" ht="12.75">
       <c r="B21" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="K21" s="113"/>
     </row>
-    <row r="22" spans="1:13" ht="13.2">
+    <row r="22" spans="1:13" ht="12.75">
       <c r="B22" s="35"/>
     </row>
-    <row r="23" spans="1:13" ht="13.2">
-[...1 lines deleted...]
-        <v>104</v>
+    <row r="23" spans="1:13" ht="12.75">
+      <c r="B23" s="624" t="s">
+        <v>106</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
     </row>
-    <row r="24" spans="1:13" ht="13.2">
+    <row r="24" spans="1:13" ht="12.75">
       <c r="B24" s="425" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
     </row>
-    <row r="25" spans="1:13" ht="13.2">
-[...1 lines deleted...]
-        <v>106</v>
+    <row r="25" spans="1:13" ht="12.75">
+      <c r="B25" s="626" t="s">
+        <v>108</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
     </row>
     <row r="26" spans="1:13" ht="17.25" customHeight="1">
       <c r="B26" s="114"/>
     </row>
     <row r="27" spans="1:13" ht="17.25" customHeight="1">
       <c r="B27" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
@@ -12762,497 +12840,493 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{26574AED-DC97-4F74-8374-29BDDA7A7ADD}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D19)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D19:E20</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="17.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2" style="13" customWidth="1"/>
-    <col min="2" max="2" width="67.33203125" style="13" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="13" width="13.5546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="67.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="10" width="13.5703125" style="13" customWidth="1"/>
+    <col min="11" max="11" width="15.5703125" style="13" customWidth="1"/>
+    <col min="12" max="13" width="13.5703125" style="13" customWidth="1"/>
     <col min="14" max="14" width="2" style="13" customWidth="1"/>
-    <col min="15" max="16384" width="9.109375" style="13"/>
+    <col min="15" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="13.2"/>
+    <row r="1" spans="1:15" ht="12.75"/>
     <row r="2" spans="1:15" ht="20.25" customHeight="1">
       <c r="A2" s="31"/>
       <c r="B2" s="422" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="25"/>
       <c r="M2" s="119" t="s">
-        <v>387</v>
+        <v>684</v>
       </c>
       <c r="N2" s="31"/>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="15.75" customHeight="1">
       <c r="A3" s="31"/>
-      <c r="B3" s="823" t="s">
-[...12 lines deleted...]
-      <c r="M3" s="703"/>
+      <c r="B3" s="821" t="s">
+        <v>685</v>
+      </c>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="739"/>
+      <c r="F3" s="739"/>
+      <c r="G3" s="739"/>
+      <c r="H3" s="739"/>
+      <c r="I3" s="739"/>
+      <c r="J3" s="739"/>
+      <c r="K3" s="739"/>
+      <c r="L3" s="739"/>
+      <c r="M3" s="760"/>
       <c r="N3" s="31"/>
     </row>
-    <row r="4" spans="1:15" ht="14.4">
+    <row r="4" spans="1:15" ht="15">
       <c r="A4" s="31"/>
-      <c r="B4" s="824" t="s">
-[...12 lines deleted...]
-      <c r="M4" s="826"/>
+      <c r="B4" s="822" t="s">
+        <v>637</v>
+      </c>
+      <c r="C4" s="823"/>
+      <c r="D4" s="823"/>
+      <c r="E4" s="823"/>
+      <c r="F4" s="823"/>
+      <c r="G4" s="823"/>
+      <c r="H4" s="823"/>
+      <c r="I4" s="823"/>
+      <c r="J4" s="823"/>
+      <c r="K4" s="823"/>
+      <c r="L4" s="823"/>
+      <c r="M4" s="824"/>
       <c r="N4" s="31"/>
     </row>
-    <row r="5" spans="1:15" ht="15" thickBot="1">
+    <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="31"/>
       <c r="B5" s="26"/>
-      <c r="C5" s="630"/>
-[...8 lines deleted...]
-      <c r="L5" s="630"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
       <c r="M5" s="99"/>
       <c r="N5" s="31"/>
     </row>
-    <row r="6" spans="1:15" ht="15" thickBot="1">
+    <row r="6" spans="1:15" ht="15.75" thickBot="1">
       <c r="A6" s="31"/>
-      <c r="B6" s="639"/>
-[...18 lines deleted...]
-      <c r="M6" s="856"/>
+      <c r="B6" s="634"/>
+      <c r="C6" s="852" t="s">
+        <v>638</v>
+      </c>
+      <c r="D6" s="853"/>
+      <c r="E6" s="853"/>
+      <c r="F6" s="854"/>
+      <c r="G6" s="852" t="s">
+        <v>639</v>
+      </c>
+      <c r="H6" s="853"/>
+      <c r="I6" s="853"/>
+      <c r="J6" s="854"/>
+      <c r="K6" s="790" t="s">
+        <v>640</v>
+      </c>
+      <c r="L6" s="852" t="s">
+        <v>641</v>
+      </c>
+      <c r="M6" s="854"/>
       <c r="N6" s="31"/>
     </row>
     <row r="7" spans="1:15" ht="24" customHeight="1">
       <c r="A7" s="31"/>
-      <c r="B7" s="589" t="s">
-[...27 lines deleted...]
-      <c r="L7" s="821" t="s">
+      <c r="B7" s="588" t="s">
+        <v>642</v>
+      </c>
+      <c r="C7" s="768" t="s">
+        <v>643</v>
+      </c>
+      <c r="D7" s="768" t="s">
+        <v>644</v>
+      </c>
+      <c r="E7" s="768" t="s">
+        <v>645</v>
+      </c>
+      <c r="F7" s="768" t="s">
+        <v>648</v>
+      </c>
+      <c r="G7" s="768" t="s">
+        <v>686</v>
+      </c>
+      <c r="H7" s="768" t="s">
+        <v>645</v>
+      </c>
+      <c r="I7" s="768" t="s">
+        <v>650</v>
+      </c>
+      <c r="J7" s="768" t="s">
+        <v>687</v>
+      </c>
+      <c r="K7" s="791"/>
+      <c r="L7" s="819" t="s">
         <v>17</v>
       </c>
-      <c r="M7" s="821" t="s">
+      <c r="M7" s="819" t="s">
         <v>17</v>
       </c>
       <c r="N7" s="31"/>
     </row>
-    <row r="8" spans="1:15" ht="15" thickBot="1">
+    <row r="8" spans="1:15" ht="15.75" thickBot="1">
       <c r="A8" s="31"/>
-      <c r="B8" s="626"/>
-[...10 lines deleted...]
-      <c r="M8" s="822"/>
+      <c r="B8" s="623"/>
+      <c r="C8" s="769"/>
+      <c r="D8" s="769"/>
+      <c r="E8" s="769"/>
+      <c r="F8" s="769"/>
+      <c r="G8" s="769"/>
+      <c r="H8" s="769"/>
+      <c r="I8" s="769"/>
+      <c r="J8" s="769"/>
+      <c r="K8" s="855"/>
+      <c r="L8" s="820"/>
+      <c r="M8" s="820"/>
       <c r="N8" s="31"/>
     </row>
     <row r="9" spans="1:15" ht="17.25" customHeight="1">
       <c r="A9" s="31"/>
       <c r="B9" s="382" t="s">
-        <v>391</v>
+        <v>688</v>
       </c>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="30">
         <f>C9+D9-E9</f>
         <v>0</v>
       </c>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="30">
         <f>G9-H9+I9</f>
         <v>0</v>
       </c>
       <c r="K9" s="30"/>
       <c r="L9" s="30">
         <f>F9-J9+K9</f>
         <v>0</v>
       </c>
       <c r="M9" s="32"/>
       <c r="N9" s="31"/>
     </row>
-    <row r="10" spans="1:15" ht="14.4">
+    <row r="10" spans="1:15" ht="15">
       <c r="A10" s="31"/>
       <c r="B10" s="382" t="s">
-        <v>392</v>
+        <v>689</v>
       </c>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="30">
         <f t="shared" ref="F10:F14" si="0">C10+D10-E10</f>
         <v>0</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="30">
         <f t="shared" ref="J10:J14" si="1">G10-H10+I10</f>
         <v>0</v>
       </c>
       <c r="K10" s="30"/>
       <c r="L10" s="30">
         <f t="shared" ref="L10:L14" si="2">F10-J10+K10</f>
         <v>0</v>
       </c>
       <c r="M10" s="32"/>
       <c r="N10" s="31"/>
     </row>
-    <row r="11" spans="1:15" ht="14.4">
+    <row r="11" spans="1:15" ht="15">
       <c r="A11" s="31"/>
       <c r="B11" s="382" t="s">
-        <v>393</v>
+        <v>690</v>
       </c>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
       <c r="F11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K11" s="30"/>
       <c r="L11" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M11" s="32"/>
       <c r="N11" s="31"/>
     </row>
-    <row r="12" spans="1:15" ht="14.4">
+    <row r="12" spans="1:15" ht="15">
       <c r="A12" s="31"/>
       <c r="B12" s="382" t="s">
-        <v>394</v>
+        <v>691</v>
       </c>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K12" s="30"/>
       <c r="L12" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M12" s="32"/>
       <c r="N12" s="31"/>
     </row>
-    <row r="13" spans="1:15" ht="14.4">
+    <row r="13" spans="1:15" ht="15">
       <c r="A13" s="31"/>
       <c r="B13" s="382" t="s">
-        <v>395</v>
+        <v>692</v>
       </c>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
       <c r="E13" s="28"/>
       <c r="F13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K13" s="30"/>
       <c r="L13" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M13" s="32"/>
       <c r="N13" s="31"/>
     </row>
-    <row r="14" spans="1:15" ht="15" thickBot="1">
+    <row r="14" spans="1:15" ht="15.75" thickBot="1">
       <c r="A14" s="31"/>
       <c r="B14" s="58" t="s">
-        <v>396</v>
+        <v>693</v>
       </c>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K14" s="30"/>
       <c r="L14" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M14" s="32"/>
       <c r="N14" s="31"/>
     </row>
-    <row r="15" spans="1:15" ht="15" thickBot="1">
+    <row r="15" spans="1:15" ht="15.75" thickBot="1">
       <c r="A15" s="31"/>
-      <c r="B15" s="618" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="618">
+      <c r="B15" s="615" t="s">
+        <v>664</v>
+      </c>
+      <c r="C15" s="615">
         <f>SUM(C9:C14)</f>
         <v>0</v>
       </c>
-      <c r="D15" s="618">
+      <c r="D15" s="615">
         <f t="shared" ref="D15:M15" si="3">SUM(D9:D14)</f>
         <v>0</v>
       </c>
-      <c r="E15" s="618">
+      <c r="E15" s="615">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="F15" s="618">
+      <c r="F15" s="615">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G15" s="618">
+      <c r="G15" s="615">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H15" s="618">
+      <c r="H15" s="615">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I15" s="618">
+      <c r="I15" s="615">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J15" s="618">
+      <c r="J15" s="615">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K15" s="618">
+      <c r="K15" s="615">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L15" s="618">
+      <c r="L15" s="615">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M15" s="625">
+      <c r="M15" s="622">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N15" s="31"/>
     </row>
-    <row r="16" spans="1:15" ht="15" thickBot="1">
+    <row r="16" spans="1:15" ht="15.75" thickBot="1">
       <c r="A16" s="23"/>
       <c r="B16" s="379" t="s">
-        <v>368</v>
+        <v>665</v>
       </c>
       <c r="C16" s="380"/>
       <c r="D16" s="380"/>
       <c r="E16" s="380"/>
       <c r="F16" s="380">
         <f>C16+D16-E16</f>
         <v>0</v>
       </c>
       <c r="G16" s="380"/>
       <c r="H16" s="380"/>
       <c r="I16" s="380"/>
       <c r="J16" s="380">
         <f>G16-H16+I16</f>
         <v>0</v>
       </c>
       <c r="K16" s="380"/>
       <c r="L16" s="380">
         <f>F16-J16+K16</f>
         <v>0</v>
       </c>
       <c r="M16" s="381"/>
       <c r="N16" s="31"/>
     </row>
-    <row r="17" spans="2:6" ht="13.2"/>
-    <row r="18" spans="2:6" s="35" customFormat="1" ht="13.2">
+    <row r="17" spans="2:6" ht="12.75"/>
+    <row r="18" spans="2:6" s="35" customFormat="1" ht="12.75">
       <c r="B18" s="18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C18" s="429"/>
       <c r="D18" s="430"/>
       <c r="E18" s="430"/>
       <c r="F18" s="190"/>
     </row>
-    <row r="19" spans="2:6" ht="13.2">
+    <row r="19" spans="2:6" ht="12.75">
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
     </row>
-    <row r="20" spans="2:6" ht="13.2">
+    <row r="20" spans="2:6" ht="12.75">
       <c r="B20" s="18" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-    <row r="22" spans="2:6" ht="13.2">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="12.75"/>
+    <row r="22" spans="2:6" ht="12.75">
       <c r="B22" s="414" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:6" ht="13.2">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="12.75">
       <c r="B23" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="17.25" customHeight="1">
       <c r="B24" s="535" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="17.25" customHeight="1">
       <c r="B25" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:J6"/>
     <mergeCell ref="K6:K8"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -13261,618 +13335,618 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{EAED97FE-3CAF-4AAA-B115-61E1191B8B80}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D18)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D18:E18</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="2.5546875" style="13" customWidth="1"/>
-    <col min="2" max="2" width="43.33203125" style="391" customWidth="1"/>
+    <col min="1" max="1" width="2.5703125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="43.28515625" style="391" customWidth="1"/>
     <col min="3" max="3" width="17" style="391" customWidth="1"/>
-    <col min="4" max="4" width="13.109375" style="391" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="5.109375" style="391" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" style="391" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="391" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" style="391" customWidth="1"/>
+    <col min="7" max="7" width="17.5703125" style="391" customWidth="1"/>
+    <col min="8" max="8" width="5.140625" style="391" customWidth="1"/>
     <col min="9" max="9" width="24" style="13" customWidth="1"/>
-    <col min="10" max="10" width="13.5546875" style="391" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="13"/>
+    <col min="10" max="10" width="13.5703125" style="391" customWidth="1"/>
+    <col min="11" max="11" width="13.28515625" style="391" customWidth="1"/>
+    <col min="12" max="12" width="13.42578125" style="391" customWidth="1"/>
+    <col min="13" max="13" width="15.5703125" style="391" customWidth="1"/>
+    <col min="14" max="14" width="17.28515625" style="391" customWidth="1"/>
+    <col min="15" max="15" width="3.28515625" style="13" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="14.4">
+    <row r="1" spans="1:15" ht="15">
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="31"/>
       <c r="B2" s="422" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="383"/>
       <c r="D2" s="383"/>
       <c r="E2" s="383"/>
       <c r="F2" s="383"/>
       <c r="G2" s="383"/>
       <c r="H2" s="383"/>
       <c r="I2" s="384"/>
       <c r="J2" s="385"/>
       <c r="K2" s="383"/>
       <c r="L2" s="383"/>
       <c r="M2" s="386"/>
       <c r="N2" s="119" t="s">
-        <v>397</v>
+        <v>694</v>
       </c>
       <c r="O2" s="3"/>
     </row>
-    <row r="3" spans="1:15" ht="15.6">
+    <row r="3" spans="1:15" ht="15.75">
       <c r="A3" s="31"/>
-      <c r="B3" s="823" t="s">
-[...12 lines deleted...]
-      <c r="M3" s="858"/>
+      <c r="B3" s="821" t="s">
+        <v>695</v>
+      </c>
+      <c r="C3" s="856"/>
+      <c r="D3" s="856"/>
+      <c r="E3" s="856"/>
+      <c r="F3" s="856"/>
+      <c r="G3" s="856"/>
+      <c r="H3" s="856"/>
+      <c r="I3" s="856"/>
+      <c r="J3" s="856"/>
+      <c r="K3" s="856"/>
+      <c r="L3" s="856"/>
+      <c r="M3" s="856"/>
       <c r="N3" s="387"/>
     </row>
-    <row r="4" spans="1:15" ht="14.4">
+    <row r="4" spans="1:15" ht="15">
       <c r="A4" s="31"/>
-      <c r="B4" s="859" t="s">
-[...12 lines deleted...]
-      <c r="M4" s="695"/>
+      <c r="B4" s="857" t="s">
+        <v>637</v>
+      </c>
+      <c r="C4" s="739"/>
+      <c r="D4" s="739"/>
+      <c r="E4" s="739"/>
+      <c r="F4" s="739"/>
+      <c r="G4" s="739"/>
+      <c r="H4" s="739"/>
+      <c r="I4" s="739"/>
+      <c r="J4" s="739"/>
+      <c r="K4" s="739"/>
+      <c r="L4" s="739"/>
+      <c r="M4" s="739"/>
       <c r="N4" s="387"/>
     </row>
-    <row r="5" spans="1:15" ht="15" thickBot="1">
+    <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="31"/>
       <c r="B5" s="388"/>
       <c r="C5" s="335"/>
       <c r="D5" s="335"/>
       <c r="E5" s="335"/>
       <c r="F5" s="389"/>
       <c r="G5" s="389"/>
       <c r="H5" s="389"/>
       <c r="I5" s="390"/>
       <c r="J5" s="389"/>
       <c r="N5" s="392"/>
     </row>
     <row r="6" spans="1:15" s="18" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A6" s="31"/>
-      <c r="B6" s="730" t="s">
-[...6 lines deleted...]
-      <c r="G6" s="732"/>
+      <c r="B6" s="787" t="s">
+        <v>696</v>
+      </c>
+      <c r="C6" s="788"/>
+      <c r="D6" s="788"/>
+      <c r="E6" s="788"/>
+      <c r="F6" s="788"/>
+      <c r="G6" s="789"/>
       <c r="H6" s="11"/>
-      <c r="I6" s="860" t="s">
-[...8 lines deleted...]
-    <row r="7" spans="1:15" ht="48.6" thickBot="1">
+      <c r="I6" s="858" t="s">
+        <v>697</v>
+      </c>
+      <c r="J6" s="859"/>
+      <c r="K6" s="859"/>
+      <c r="L6" s="859"/>
+      <c r="M6" s="859"/>
+      <c r="N6" s="860"/>
+    </row>
+    <row r="7" spans="1:15" ht="48.75" thickBot="1">
       <c r="A7" s="31"/>
-      <c r="B7" s="640" t="s">
-        <v>401</v>
+      <c r="B7" s="635" t="s">
+        <v>698</v>
       </c>
       <c r="C7" s="310" t="s">
-        <v>402</v>
+        <v>699</v>
       </c>
       <c r="D7" s="310" t="s">
-        <v>403</v>
+        <v>700</v>
       </c>
       <c r="E7" s="310" t="s">
-        <v>404</v>
+        <v>701</v>
       </c>
       <c r="F7" s="310" t="s">
-        <v>405</v>
+        <v>702</v>
       </c>
       <c r="G7" s="310" t="s">
-        <v>406</v>
+        <v>703</v>
       </c>
       <c r="H7" s="393"/>
-      <c r="I7" s="640" t="s">
-        <v>401</v>
+      <c r="I7" s="635" t="s">
+        <v>698</v>
       </c>
       <c r="J7" s="310" t="s">
-        <v>407</v>
+        <v>704</v>
       </c>
       <c r="K7" s="310" t="s">
-        <v>403</v>
+        <v>700</v>
       </c>
       <c r="L7" s="310" t="s">
-        <v>404</v>
+        <v>701</v>
       </c>
       <c r="M7" s="310" t="s">
-        <v>405</v>
+        <v>702</v>
       </c>
       <c r="N7" s="310" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:15" ht="14.4">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="15">
       <c r="A8" s="31"/>
       <c r="B8" s="394" t="s">
-        <v>408</v>
+        <v>705</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
       <c r="F8" s="28"/>
       <c r="G8" s="59"/>
       <c r="H8" s="109"/>
       <c r="I8" s="395"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="32"/>
     </row>
     <row r="9" spans="1:15" ht="25.5" customHeight="1">
       <c r="A9" s="31"/>
       <c r="B9" s="396" t="s">
-        <v>409</v>
+        <v>706</v>
       </c>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
       <c r="F9" s="28">
         <f>SUM(C9+D9-E9)</f>
         <v>0</v>
       </c>
       <c r="G9" s="59"/>
       <c r="H9" s="109"/>
       <c r="I9" s="396" t="s">
-        <v>410</v>
+        <v>707</v>
       </c>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29">
         <f>SUM(J9+K9-L9)</f>
         <v>0</v>
       </c>
       <c r="N9" s="32"/>
     </row>
     <row r="10" spans="1:15" ht="28.5" customHeight="1">
       <c r="A10" s="31"/>
       <c r="B10" s="396" t="s">
-        <v>411</v>
+        <v>708</v>
       </c>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="28">
         <f t="shared" ref="F10:F21" si="0">SUM(C10+D10-E10)</f>
         <v>0</v>
       </c>
       <c r="G10" s="59"/>
       <c r="H10" s="109"/>
       <c r="I10" s="396" t="s">
-        <v>412</v>
+        <v>709</v>
       </c>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29">
         <f t="shared" ref="M10:M11" si="1">SUM(J10+K10-L10)</f>
         <v>0</v>
       </c>
       <c r="N10" s="32"/>
     </row>
-    <row r="11" spans="1:15" ht="27">
+    <row r="11" spans="1:15" ht="26.25">
       <c r="A11" s="31"/>
       <c r="B11" s="396" t="s">
-        <v>413</v>
+        <v>710</v>
       </c>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="59"/>
       <c r="H11" s="109"/>
       <c r="I11" s="396" t="s">
-        <v>414</v>
+        <v>711</v>
       </c>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N11" s="32"/>
     </row>
-    <row r="12" spans="1:15" ht="27">
+    <row r="12" spans="1:15" ht="26.25">
       <c r="A12" s="31"/>
       <c r="B12" s="396" t="s">
-        <v>415</v>
+        <v>712</v>
       </c>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="59"/>
       <c r="H12" s="109"/>
       <c r="I12" s="396"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="32"/>
     </row>
-    <row r="13" spans="1:15" ht="27">
+    <row r="13" spans="1:15" ht="26.25">
       <c r="A13" s="31"/>
       <c r="B13" s="396" t="s">
-        <v>416</v>
+        <v>713</v>
       </c>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="59"/>
       <c r="H13" s="109"/>
       <c r="I13" s="396"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="32"/>
     </row>
-    <row r="14" spans="1:15" ht="27">
+    <row r="14" spans="1:15" ht="26.25">
       <c r="A14" s="31"/>
       <c r="B14" s="396" t="s">
-        <v>417</v>
+        <v>714</v>
       </c>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="59"/>
       <c r="H14" s="109"/>
       <c r="I14" s="396"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="32"/>
     </row>
-    <row r="15" spans="1:15" ht="27">
+    <row r="15" spans="1:15" ht="26.25">
       <c r="A15" s="31"/>
       <c r="B15" s="396" t="s">
-        <v>418</v>
+        <v>715</v>
       </c>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="59"/>
       <c r="H15" s="109"/>
       <c r="I15" s="396"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="32"/>
     </row>
-    <row r="16" spans="1:15" ht="14.4">
+    <row r="16" spans="1:15" ht="15">
       <c r="A16" s="31"/>
       <c r="B16" s="396" t="s">
-        <v>414</v>
+        <v>711</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G16" s="59"/>
       <c r="H16" s="109"/>
       <c r="I16" s="396"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="32"/>
     </row>
-    <row r="17" spans="1:14" ht="14.4">
+    <row r="17" spans="1:14" ht="15">
       <c r="A17" s="31"/>
       <c r="B17" s="397" t="s">
-        <v>419</v>
+        <v>716</v>
       </c>
       <c r="C17" s="306">
         <f>SUM(C9:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="306">
         <f t="shared" ref="D17:G17" si="2">SUM(D9:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="306">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F17" s="305">
         <f>SUM(F9:F16)</f>
         <v>0</v>
       </c>
       <c r="G17" s="398">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H17" s="109"/>
       <c r="I17" s="397" t="s">
-        <v>419</v>
+        <v>716</v>
       </c>
       <c r="J17" s="306">
         <f>SUM(J9:J16)</f>
         <v>0</v>
       </c>
       <c r="K17" s="306">
         <f t="shared" ref="K17" si="3">SUM(K9:K16)</f>
         <v>0</v>
       </c>
       <c r="L17" s="306">
         <f t="shared" ref="L17" si="4">SUM(L9:L16)</f>
         <v>0</v>
       </c>
       <c r="M17" s="306">
         <f>SUM(M9:M16)</f>
         <v>0</v>
       </c>
       <c r="N17" s="399">
         <f t="shared" ref="N17" si="5">SUM(N9:N16)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="14.4">
+    <row r="18" spans="1:14" ht="15">
       <c r="A18" s="31"/>
       <c r="B18" s="394" t="s">
-        <v>420</v>
+        <v>717</v>
       </c>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="28"/>
       <c r="G18" s="59"/>
       <c r="H18" s="109"/>
       <c r="I18" s="395"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="32"/>
     </row>
-    <row r="19" spans="1:14" ht="14.4">
+    <row r="19" spans="1:14" ht="15">
       <c r="A19" s="31"/>
       <c r="B19" s="396" t="s">
-        <v>421</v>
+        <v>718</v>
       </c>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
       <c r="F19" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="59"/>
       <c r="H19" s="109"/>
       <c r="I19" s="396" t="s">
-        <v>410</v>
+        <v>707</v>
       </c>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29">
         <f t="shared" ref="M19:M20" si="6">SUM(J19+K19-L19)</f>
         <v>0</v>
       </c>
       <c r="N19" s="32"/>
     </row>
-    <row r="20" spans="1:14" ht="27">
+    <row r="20" spans="1:14" ht="26.25">
       <c r="A20" s="31"/>
       <c r="B20" s="396" t="s">
-        <v>422</v>
+        <v>719</v>
       </c>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="59"/>
       <c r="H20" s="109"/>
       <c r="I20" s="396" t="s">
-        <v>414</v>
+        <v>711</v>
       </c>
       <c r="J20" s="29"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="29">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N20" s="32"/>
     </row>
-    <row r="21" spans="1:14" ht="14.4">
+    <row r="21" spans="1:14" ht="15">
       <c r="A21" s="31"/>
       <c r="B21" s="396" t="s">
-        <v>414</v>
+        <v>711</v>
       </c>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G21" s="59"/>
       <c r="H21" s="109"/>
       <c r="I21" s="396"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="32"/>
     </row>
-    <row r="22" spans="1:14" ht="14.4">
+    <row r="22" spans="1:14" ht="15">
       <c r="A22" s="31"/>
       <c r="B22" s="400" t="s">
-        <v>423</v>
+        <v>720</v>
       </c>
       <c r="C22" s="401">
         <f>SUM(C19:C21)</f>
         <v>0</v>
       </c>
       <c r="D22" s="401">
         <f t="shared" ref="D22:E22" si="7">SUM(D19:D21)</f>
         <v>0</v>
       </c>
       <c r="E22" s="401">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="F22" s="402">
         <f>SUM(F19:F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="525">
         <f>SUM(G19:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="109"/>
       <c r="I22" s="527" t="s">
-        <v>423</v>
+        <v>720</v>
       </c>
       <c r="J22" s="401">
         <f>SUM(J19:J21)</f>
         <v>0</v>
       </c>
       <c r="K22" s="401">
         <f t="shared" ref="K22" si="8">SUM(K19:K21)</f>
         <v>0</v>
       </c>
       <c r="L22" s="401">
         <f t="shared" ref="L22" si="9">SUM(L19:L21)</f>
         <v>0</v>
       </c>
       <c r="M22" s="401">
         <f>SUM(M19:M21)</f>
         <v>0</v>
       </c>
       <c r="N22" s="403">
         <f>SUM(N19:N21)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="14.4">
+    <row r="23" spans="1:14" ht="15">
       <c r="A23" s="31"/>
       <c r="B23" s="404" t="s">
         <v>169</v>
       </c>
       <c r="C23" s="405">
         <f>SUM(C17,C22)</f>
         <v>0</v>
       </c>
       <c r="D23" s="405">
         <f t="shared" ref="D23:E23" si="10">SUM(D17,D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="405">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F23" s="405">
         <f>SUM(F17,F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="526">
         <f>SUM(G17,G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="524"/>
@@ -13880,1138 +13954,1138 @@
         <v>169</v>
       </c>
       <c r="J23" s="406">
         <f>SUM(J17,J22)</f>
         <v>0</v>
       </c>
       <c r="K23" s="405">
         <f t="shared" ref="K23" si="11">SUM(K17,K22)</f>
         <v>0</v>
       </c>
       <c r="L23" s="405">
         <f t="shared" ref="L23" si="12">SUM(L17,L22)</f>
         <v>0</v>
       </c>
       <c r="M23" s="405">
         <f>SUM(M17,M22)</f>
         <v>0</v>
       </c>
       <c r="N23" s="407">
         <f>SUM(N17,N22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1">
       <c r="B24" s="13"/>
-      <c r="H24" s="594"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14" s="35" customFormat="1" ht="13.2">
+      <c r="H24" s="592"/>
+    </row>
+    <row r="25" spans="1:14" s="35" customFormat="1">
       <c r="B25" s="18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C25" s="429"/>
       <c r="D25" s="430"/>
       <c r="E25" s="430"/>
       <c r="F25" s="190"/>
-      <c r="H25" s="594"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:14" s="35" customFormat="1" ht="13.2">
+      <c r="H25" s="592"/>
+    </row>
+    <row r="26" spans="1:14" s="35" customFormat="1">
       <c r="B26" s="18"/>
       <c r="C26" s="429"/>
       <c r="D26" s="430"/>
       <c r="E26" s="430"/>
       <c r="F26" s="190"/>
-      <c r="H26" s="594"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14" ht="13.2">
+      <c r="H26" s="592"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="B27" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
-      <c r="H27" s="594"/>
+      <c r="H27" s="592"/>
     </row>
     <row r="28" spans="1:14" ht="12.75" customHeight="1">
       <c r="B28" s="13"/>
-      <c r="H28" s="594"/>
+      <c r="H28" s="592"/>
     </row>
     <row r="29" spans="1:14" ht="12.75" customHeight="1">
       <c r="B29" s="414" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H29" s="594"/>
+        <v>106</v>
+      </c>
+      <c r="H29" s="592"/>
       <c r="K29" s="408"/>
     </row>
-    <row r="30" spans="1:14" ht="13.2">
+    <row r="30" spans="1:14">
       <c r="B30" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D30" s="408"/>
-      <c r="H30" s="594"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14" ht="13.2">
+      <c r="H30" s="592"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="B31" s="535" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-    <row r="32" spans="1:14" ht="13.2">
+        <v>108</v>
+      </c>
+      <c r="H31" s="592"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="B32" s="18"/>
-      <c r="H32" s="594"/>
+      <c r="H32" s="592"/>
     </row>
     <row r="33" spans="2:8" ht="12.75" customHeight="1">
       <c r="B33" s="13"/>
-      <c r="H33" s="594"/>
+      <c r="H33" s="592"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="I6:N6"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{10F21871-041F-47C3-B6B3-491E099EB0CA}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D25)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D25:E26</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:H44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="14.88671875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="2" max="2" width="63.28515625" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="24.28515625" style="34" customWidth="1"/>
+    <col min="6" max="6" width="4.7109375" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:6" ht="13.8">
+    <row r="2" spans="2:6" ht="15">
       <c r="B2" s="416" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="431"/>
       <c r="E2" s="462" t="s">
-        <v>424</v>
-[...8 lines deleted...]
-      <c r="E3" s="693"/>
+        <v>721</v>
+      </c>
+    </row>
+    <row r="3" spans="2:6" ht="15">
+      <c r="B3" s="735" t="s">
+        <v>722</v>
+      </c>
+      <c r="C3" s="736"/>
+      <c r="D3" s="736"/>
+      <c r="E3" s="737"/>
     </row>
     <row r="4" spans="2:6">
-      <c r="B4" s="702" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="696"/>
+      <c r="B4" s="759" t="s">
+        <v>274</v>
+      </c>
+      <c r="C4" s="739"/>
+      <c r="D4" s="739"/>
+      <c r="E4" s="740"/>
     </row>
     <row r="5" spans="2:6">
       <c r="B5" s="9"/>
       <c r="C5" s="11"/>
       <c r="D5" s="90"/>
       <c r="E5" s="432"/>
     </row>
     <row r="6" spans="2:6" ht="12.75" customHeight="1">
       <c r="B6" s="72"/>
       <c r="C6" s="73"/>
       <c r="D6" s="433" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="433" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="2:6" ht="14.4">
+    <row r="7" spans="2:6" ht="15">
       <c r="B7" s="74" t="s">
-        <v>426</v>
+        <v>723</v>
       </c>
       <c r="C7" s="75" t="s">
-        <v>427</v>
+        <v>724</v>
       </c>
       <c r="D7" s="434"/>
       <c r="E7" s="435"/>
       <c r="F7" s="4"/>
     </row>
-    <row r="8" spans="2:6" ht="14.4">
+    <row r="8" spans="2:6" ht="15">
       <c r="B8" s="15" t="s">
-        <v>428</v>
+        <v>357</v>
       </c>
       <c r="C8" s="60"/>
       <c r="D8" s="436"/>
       <c r="E8" s="437"/>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="2:6" ht="14.4">
+    <row r="9" spans="2:6" ht="15">
       <c r="B9" s="15" t="s">
-        <v>429</v>
+        <v>725</v>
       </c>
       <c r="C9" s="60"/>
       <c r="D9" s="436"/>
       <c r="E9" s="437"/>
       <c r="F9" s="4"/>
     </row>
-    <row r="10" spans="2:6" ht="14.4">
+    <row r="10" spans="2:6" ht="15">
       <c r="B10" s="15" t="s">
-        <v>430</v>
+        <v>726</v>
       </c>
       <c r="C10" s="60"/>
       <c r="D10" s="436"/>
       <c r="E10" s="437"/>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="2:6" ht="14.4">
+    <row r="11" spans="2:6" ht="15">
       <c r="B11" s="15" t="s">
-        <v>431</v>
+        <v>727</v>
       </c>
       <c r="C11" s="60"/>
       <c r="D11" s="436"/>
       <c r="E11" s="437"/>
       <c r="F11" s="4"/>
     </row>
-    <row r="12" spans="2:6" ht="14.4">
+    <row r="12" spans="2:6" ht="15">
       <c r="B12" s="15" t="s">
-        <v>432</v>
+        <v>319</v>
       </c>
       <c r="C12" s="68"/>
       <c r="D12" s="438"/>
       <c r="E12" s="435"/>
       <c r="F12" s="4"/>
     </row>
-    <row r="13" spans="2:6" ht="15" thickBot="1">
+    <row r="13" spans="2:6" ht="15.75" thickBot="1">
       <c r="B13" s="62" t="s">
-        <v>433</v>
+        <v>728</v>
       </c>
       <c r="C13" s="67"/>
       <c r="D13" s="436">
         <f>SUM(D8:D12)</f>
         <v>0</v>
       </c>
       <c r="E13" s="435">
         <f>SUM(E8:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="4"/>
     </row>
-    <row r="14" spans="2:6" ht="14.4">
+    <row r="14" spans="2:6" ht="15">
       <c r="B14" s="63" t="s">
-        <v>434</v>
+        <v>729</v>
       </c>
       <c r="C14" s="60"/>
-      <c r="D14" s="596"/>
+      <c r="D14" s="593"/>
       <c r="E14" s="437"/>
       <c r="F14" s="4"/>
     </row>
-    <row r="15" spans="2:6" ht="14.4">
+    <row r="15" spans="2:6" ht="15">
       <c r="B15" s="64" t="s">
-        <v>435</v>
+        <v>730</v>
       </c>
       <c r="C15" s="61"/>
-      <c r="D15" s="597"/>
+      <c r="D15" s="594"/>
       <c r="E15" s="437"/>
       <c r="F15" s="4"/>
     </row>
-    <row r="16" spans="2:6" ht="14.4">
+    <row r="16" spans="2:6" ht="15">
       <c r="B16" s="65" t="s">
-        <v>428</v>
+        <v>357</v>
       </c>
       <c r="C16" s="60"/>
-      <c r="D16" s="597"/>
+      <c r="D16" s="594"/>
       <c r="E16" s="437"/>
       <c r="F16" s="4"/>
     </row>
-    <row r="17" spans="2:8" ht="14.4">
+    <row r="17" spans="2:8" ht="15">
       <c r="B17" s="65" t="s">
-        <v>429</v>
+        <v>725</v>
       </c>
       <c r="C17" s="60"/>
-      <c r="D17" s="597"/>
+      <c r="D17" s="594"/>
       <c r="E17" s="437"/>
       <c r="F17" s="4"/>
     </row>
-    <row r="18" spans="2:8" ht="14.4">
+    <row r="18" spans="2:8" ht="15">
       <c r="B18" s="65" t="s">
-        <v>432</v>
+        <v>319</v>
       </c>
       <c r="C18" s="60"/>
-      <c r="D18" s="597"/>
+      <c r="D18" s="594"/>
       <c r="E18" s="437"/>
       <c r="F18" s="4"/>
     </row>
-    <row r="19" spans="2:8" ht="14.4">
+    <row r="19" spans="2:8" ht="15">
       <c r="B19" s="65" t="s">
-        <v>436</v>
-[...4 lines deleted...]
-      <c r="D19" s="597"/>
+        <v>731</v>
+      </c>
+      <c r="C19" s="61" t="s">
+        <v>732</v>
+      </c>
+      <c r="D19" s="594"/>
       <c r="E19" s="437"/>
       <c r="F19" s="4"/>
     </row>
-    <row r="20" spans="2:8" ht="14.4">
+    <row r="20" spans="2:8" ht="15">
       <c r="B20" s="65" t="s">
-        <v>438</v>
+        <v>733</v>
       </c>
       <c r="C20" s="60"/>
-      <c r="D20" s="597"/>
+      <c r="D20" s="594"/>
       <c r="E20" s="437"/>
       <c r="F20" s="4"/>
     </row>
-    <row r="21" spans="2:8" ht="14.4">
+    <row r="21" spans="2:8" ht="15">
       <c r="B21" s="65" t="s">
-        <v>439</v>
+        <v>734</v>
       </c>
       <c r="C21" s="60"/>
-      <c r="D21" s="597"/>
+      <c r="D21" s="594"/>
       <c r="E21" s="437"/>
       <c r="F21" s="4"/>
     </row>
-    <row r="22" spans="2:8" ht="15" thickBot="1">
+    <row r="22" spans="2:8" ht="15.75" thickBot="1">
       <c r="B22" s="65" t="s">
-        <v>440</v>
+        <v>735</v>
       </c>
       <c r="C22" s="68"/>
-      <c r="D22" s="598"/>
+      <c r="D22" s="595"/>
       <c r="E22" s="435"/>
       <c r="F22" s="4"/>
     </row>
-    <row r="23" spans="2:8" ht="15" thickBot="1">
+    <row r="23" spans="2:8" ht="15.75" thickBot="1">
       <c r="B23" s="66" t="s">
-        <v>441</v>
+        <v>736</v>
       </c>
       <c r="C23" s="67" t="s">
-        <v>427</v>
+        <v>724</v>
       </c>
       <c r="D23" s="438">
         <f>SUM(D16:D21)</f>
         <v>0</v>
       </c>
       <c r="E23" s="435">
         <f>SUM(E16:E21)</f>
         <v>0</v>
       </c>
       <c r="F23" s="4"/>
     </row>
-    <row r="24" spans="2:8" ht="14.4">
+    <row r="24" spans="2:8" ht="15">
       <c r="B24" s="15" t="s">
-        <v>428</v>
+        <v>357</v>
       </c>
       <c r="C24" s="60"/>
       <c r="D24" s="436"/>
       <c r="E24" s="437"/>
       <c r="F24" s="4"/>
     </row>
-    <row r="25" spans="2:8" ht="14.4">
+    <row r="25" spans="2:8" ht="15">
       <c r="B25" s="15" t="s">
-        <v>429</v>
+        <v>725</v>
       </c>
       <c r="C25" s="60"/>
       <c r="D25" s="436"/>
       <c r="E25" s="437"/>
       <c r="F25" s="4"/>
     </row>
-    <row r="26" spans="2:8" s="2" customFormat="1" ht="14.4">
+    <row r="26" spans="2:8" s="2" customFormat="1" ht="15">
       <c r="B26" s="15" t="s">
-        <v>430</v>
+        <v>726</v>
       </c>
       <c r="C26" s="60"/>
       <c r="D26" s="436"/>
       <c r="E26" s="437"/>
       <c r="F26" s="13"/>
     </row>
-    <row r="27" spans="2:8" s="2" customFormat="1" ht="14.4">
+    <row r="27" spans="2:8" s="2" customFormat="1" ht="15">
       <c r="B27" s="15" t="s">
-        <v>431</v>
+        <v>727</v>
       </c>
       <c r="C27" s="60"/>
       <c r="D27" s="436"/>
       <c r="E27" s="437"/>
       <c r="F27" s="13"/>
     </row>
-    <row r="28" spans="2:8" s="2" customFormat="1" ht="14.4">
+    <row r="28" spans="2:8" s="2" customFormat="1" ht="15">
       <c r="B28" s="15" t="s">
-        <v>432</v>
+        <v>319</v>
       </c>
       <c r="C28" s="68"/>
       <c r="D28" s="436"/>
       <c r="E28" s="437"/>
       <c r="F28" s="13"/>
     </row>
-    <row r="29" spans="2:8" s="2" customFormat="1" ht="14.4">
+    <row r="29" spans="2:8" s="2" customFormat="1" ht="15">
       <c r="B29" s="17" t="s">
-        <v>442</v>
+        <v>737</v>
       </c>
       <c r="C29" s="67"/>
       <c r="D29" s="439">
         <f>SUM(D24:D28)</f>
         <v>0</v>
       </c>
       <c r="E29" s="440">
         <f>SUM(E24:E28)</f>
         <v>0</v>
       </c>
       <c r="F29" s="13"/>
     </row>
-    <row r="30" spans="2:8" s="2" customFormat="1" ht="14.4">
+    <row r="30" spans="2:8" s="2" customFormat="1" ht="15">
       <c r="B30" s="17" t="s">
-        <v>443</v>
+        <v>738</v>
       </c>
       <c r="C30" s="67"/>
       <c r="D30" s="439">
         <f>D13+D23-D29</f>
         <v>0</v>
       </c>
       <c r="E30" s="441">
         <f>E13+E23-E29</f>
         <v>0</v>
       </c>
       <c r="F30" s="13"/>
     </row>
-    <row r="31" spans="2:8" s="2" customFormat="1" ht="14.4">
+    <row r="31" spans="2:8" s="2" customFormat="1" ht="15">
       <c r="B31" s="17" t="s">
-        <v>444</v>
+        <v>739</v>
       </c>
       <c r="C31" s="82" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D31" s="442"/>
       <c r="E31" s="443"/>
       <c r="F31" s="13"/>
     </row>
-    <row r="32" spans="2:8" s="2" customFormat="1" ht="13.8">
+    <row r="32" spans="2:8" s="2" customFormat="1" ht="15">
       <c r="B32" s="17" t="s">
-        <v>445</v>
+        <v>740</v>
       </c>
       <c r="C32" s="67"/>
       <c r="D32" s="444">
         <f>D30+D31</f>
         <v>0</v>
       </c>
       <c r="E32" s="445">
         <f>E30+E31</f>
         <v>0</v>
       </c>
       <c r="F32" s="13"/>
       <c r="H32" s="16"/>
     </row>
     <row r="33" spans="2:8">
       <c r="B33" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C33" s="5"/>
       <c r="H33" s="16"/>
     </row>
     <row r="34" spans="2:8" s="415" customFormat="1">
       <c r="B34" s="459" t="s">
-        <v>446</v>
+        <v>741</v>
       </c>
       <c r="D34" s="425"/>
       <c r="E34" s="425"/>
       <c r="H34" s="460"/>
     </row>
     <row r="35" spans="2:8" s="415" customFormat="1">
       <c r="B35" s="459" t="s">
-        <v>447</v>
+        <v>742</v>
       </c>
       <c r="C35" s="459"/>
       <c r="D35" s="425"/>
       <c r="E35" s="425"/>
       <c r="H35" s="460"/>
     </row>
     <row r="36" spans="2:8">
       <c r="H36" s="16"/>
     </row>
     <row r="37" spans="2:8">
       <c r="B37" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="69"/>
     </row>
     <row r="38" spans="2:8">
       <c r="B38" s="13"/>
     </row>
     <row r="39" spans="2:8">
       <c r="B39" s="414" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="2:8">
       <c r="B40" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="2:8">
       <c r="B41" s="535" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="42" spans="2:8">
       <c r="B42" s="18"/>
     </row>
     <row r="43" spans="2:8">
       <c r="B43" s="13"/>
     </row>
     <row r="44" spans="2:8">
       <c r="B44" s="391"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="1.1811023622047245" bottom="1.1811023622047245" header="0" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:I38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
-    <col min="2" max="2" width="47.109375" customWidth="1"/>
+    <col min="2" max="2" width="47.140625" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
-    <col min="5" max="5" width="20.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="8.88671875" customWidth="1"/>
+    <col min="5" max="5" width="20.140625" customWidth="1"/>
+    <col min="6" max="6" width="17.28515625" customWidth="1"/>
+    <col min="7" max="7" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
-    <col min="10" max="10" width="3.6640625" customWidth="1"/>
+    <col min="10" max="10" width="3.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="13.8">
+    <row r="2" spans="2:9" ht="15">
       <c r="B2" s="424" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="76"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
       <c r="I2" s="461" t="s">
-        <v>448</v>
-[...12 lines deleted...]
-      <c r="I3" s="701"/>
+        <v>743</v>
+      </c>
+    </row>
+    <row r="3" spans="2:9" ht="15">
+      <c r="B3" s="757" t="s">
+        <v>744</v>
+      </c>
+      <c r="C3" s="736"/>
+      <c r="D3" s="736"/>
+      <c r="E3" s="736"/>
+      <c r="F3" s="736"/>
+      <c r="G3" s="736"/>
+      <c r="H3" s="736"/>
+      <c r="I3" s="758"/>
     </row>
     <row r="4" spans="2:9">
-      <c r="B4" s="859" t="s">
-[...8 lines deleted...]
-      <c r="I4" s="703"/>
+      <c r="B4" s="857" t="s">
+        <v>274</v>
+      </c>
+      <c r="C4" s="739"/>
+      <c r="D4" s="739"/>
+      <c r="E4" s="739"/>
+      <c r="F4" s="739"/>
+      <c r="G4" s="739"/>
+      <c r="H4" s="739"/>
+      <c r="I4" s="760"/>
     </row>
     <row r="5" spans="2:9">
-      <c r="B5" s="865" t="s">
-[...8 lines deleted...]
-      <c r="I5" s="867"/>
+      <c r="B5" s="863" t="s">
+        <v>745</v>
+      </c>
+      <c r="C5" s="864"/>
+      <c r="D5" s="864"/>
+      <c r="E5" s="864"/>
+      <c r="F5" s="864"/>
+      <c r="G5" s="864"/>
+      <c r="H5" s="864"/>
+      <c r="I5" s="865"/>
     </row>
     <row r="6" spans="2:9">
       <c r="B6" s="10"/>
-      <c r="C6" s="697" t="s">
+      <c r="C6" s="754" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="872"/>
-[...4 lines deleted...]
-      <c r="I6" s="869" t="s">
+      <c r="D6" s="869"/>
+      <c r="E6" s="869"/>
+      <c r="F6" s="869"/>
+      <c r="G6" s="869"/>
+      <c r="H6" s="867"/>
+      <c r="I6" s="867" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="2:9">
       <c r="B7" s="9" t="s">
-        <v>138</v>
-[...19 lines deleted...]
-      <c r="I7" s="870"/>
+        <v>140</v>
+      </c>
+      <c r="C7" s="866" t="s">
+        <v>746</v>
+      </c>
+      <c r="D7" s="867" t="s">
+        <v>747</v>
+      </c>
+      <c r="E7" s="867" t="s">
+        <v>748</v>
+      </c>
+      <c r="F7" s="867" t="s">
+        <v>749</v>
+      </c>
+      <c r="G7" s="829" t="s">
+        <v>750</v>
+      </c>
+      <c r="H7" s="861" t="s">
+        <v>751</v>
+      </c>
+      <c r="I7" s="868"/>
     </row>
     <row r="8" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B8" s="19"/>
-      <c r="C8" s="864"/>
-[...4 lines deleted...]
-      <c r="H8" s="864"/>
+      <c r="C8" s="862"/>
+      <c r="D8" s="868"/>
+      <c r="E8" s="868"/>
+      <c r="F8" s="868"/>
+      <c r="G8" s="869"/>
+      <c r="H8" s="862"/>
       <c r="I8" s="36" t="s">
-        <v>456</v>
+        <v>751</v>
       </c>
     </row>
     <row r="9" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B9" s="20" t="s">
-        <v>457</v>
+        <v>752</v>
       </c>
       <c r="C9" s="463"/>
       <c r="D9" s="464"/>
       <c r="E9" s="463"/>
       <c r="F9" s="463"/>
       <c r="G9" s="465"/>
       <c r="H9" s="466">
         <f>SUM(C9:G9)</f>
         <v>0</v>
       </c>
       <c r="I9" s="467"/>
     </row>
     <row r="10" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B10" s="21" t="s">
-        <v>458</v>
+        <v>753</v>
       </c>
       <c r="C10" s="468"/>
       <c r="D10" s="469"/>
       <c r="E10" s="468"/>
       <c r="F10" s="468"/>
       <c r="G10" s="470"/>
       <c r="H10" s="471">
         <f t="shared" ref="H10:H25" si="0">SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="472"/>
     </row>
     <row r="11" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B11" s="20" t="s">
-        <v>459</v>
+        <v>754</v>
       </c>
       <c r="C11" s="463"/>
       <c r="D11" s="464"/>
       <c r="E11" s="463"/>
       <c r="F11" s="463"/>
       <c r="G11" s="465"/>
       <c r="H11" s="466">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="467"/>
     </row>
     <row r="12" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B12" s="21" t="s">
-        <v>460</v>
+        <v>755</v>
       </c>
       <c r="C12" s="468"/>
       <c r="D12" s="469"/>
       <c r="E12" s="468"/>
       <c r="F12" s="468"/>
       <c r="G12" s="470"/>
       <c r="H12" s="471">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="472"/>
     </row>
     <row r="13" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B13" s="20" t="s">
-        <v>461</v>
+        <v>756</v>
       </c>
       <c r="C13" s="463"/>
       <c r="D13" s="464"/>
       <c r="E13" s="463"/>
       <c r="F13" s="463"/>
       <c r="G13" s="465"/>
       <c r="H13" s="466">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I13" s="467"/>
     </row>
     <row r="14" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B14" s="21" t="s">
-        <v>462</v>
+        <v>757</v>
       </c>
       <c r="C14" s="468"/>
       <c r="D14" s="469"/>
       <c r="E14" s="468"/>
       <c r="F14" s="468"/>
       <c r="G14" s="470"/>
       <c r="H14" s="471">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="472"/>
     </row>
     <row r="15" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B15" s="20" t="s">
-        <v>463</v>
+        <v>758</v>
       </c>
       <c r="C15" s="463"/>
       <c r="D15" s="464"/>
       <c r="E15" s="463"/>
       <c r="F15" s="463"/>
       <c r="G15" s="465"/>
       <c r="H15" s="466">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="467"/>
     </row>
     <row r="16" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B16" s="21" t="s">
-        <v>464</v>
+        <v>759</v>
       </c>
       <c r="C16" s="468"/>
       <c r="D16" s="469"/>
       <c r="E16" s="468"/>
       <c r="F16" s="468"/>
       <c r="G16" s="470"/>
       <c r="H16" s="471">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="472"/>
     </row>
     <row r="17" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B17" s="20" t="s">
-        <v>465</v>
+        <v>760</v>
       </c>
       <c r="C17" s="463"/>
       <c r="D17" s="464"/>
       <c r="E17" s="463"/>
       <c r="F17" s="463"/>
       <c r="G17" s="465"/>
       <c r="H17" s="466">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="467"/>
     </row>
     <row r="18" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B18" s="21" t="s">
-        <v>466</v>
+        <v>761</v>
       </c>
       <c r="C18" s="468"/>
       <c r="D18" s="469"/>
       <c r="E18" s="468"/>
       <c r="F18" s="468"/>
       <c r="G18" s="470"/>
       <c r="H18" s="471">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="472"/>
     </row>
     <row r="19" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B19" s="20" t="s">
-        <v>467</v>
+        <v>762</v>
       </c>
       <c r="C19" s="463"/>
       <c r="D19" s="464"/>
       <c r="E19" s="463"/>
       <c r="F19" s="463"/>
       <c r="G19" s="465"/>
       <c r="H19" s="466">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="467"/>
     </row>
-    <row r="20" spans="2:9" ht="14.4">
+    <row r="20" spans="2:9" ht="15">
       <c r="B20" s="21" t="s">
-        <v>468</v>
+        <v>763</v>
       </c>
       <c r="C20" s="468"/>
       <c r="D20" s="469"/>
       <c r="E20" s="468"/>
       <c r="F20" s="468"/>
       <c r="G20" s="470"/>
       <c r="H20" s="471">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="472"/>
     </row>
-    <row r="21" spans="2:9" ht="14.4">
+    <row r="21" spans="2:9" ht="15">
       <c r="B21" s="21" t="s">
-        <v>469</v>
+        <v>764</v>
       </c>
       <c r="C21" s="463"/>
       <c r="D21" s="464"/>
       <c r="E21" s="463"/>
       <c r="F21" s="463"/>
       <c r="G21" s="465"/>
       <c r="H21" s="466">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="467"/>
     </row>
-    <row r="22" spans="2:9" ht="14.4">
+    <row r="22" spans="2:9" ht="15">
       <c r="B22" s="21" t="s">
-        <v>470</v>
+        <v>765</v>
       </c>
       <c r="C22" s="468"/>
       <c r="D22" s="469"/>
       <c r="E22" s="468"/>
       <c r="F22" s="468"/>
       <c r="G22" s="470"/>
       <c r="H22" s="471">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="472"/>
     </row>
-    <row r="23" spans="2:9" s="7" customFormat="1" ht="15.6">
+    <row r="23" spans="2:9" s="7" customFormat="1" ht="15.75">
       <c r="B23" s="21" t="s">
-        <v>471</v>
+        <v>766</v>
       </c>
       <c r="C23" s="463"/>
       <c r="D23" s="464"/>
       <c r="E23" s="463"/>
       <c r="F23" s="463"/>
       <c r="G23" s="473"/>
       <c r="H23" s="466">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I23" s="467"/>
     </row>
-    <row r="24" spans="2:9" s="7" customFormat="1" ht="15.6">
+    <row r="24" spans="2:9" s="7" customFormat="1" ht="15.75">
       <c r="B24" s="21" t="s">
-        <v>472</v>
+        <v>767</v>
       </c>
       <c r="C24" s="474"/>
       <c r="D24" s="475"/>
       <c r="E24" s="476"/>
       <c r="F24" s="476"/>
       <c r="G24" s="477"/>
       <c r="H24" s="478">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I24" s="479"/>
     </row>
-    <row r="25" spans="2:9" s="1" customFormat="1" ht="15.6">
+    <row r="25" spans="2:9" s="1" customFormat="1" ht="15.75">
       <c r="B25" s="21" t="s">
-        <v>243</v>
+        <v>208</v>
       </c>
       <c r="C25" s="480"/>
       <c r="D25" s="481"/>
       <c r="E25" s="480"/>
       <c r="F25" s="480"/>
       <c r="G25" s="482"/>
       <c r="H25" s="483">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I25" s="484"/>
     </row>
     <row r="26" spans="2:9">
       <c r="B26" s="77" t="s">
-        <v>473</v>
+        <v>768</v>
       </c>
       <c r="C26" s="485">
         <f>SUM(C9:C25)</f>
         <v>0</v>
       </c>
       <c r="D26" s="486">
         <f t="shared" ref="D26:I26" si="1">SUM(D9:D25)</f>
         <v>0</v>
       </c>
       <c r="E26" s="486">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F26" s="486">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G26" s="487">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H26" s="530">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I26" s="529">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:9">
       <c r="B27" s="78" t="s">
-        <v>474</v>
+        <v>769</v>
       </c>
       <c r="C27" s="488"/>
       <c r="D27" s="488"/>
       <c r="E27" s="488"/>
       <c r="F27" s="488"/>
       <c r="G27" s="489"/>
       <c r="H27" s="529">
         <f>SUM(C27:G27)</f>
         <v>0</v>
       </c>
       <c r="I27" s="528"/>
     </row>
     <row r="28" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B28" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="13"/>
     </row>
     <row r="29" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B29" s="12"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B30"/>
     </row>
     <row r="31" spans="2:9">
       <c r="B31" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="2:9">
       <c r="B32" s="13"/>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="414" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="34" spans="2:2">
       <c r="B34" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="535" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="2:2">
       <c r="B36" s="18"/>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="13"/>
     </row>
     <row r="38" spans="2:2">
       <c r="B38" s="391"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="C6:H6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.78740157480314965" bottom="1.1811023622047245" header="0" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O40"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="13" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="11.44140625" style="13"/>
+    <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" style="13" customWidth="1"/>
+    <col min="4" max="4" width="6.7109375" style="13" customWidth="1"/>
+    <col min="5" max="5" width="21.7109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="13" customWidth="1"/>
+    <col min="8" max="9" width="10.7109375" style="13" customWidth="1"/>
+    <col min="10" max="10" width="26.140625" style="13" customWidth="1"/>
+    <col min="11" max="11" width="23.42578125" style="13" customWidth="1"/>
+    <col min="12" max="12" width="11.5703125" style="13" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" style="13" customWidth="1"/>
+    <col min="14" max="14" width="3.7109375" style="13" customWidth="1"/>
+    <col min="15" max="16384" width="11.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="B1" s="337"/>
       <c r="C1" s="302"/>
       <c r="D1" s="302"/>
       <c r="E1" s="302"/>
       <c r="F1" s="302"/>
       <c r="G1" s="302"/>
       <c r="H1" s="302"/>
       <c r="I1" s="302"/>
       <c r="J1" s="302"/>
       <c r="K1" s="302"/>
       <c r="L1" s="302"/>
       <c r="M1" s="302"/>
     </row>
-    <row r="2" spans="2:15" s="1" customFormat="1" ht="18.899999999999999" customHeight="1">
+    <row r="2" spans="2:15" s="1" customFormat="1" ht="18.95" customHeight="1">
       <c r="B2" s="411" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="300"/>
       <c r="D2" s="300"/>
       <c r="E2" s="300"/>
       <c r="F2" s="300"/>
       <c r="G2" s="300"/>
       <c r="H2" s="300"/>
       <c r="I2" s="300"/>
       <c r="J2" s="300"/>
       <c r="K2" s="300"/>
       <c r="L2" s="300"/>
       <c r="M2" s="301"/>
       <c r="O2" s="13"/>
     </row>
     <row r="3" spans="2:15" ht="48.75" customHeight="1">
-      <c r="B3" s="675" t="s">
+      <c r="B3" s="732" t="s">
         <v>35</v>
       </c>
-      <c r="C3" s="676"/>
-[...9 lines deleted...]
-      <c r="M3" s="677"/>
+      <c r="C3" s="733"/>
+      <c r="D3" s="733"/>
+      <c r="E3" s="733"/>
+      <c r="F3" s="733"/>
+      <c r="G3" s="733"/>
+      <c r="H3" s="733"/>
+      <c r="I3" s="733"/>
+      <c r="J3" s="733"/>
+      <c r="K3" s="733"/>
+      <c r="L3" s="733"/>
+      <c r="M3" s="734"/>
     </row>
     <row r="4" spans="2:15" ht="15" customHeight="1">
       <c r="B4" s="373"/>
       <c r="C4" s="361"/>
       <c r="D4" s="361"/>
       <c r="E4" s="339"/>
       <c r="F4" s="374" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="375" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="373"/>
       <c r="I4" s="361"/>
       <c r="J4" s="361"/>
       <c r="K4" s="339"/>
       <c r="L4" s="374" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B5" s="340" t="s">
@@ -15051,2417 +15125,2417 @@
       <c r="H6" s="346" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="349"/>
       <c r="M6" s="350"/>
     </row>
     <row r="7" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B7" s="351" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="376"/>
       <c r="E7" s="314" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="377">
         <v>0</v>
       </c>
       <c r="G7" s="311">
         <v>0</v>
       </c>
       <c r="H7" s="351" t="s">
-        <v>789</v>
+        <v>43</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="314" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L7" s="377">
         <v>0</v>
       </c>
       <c r="M7" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B8" s="351" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="376"/>
       <c r="E8" s="314" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="377">
         <v>0</v>
       </c>
       <c r="G8" s="311">
         <v>0</v>
       </c>
       <c r="H8" s="351" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="314" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L8" s="377">
         <v>0</v>
       </c>
       <c r="M8" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B9" s="351" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="376"/>
       <c r="E9" s="314" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="377">
         <v>0</v>
       </c>
       <c r="G9" s="311">
         <v>0</v>
       </c>
       <c r="H9" s="351" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="314" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L9" s="377">
         <v>0</v>
       </c>
       <c r="M9" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B10" s="351" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="18"/>
       <c r="D10" s="376"/>
       <c r="E10" s="314" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F10" s="377">
         <v>0</v>
       </c>
       <c r="G10" s="311">
         <v>0</v>
       </c>
       <c r="H10" s="351" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="314" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L10" s="377">
         <v>0</v>
       </c>
       <c r="M10" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B11" s="351" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="376"/>
       <c r="E11" s="314" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F11" s="377">
         <v>0</v>
       </c>
       <c r="G11" s="311">
         <v>0</v>
       </c>
       <c r="H11" s="351" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="314" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L11" s="377">
         <v>0</v>
       </c>
       <c r="M11" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B12" s="351" t="s">
-        <v>288</v>
+        <v>61</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="376"/>
       <c r="E12" s="314" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F12" s="377">
         <v>0</v>
       </c>
       <c r="G12" s="311">
         <v>0</v>
       </c>
       <c r="H12" s="351" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="314" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L12" s="377">
         <v>0</v>
       </c>
       <c r="M12" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B13" s="351" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="376"/>
       <c r="E13" s="314" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F13" s="377">
         <v>0</v>
       </c>
       <c r="G13" s="311">
         <v>0</v>
       </c>
       <c r="H13" s="351" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="314" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L13" s="377">
         <v>0</v>
       </c>
       <c r="M13" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B14" s="351" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C14" s="18"/>
       <c r="D14" s="376"/>
       <c r="E14" s="314" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F14" s="377">
         <v>0</v>
       </c>
       <c r="G14" s="311">
         <v>0</v>
       </c>
       <c r="H14" s="351" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="314" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L14" s="377">
         <v>0</v>
       </c>
       <c r="M14" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:15" ht="16.5" customHeight="1">
       <c r="B15" s="351" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C15" s="18"/>
       <c r="D15" s="376"/>
       <c r="E15" s="314" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="F15" s="377">
         <v>0</v>
       </c>
       <c r="G15" s="311">
         <v>0</v>
       </c>
       <c r="H15" s="537" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="546" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L15" s="377">
         <v>0</v>
       </c>
       <c r="M15" s="311">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B16" s="351" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C16" s="18"/>
       <c r="D16" s="376"/>
       <c r="E16" s="314" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F16" s="377">
         <v>0</v>
       </c>
       <c r="G16" s="311">
         <v>0</v>
       </c>
       <c r="H16" s="537"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="546"/>
       <c r="L16" s="377"/>
       <c r="M16" s="311"/>
     </row>
-    <row r="17" spans="2:13" ht="15" thickBot="1">
+    <row r="17" spans="2:13" ht="15.75" thickBot="1">
       <c r="B17" s="351" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C17" s="18"/>
       <c r="D17" s="376"/>
       <c r="E17" s="314" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F17" s="377">
         <v>0</v>
       </c>
       <c r="G17" s="311">
         <v>0</v>
       </c>
       <c r="H17" s="537"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="546"/>
       <c r="L17" s="377"/>
       <c r="M17" s="311"/>
     </row>
     <row r="18" spans="2:13" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="B18" s="353" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C18" s="354"/>
       <c r="D18" s="358"/>
       <c r="E18" s="355"/>
       <c r="F18" s="356">
         <f>SUM(F7:F17)</f>
         <v>0</v>
       </c>
       <c r="G18" s="357">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
       <c r="H18" s="353" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I18" s="358"/>
       <c r="J18" s="358"/>
       <c r="K18" s="355"/>
       <c r="L18" s="356">
         <f>SUM(L7:L17)</f>
         <v>0</v>
       </c>
       <c r="M18" s="356">
         <f>SUM(M7:M17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:13" ht="15.9" customHeight="1">
+    <row r="19" spans="2:13" ht="15.95" customHeight="1">
       <c r="B19" s="346" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C19" s="18"/>
       <c r="D19" s="376"/>
       <c r="E19" s="314"/>
       <c r="F19" s="319"/>
       <c r="G19" s="311"/>
       <c r="H19" s="346" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="303"/>
       <c r="L19" s="359"/>
       <c r="M19" s="312"/>
     </row>
-    <row r="20" spans="2:13" ht="15.9" customHeight="1">
+    <row r="20" spans="2:13" ht="15.95" customHeight="1">
       <c r="B20" s="351" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20" s="18"/>
       <c r="D20" s="376"/>
       <c r="E20" s="314" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F20" s="319">
         <v>0</v>
       </c>
       <c r="G20" s="311">
         <v>0</v>
       </c>
       <c r="H20" s="351" t="s">
-        <v>789</v>
+        <v>43</v>
       </c>
       <c r="K20" s="314" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L20" s="360">
         <v>0</v>
       </c>
       <c r="M20" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:13" ht="17.100000000000001" customHeight="1">
       <c r="B21" s="351" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E21" s="314" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F21" s="319">
         <v>0</v>
       </c>
       <c r="G21" s="311">
         <v>0</v>
       </c>
       <c r="H21" s="351" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="314" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L21" s="359">
         <v>0</v>
       </c>
       <c r="M21" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:13" s="3" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="B22" s="351" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="314" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F22" s="319">
         <v>0</v>
       </c>
       <c r="G22" s="311">
         <v>0</v>
       </c>
       <c r="H22" s="351" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K22" s="314" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L22" s="359">
         <v>0</v>
       </c>
       <c r="M22" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="B23" s="351" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E23" s="314" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F23" s="319">
         <v>0</v>
       </c>
       <c r="G23" s="311">
         <v>0</v>
       </c>
       <c r="H23" s="351" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="314" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L23" s="359">
         <v>0</v>
       </c>
       <c r="M23" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:13" ht="17.100000000000001" customHeight="1">
       <c r="B24" s="351" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="376"/>
       <c r="E24" s="314" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F24" s="319">
         <v>0</v>
       </c>
       <c r="G24" s="311">
         <v>0</v>
       </c>
       <c r="H24" s="351" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K24" s="314" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L24" s="359">
         <v>0</v>
       </c>
       <c r="M24" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="17.100000000000001" customHeight="1">
       <c r="B25" s="351" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="376"/>
       <c r="E25" s="314" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F25" s="319">
         <v>0</v>
       </c>
       <c r="G25" s="311">
         <v>0</v>
       </c>
       <c r="H25" s="351" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="K25" s="314" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L25" s="359">
         <v>0</v>
       </c>
       <c r="M25" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:13" ht="17.100000000000001" customHeight="1">
       <c r="B26" s="351" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="314" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F26" s="319">
         <v>0</v>
       </c>
       <c r="G26" s="311">
         <v>0</v>
       </c>
       <c r="H26" s="351" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K26" s="314" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L26" s="359">
         <v>0</v>
       </c>
       <c r="M26" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:13" ht="17.100000000000001" customHeight="1">
       <c r="B27" s="351" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="314" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="F27" s="319">
         <v>0</v>
       </c>
       <c r="G27" s="311">
         <v>0</v>
       </c>
       <c r="H27" s="351" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K27" s="314" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L27" s="359">
         <v>0</v>
       </c>
       <c r="M27" s="312">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:13" ht="13.8">
+    <row r="28" spans="2:13" ht="14.25">
       <c r="B28" s="351" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C28" s="18"/>
       <c r="D28" s="314"/>
       <c r="E28" s="536" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F28" s="319">
         <v>0</v>
       </c>
       <c r="G28" s="311">
         <v>0</v>
       </c>
       <c r="H28" s="351" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="314" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L28" s="359">
         <v>0</v>
       </c>
       <c r="M28" s="312">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:13" ht="13.8">
+    <row r="29" spans="2:13" ht="14.25">
       <c r="B29" s="351" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C29" s="18"/>
       <c r="D29" s="314"/>
       <c r="E29" s="536" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F29" s="319">
         <v>0</v>
       </c>
       <c r="G29" s="311">
         <v>0</v>
       </c>
       <c r="H29" s="351" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="314" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L29" s="359">
         <v>0</v>
       </c>
       <c r="M29" s="312">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:13" ht="24" customHeight="1" thickBot="1">
       <c r="B30" s="351" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="314"/>
       <c r="E30" s="314" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F30" s="319">
         <v>0</v>
       </c>
       <c r="G30" s="311">
         <v>0</v>
       </c>
       <c r="H30" s="351"/>
       <c r="I30" s="352"/>
       <c r="J30" s="18"/>
       <c r="K30" s="536"/>
       <c r="L30" s="547"/>
       <c r="M30" s="548"/>
     </row>
     <row r="31" spans="2:13" ht="24.75" customHeight="1" thickBot="1">
       <c r="B31" s="351" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C31" s="18"/>
       <c r="D31" s="314"/>
       <c r="E31" s="536" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F31" s="319">
         <v>0</v>
       </c>
       <c r="G31" s="378">
         <v>0</v>
       </c>
       <c r="H31" s="338" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I31" s="361"/>
       <c r="J31" s="361"/>
       <c r="K31" s="362"/>
       <c r="L31" s="366">
         <f>SUM(L20:L30)</f>
         <v>0</v>
       </c>
       <c r="M31" s="366">
         <f>SUM(M20:M30)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:13" ht="18" customHeight="1" thickBot="1">
       <c r="B32" s="351" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C32" s="18"/>
       <c r="D32" s="314"/>
       <c r="E32" s="314" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F32" s="319">
         <v>0</v>
       </c>
       <c r="G32" s="378">
         <v>0</v>
       </c>
       <c r="H32" s="363" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I32" s="364"/>
       <c r="J32" s="364"/>
       <c r="K32" s="365"/>
       <c r="L32" s="366">
         <f>SUM(L18+L31)</f>
         <v>0</v>
       </c>
       <c r="M32" s="366">
         <f>SUM(M18+M31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:13" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="B33" s="353" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C33" s="358"/>
       <c r="D33" s="358"/>
       <c r="E33" s="410"/>
       <c r="F33" s="70">
         <f>SUM(F20:F32)</f>
         <v>0</v>
       </c>
       <c r="G33" s="70">
         <f>SUM(G20:G32)</f>
         <v>0</v>
       </c>
       <c r="H33" s="412" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="358"/>
       <c r="J33" s="358"/>
       <c r="K33" s="413"/>
       <c r="L33" s="503">
         <f>EEPN!O18</f>
         <v>0</v>
       </c>
       <c r="M33" s="503">
         <f>EEPN!P18</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:13" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="B34" s="367" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C34" s="368"/>
       <c r="D34" s="368"/>
       <c r="E34" s="368"/>
       <c r="F34" s="369">
         <f>SUM(F18+F33)</f>
         <v>0</v>
       </c>
       <c r="G34" s="369">
         <f>SUM(G18+G33)</f>
         <v>0</v>
       </c>
       <c r="H34" s="367" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I34" s="370"/>
       <c r="J34" s="368"/>
       <c r="K34" s="371"/>
       <c r="L34" s="372">
         <f>L32+L33</f>
         <v>0</v>
       </c>
       <c r="M34" s="369">
         <f>M32+M33</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:13" ht="20.100000000000001" customHeight="1"/>
     <row r="36" spans="2:13" ht="20.100000000000001" customHeight="1">
       <c r="B36" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G36" s="307"/>
     </row>
-    <row r="37" spans="2:13" ht="15.9" customHeight="1">
+    <row r="37" spans="2:13" ht="15.95" customHeight="1">
       <c r="B37" s="13" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="38" spans="2:13" ht="15.9" customHeight="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="38" spans="2:13" ht="15.95" customHeight="1">
       <c r="B38" s="414" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C38" s="414"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
     </row>
     <row r="39" spans="2:13">
       <c r="B39" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C39" s="415"/>
     </row>
     <row r="40" spans="2:13">
       <c r="B40" s="415" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C40" s="415"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="F5:G6">
     <cfRule type="cellIs" dxfId="16" priority="7" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F7:G33 M16">
     <cfRule type="containsText" dxfId="15" priority="6" stopIfTrue="1" operator="containsText" text="NAVN">
       <formula>NOT(ISERROR(SEARCH("NAVN",F7)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M17">
     <cfRule type="containsText" dxfId="14" priority="3" stopIfTrue="1" operator="containsText" text="NAVN">
       <formula>NOT(ISERROR(SEARCH("NAVN",M17)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L18:M18">
     <cfRule type="containsText" dxfId="13" priority="2" stopIfTrue="1" operator="containsText" text="NAVN">
       <formula>NOT(ISERROR(SEARCH("NAVN",L18)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M15">
     <cfRule type="containsText" dxfId="12" priority="1" stopIfTrue="1" operator="containsText" text="NAVN">
       <formula>NOT(ISERROR(SEARCH("NAVN",M15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
-    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:G6">
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:G6" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F7:G33 M15:M17"/>
+    <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F7:G33 M15:M17" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:I32"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="35" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.109375" style="35"/>
+    <col min="1" max="1" width="2.85546875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="25.28515625" style="35" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" style="35" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" style="35" customWidth="1"/>
+    <col min="5" max="6" width="14.28515625" style="35" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" style="35" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" style="35" customWidth="1"/>
+    <col min="9" max="9" width="4.140625" style="35" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:8" ht="13.8">
+    <row r="2" spans="2:8" ht="15">
       <c r="B2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="143"/>
       <c r="D2" s="143"/>
       <c r="E2" s="144"/>
       <c r="F2" s="144"/>
       <c r="G2" s="144"/>
       <c r="H2" s="122" t="s">
-        <v>475</v>
-[...11 lines deleted...]
-      <c r="H3" s="810"/>
+        <v>770</v>
+      </c>
+    </row>
+    <row r="3" spans="2:8" ht="15">
+      <c r="B3" s="807" t="s">
+        <v>771</v>
+      </c>
+      <c r="C3" s="658"/>
+      <c r="D3" s="658"/>
+      <c r="E3" s="658"/>
+      <c r="F3" s="658"/>
+      <c r="G3" s="658"/>
+      <c r="H3" s="808"/>
     </row>
     <row r="4" spans="2:8">
-      <c r="B4" s="811" t="s">
-[...35 lines deleted...]
-        <v>480</v>
+      <c r="B4" s="809" t="s">
+        <v>274</v>
+      </c>
+      <c r="C4" s="799"/>
+      <c r="D4" s="799"/>
+      <c r="E4" s="799"/>
+      <c r="F4" s="799"/>
+      <c r="G4" s="799"/>
+      <c r="H4" s="800"/>
+    </row>
+    <row r="5" spans="2:8" ht="13.5" thickBot="1">
+      <c r="B5" s="809" t="s">
+        <v>772</v>
+      </c>
+      <c r="C5" s="799"/>
+      <c r="D5" s="799"/>
+      <c r="E5" s="799"/>
+      <c r="F5" s="799"/>
+      <c r="G5" s="799"/>
+      <c r="H5" s="800"/>
+    </row>
+    <row r="6" spans="2:8" ht="13.5" thickBot="1">
+      <c r="B6" s="649" t="s">
+        <v>773</v>
+      </c>
+      <c r="C6" s="876" t="s">
+        <v>774</v>
+      </c>
+      <c r="D6" s="877"/>
+      <c r="E6" s="877"/>
+      <c r="F6" s="877"/>
+      <c r="G6" s="877"/>
+      <c r="H6" s="878"/>
+    </row>
+    <row r="7" spans="2:8" ht="39" thickBot="1">
+      <c r="B7" s="650" t="s">
+        <v>775</v>
       </c>
       <c r="C7" s="491" t="s">
-        <v>481</v>
+        <v>776</v>
       </c>
       <c r="D7" s="491" t="s">
-        <v>482</v>
+        <v>777</v>
       </c>
       <c r="E7" s="491" t="s">
-        <v>483</v>
+        <v>778</v>
       </c>
       <c r="F7" s="491" t="s">
-        <v>484</v>
+        <v>779</v>
       </c>
       <c r="G7" s="491" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>780</v>
+      </c>
+      <c r="H7" s="651" t="s">
+        <v>781</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="12.75" customHeight="1" thickBot="1">
-      <c r="B8" s="643"/>
-[...7 lines deleted...]
-      <c r="H8" s="876"/>
+      <c r="B8" s="638"/>
+      <c r="C8" s="870" t="s">
+        <v>604</v>
+      </c>
+      <c r="D8" s="871"/>
+      <c r="E8" s="871"/>
+      <c r="F8" s="871"/>
+      <c r="G8" s="871"/>
+      <c r="H8" s="872"/>
     </row>
     <row r="9" spans="2:8">
-      <c r="B9" s="644" t="s">
-[...7 lines deleted...]
-      <c r="H9" s="657"/>
+      <c r="B9" s="639" t="s">
+        <v>782</v>
+      </c>
+      <c r="C9" s="647"/>
+      <c r="D9" s="648"/>
+      <c r="E9" s="648"/>
+      <c r="F9" s="648"/>
+      <c r="G9" s="648"/>
+      <c r="H9" s="652"/>
     </row>
     <row r="10" spans="2:8">
-      <c r="B10" s="644" t="s">
-[...7 lines deleted...]
-      <c r="H10" s="658"/>
+      <c r="B10" s="639" t="s">
+        <v>783</v>
+      </c>
+      <c r="C10" s="637"/>
+      <c r="D10" s="636"/>
+      <c r="E10" s="636"/>
+      <c r="F10" s="636"/>
+      <c r="G10" s="636"/>
+      <c r="H10" s="653"/>
     </row>
     <row r="11" spans="2:8">
-      <c r="B11" s="644" t="s">
-[...7 lines deleted...]
-      <c r="H11" s="658"/>
+      <c r="B11" s="639" t="s">
+        <v>784</v>
+      </c>
+      <c r="C11" s="637"/>
+      <c r="D11" s="636"/>
+      <c r="E11" s="636"/>
+      <c r="F11" s="636"/>
+      <c r="G11" s="636"/>
+      <c r="H11" s="653"/>
     </row>
     <row r="12" spans="2:8">
-      <c r="B12" s="644" t="s">
-[...19 lines deleted...]
-      <c r="B14" s="648" t="s">
+      <c r="B12" s="639" t="s">
+        <v>785</v>
+      </c>
+      <c r="C12" s="637"/>
+      <c r="D12" s="636"/>
+      <c r="E12" s="636"/>
+      <c r="F12" s="636"/>
+      <c r="G12" s="636"/>
+      <c r="H12" s="653"/>
+    </row>
+    <row r="13" spans="2:8" ht="13.5" thickBot="1">
+      <c r="B13" s="641"/>
+      <c r="C13" s="644"/>
+      <c r="D13" s="646"/>
+      <c r="E13" s="646"/>
+      <c r="F13" s="646"/>
+      <c r="G13" s="646"/>
+      <c r="H13" s="654"/>
+    </row>
+    <row r="14" spans="2:8" ht="13.5" thickBot="1">
+      <c r="B14" s="643" t="s">
         <v>169</v>
       </c>
-      <c r="C14" s="650">
+      <c r="C14" s="645">
         <f>SUM(C9:C13)</f>
         <v>0</v>
       </c>
-      <c r="D14" s="650">
+      <c r="D14" s="645">
         <f t="shared" ref="D14:H14" si="0">SUM(D9:D13)</f>
         <v>0</v>
       </c>
-      <c r="E14" s="650">
+      <c r="E14" s="645">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F14" s="650">
+      <c r="F14" s="645">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G14" s="650">
+      <c r="G14" s="645">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H14" s="650">
+      <c r="H14" s="645">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="13.8" thickBot="1">
-[...8 lines deleted...]
-      <c r="H15" s="879"/>
+    <row r="15" spans="2:8" ht="13.5" thickBot="1">
+      <c r="B15" s="642"/>
+      <c r="C15" s="873" t="s">
+        <v>634</v>
+      </c>
+      <c r="D15" s="874"/>
+      <c r="E15" s="874"/>
+      <c r="F15" s="874"/>
+      <c r="G15" s="874"/>
+      <c r="H15" s="875"/>
     </row>
     <row r="16" spans="2:8">
-      <c r="B16" s="644" t="s">
-[...7 lines deleted...]
-      <c r="H16" s="657"/>
+      <c r="B16" s="639" t="s">
+        <v>782</v>
+      </c>
+      <c r="C16" s="647"/>
+      <c r="D16" s="648"/>
+      <c r="E16" s="648"/>
+      <c r="F16" s="648"/>
+      <c r="G16" s="648"/>
+      <c r="H16" s="652"/>
     </row>
     <row r="17" spans="2:9">
-      <c r="B17" s="644" t="s">
-[...7 lines deleted...]
-      <c r="H17" s="658"/>
+      <c r="B17" s="639" t="s">
+        <v>783</v>
+      </c>
+      <c r="C17" s="637"/>
+      <c r="D17" s="636"/>
+      <c r="E17" s="636"/>
+      <c r="F17" s="636"/>
+      <c r="G17" s="636"/>
+      <c r="H17" s="653"/>
     </row>
     <row r="18" spans="2:9">
-      <c r="B18" s="644" t="s">
-[...7 lines deleted...]
-      <c r="H18" s="658"/>
+      <c r="B18" s="639" t="s">
+        <v>784</v>
+      </c>
+      <c r="C18" s="637"/>
+      <c r="D18" s="636"/>
+      <c r="E18" s="636"/>
+      <c r="F18" s="636"/>
+      <c r="G18" s="636"/>
+      <c r="H18" s="653"/>
     </row>
     <row r="19" spans="2:9">
-      <c r="B19" s="644" t="s">
-[...19 lines deleted...]
-      <c r="B21" s="648" t="s">
+      <c r="B19" s="639" t="s">
+        <v>785</v>
+      </c>
+      <c r="C19" s="637"/>
+      <c r="D19" s="636"/>
+      <c r="E19" s="636"/>
+      <c r="F19" s="636"/>
+      <c r="G19" s="636"/>
+      <c r="H19" s="653"/>
+    </row>
+    <row r="20" spans="2:9" ht="13.5" thickBot="1">
+      <c r="B20" s="640"/>
+      <c r="C20" s="644"/>
+      <c r="D20" s="646"/>
+      <c r="E20" s="646"/>
+      <c r="F20" s="646"/>
+      <c r="G20" s="646"/>
+      <c r="H20" s="654"/>
+    </row>
+    <row r="21" spans="2:9" ht="13.5" thickBot="1">
+      <c r="B21" s="643" t="s">
         <v>169</v>
       </c>
-      <c r="C21" s="650">
+      <c r="C21" s="645">
         <f>SUM(C16:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="650">
+      <c r="D21" s="645">
         <f t="shared" ref="D21:H21" si="1">SUM(D16:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="650">
+      <c r="E21" s="645">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F21" s="650">
+      <c r="F21" s="645">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G21" s="650">
+      <c r="G21" s="645">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H21" s="650">
+      <c r="H21" s="645">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:9" s="493" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B23" s="744" t="s">
-[...7 lines deleted...]
-      <c r="H23" s="744"/>
+      <c r="B23" s="801" t="s">
+        <v>786</v>
+      </c>
+      <c r="C23" s="801"/>
+      <c r="D23" s="801"/>
+      <c r="E23" s="801"/>
+      <c r="F23" s="801"/>
+      <c r="G23" s="801"/>
+      <c r="H23" s="801"/>
     </row>
     <row r="24" spans="2:9" s="493" customFormat="1" ht="29.25" customHeight="1">
-      <c r="B24" s="744" t="s">
-[...7 lines deleted...]
-      <c r="H24" s="744"/>
+      <c r="B24" s="801" t="s">
+        <v>787</v>
+      </c>
+      <c r="C24" s="801"/>
+      <c r="D24" s="801"/>
+      <c r="E24" s="801"/>
+      <c r="F24" s="801"/>
+      <c r="G24" s="801"/>
+      <c r="H24" s="801"/>
     </row>
     <row r="25" spans="2:9" s="495" customFormat="1" ht="15">
       <c r="B25" s="35" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C25" s="494"/>
       <c r="D25" s="494"/>
       <c r="E25" s="494"/>
       <c r="F25" s="494"/>
       <c r="G25" s="494"/>
       <c r="H25" s="494"/>
       <c r="I25" s="35"/>
     </row>
     <row r="27" spans="2:9">
       <c r="B27" s="114" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="2:9">
-      <c r="B29" s="627" t="s">
-        <v>104</v>
+      <c r="B29" s="624" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="2:9">
       <c r="B30" s="425" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="31" spans="2:9">
-      <c r="B31" s="629" t="s">
-        <v>106</v>
+      <c r="B31" s="626" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="2:9">
       <c r="B32" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="C15:H15"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="C6:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:I25"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="34" customWidth="1"/>
-    <col min="2" max="2" width="34.44140625" style="34" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="34" customWidth="1"/>
+    <col min="2" max="2" width="34.42578125" style="34" customWidth="1"/>
     <col min="3" max="3" width="22" style="34" customWidth="1"/>
-    <col min="4" max="4" width="22.88671875" style="34" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="34"/>
+    <col min="4" max="4" width="22.85546875" style="34" customWidth="1"/>
+    <col min="5" max="5" width="3.5703125" style="34" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="13.8">
+    <row r="2" spans="2:9" ht="15">
       <c r="B2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="37"/>
       <c r="D2" s="496" t="s">
-        <v>475</v>
+        <v>770</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
-      <c r="B3" s="883" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="885"/>
+      <c r="B3" s="879" t="s">
+        <v>771</v>
+      </c>
+      <c r="C3" s="880"/>
+      <c r="D3" s="881"/>
     </row>
     <row r="4" spans="2:9">
-      <c r="B4" s="883" t="s">
-[...3 lines deleted...]
-      <c r="D4" s="885"/>
+      <c r="B4" s="879" t="s">
+        <v>274</v>
+      </c>
+      <c r="C4" s="880"/>
+      <c r="D4" s="881"/>
     </row>
     <row r="5" spans="2:9">
-      <c r="B5" s="886" t="s">
-[...3 lines deleted...]
-      <c r="D5" s="888"/>
+      <c r="B5" s="882" t="s">
+        <v>772</v>
+      </c>
+      <c r="C5" s="883"/>
+      <c r="D5" s="884"/>
     </row>
     <row r="6" spans="2:9">
       <c r="B6" s="490" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-        <v>495</v>
+        <v>788</v>
+      </c>
+      <c r="C6" s="885" t="s">
+        <v>789</v>
+      </c>
+      <c r="D6" s="885" t="s">
+        <v>790</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="25.5" customHeight="1">
       <c r="B7" s="490" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-      <c r="D7" s="891"/>
+        <v>791</v>
+      </c>
+      <c r="C7" s="886"/>
+      <c r="D7" s="887"/>
     </row>
     <row r="8" spans="2:9">
       <c r="B8" s="137" t="s">
-        <v>487</v>
+        <v>782</v>
       </c>
       <c r="C8" s="497"/>
       <c r="D8" s="498"/>
     </row>
     <row r="9" spans="2:9">
       <c r="B9" s="492" t="s">
-        <v>488</v>
+        <v>783</v>
       </c>
       <c r="C9" s="497"/>
       <c r="D9" s="498"/>
     </row>
     <row r="10" spans="2:9">
       <c r="B10" s="492" t="s">
-        <v>489</v>
+        <v>784</v>
       </c>
       <c r="C10" s="497"/>
       <c r="D10" s="498"/>
     </row>
     <row r="11" spans="2:9">
       <c r="B11" s="499" t="s">
-        <v>490</v>
+        <v>785</v>
       </c>
       <c r="C11" s="35"/>
       <c r="D11" s="129"/>
     </row>
     <row r="12" spans="2:9">
       <c r="B12" s="500"/>
       <c r="C12" s="501"/>
       <c r="D12" s="502"/>
     </row>
     <row r="13" spans="2:9">
       <c r="B13" s="142" t="s">
         <v>169</v>
       </c>
       <c r="C13" s="93">
         <f>SUM(C8:C11)</f>
         <v>0</v>
       </c>
       <c r="D13" s="133">
         <f>SUM(D8:D11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:9">
       <c r="B14" s="425"/>
       <c r="C14" s="425"/>
       <c r="D14" s="425"/>
     </row>
     <row r="15" spans="2:9" ht="29.25" customHeight="1">
-      <c r="B15" s="744" t="s">
-[...3 lines deleted...]
-      <c r="D15" s="744"/>
+      <c r="B15" s="801" t="s">
+        <v>787</v>
+      </c>
+      <c r="C15" s="801"/>
+      <c r="D15" s="801"/>
     </row>
     <row r="16" spans="2:9" s="495" customFormat="1" ht="15">
       <c r="B16" s="35" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C16" s="494"/>
       <c r="D16" s="494"/>
       <c r="E16" s="494"/>
       <c r="F16" s="494"/>
       <c r="G16" s="494"/>
       <c r="H16" s="494"/>
       <c r="I16" s="35"/>
     </row>
     <row r="17" spans="2:4">
       <c r="C17" s="545"/>
       <c r="D17" s="545"/>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="114" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C18" s="425"/>
       <c r="D18" s="425"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="35"/>
       <c r="C19" s="425"/>
       <c r="D19" s="425"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="627" t="s">
-        <v>104</v>
+      <c r="B20" s="624" t="s">
+        <v>106</v>
       </c>
       <c r="C20" s="425"/>
       <c r="D20" s="425"/>
     </row>
     <row r="21" spans="2:4">
       <c r="B21" s="425" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C21" s="425"/>
       <c r="D21" s="425"/>
     </row>
     <row r="22" spans="2:4">
-      <c r="B22" s="629" t="s">
-        <v>106</v>
+      <c r="B22" s="626" t="s">
+        <v>108</v>
       </c>
       <c r="C22" s="425"/>
       <c r="D22" s="425"/>
     </row>
     <row r="23" spans="2:4">
       <c r="B23" s="114"/>
       <c r="C23" s="425"/>
       <c r="D23" s="425"/>
     </row>
     <row r="24" spans="2:4">
       <c r="B24" s="425"/>
       <c r="C24" s="425"/>
       <c r="D24" s="425"/>
     </row>
     <row r="25" spans="2:4">
       <c r="B25" s="545"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="13" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="41" style="13" customWidth="1"/>
-    <col min="3" max="3" width="22.33203125" style="13" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="11.44140625" style="13"/>
+    <col min="3" max="3" width="22.28515625" style="13" customWidth="1"/>
+    <col min="4" max="4" width="22.7109375" style="13" customWidth="1"/>
+    <col min="5" max="6" width="16.42578125" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="13.8" thickBot="1"/>
+    <row r="1" spans="2:7" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:7" ht="20.100000000000001" customHeight="1">
       <c r="B2" s="416" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="321"/>
       <c r="E2" s="321"/>
       <c r="F2" s="322"/>
     </row>
     <row r="3" spans="2:7" ht="21" customHeight="1">
-      <c r="B3" s="691" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="693"/>
+      <c r="B3" s="735" t="s">
+        <v>109</v>
+      </c>
+      <c r="C3" s="736"/>
+      <c r="D3" s="736"/>
+      <c r="E3" s="736"/>
+      <c r="F3" s="737"/>
     </row>
     <row r="4" spans="2:7" ht="25.5" customHeight="1">
-      <c r="B4" s="694" t="s">
-[...7 lines deleted...]
-    <row r="5" spans="2:7" ht="12.9" customHeight="1">
+      <c r="B4" s="738" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="739"/>
+      <c r="D4" s="739"/>
+      <c r="E4" s="739"/>
+      <c r="F4" s="740"/>
+    </row>
+    <row r="5" spans="2:7" ht="12.95" customHeight="1">
       <c r="B5" s="538"/>
       <c r="C5" s="539"/>
       <c r="D5" s="539"/>
       <c r="E5" s="540" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="324" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="325"/>
     </row>
     <row r="6" spans="2:7" ht="10.5" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="6"/>
       <c r="E6" s="326" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="327" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="328"/>
     </row>
     <row r="7" spans="2:7" s="2" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B7" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="679"/>
+      <c r="B7" s="741" t="s">
+        <v>111</v>
+      </c>
+      <c r="C7" s="742"/>
       <c r="D7" s="314" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E7" s="315">
         <v>0</v>
       </c>
       <c r="F7" s="316">
         <v>0</v>
       </c>
       <c r="G7" s="13"/>
     </row>
     <row r="8" spans="2:7" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="B8" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="679"/>
+      <c r="B8" s="741" t="s">
+        <v>113</v>
+      </c>
+      <c r="C8" s="742"/>
       <c r="D8" s="536" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E8" s="315">
         <v>0</v>
       </c>
       <c r="F8" s="316">
         <v>0</v>
       </c>
       <c r="G8" s="13"/>
     </row>
     <row r="9" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B9" s="680" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="681"/>
+      <c r="B9" s="743" t="s">
+        <v>115</v>
+      </c>
+      <c r="C9" s="744"/>
       <c r="D9" s="303"/>
       <c r="E9" s="329">
         <f>E7-E8</f>
         <v>0</v>
       </c>
       <c r="F9" s="330">
         <f>F7-F8</f>
         <v>0</v>
       </c>
       <c r="G9" s="13"/>
     </row>
     <row r="10" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B10" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="679"/>
+      <c r="B10" s="741" t="s">
+        <v>116</v>
+      </c>
+      <c r="C10" s="742"/>
       <c r="D10" s="314" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E10" s="315">
         <v>0</v>
       </c>
       <c r="F10" s="316">
         <v>0</v>
       </c>
       <c r="G10" s="13"/>
     </row>
-    <row r="11" spans="2:7" s="2" customFormat="1" ht="15.9" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="690"/>
+    <row r="11" spans="2:7" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B11" s="745" t="s">
+        <v>118</v>
+      </c>
+      <c r="C11" s="746"/>
       <c r="D11" s="314" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E11" s="315">
         <v>0</v>
       </c>
       <c r="F11" s="316">
         <v>0</v>
       </c>
       <c r="G11" s="13"/>
     </row>
     <row r="12" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B12" s="678" t="s">
+      <c r="B12" s="741" t="s">
+        <v>119</v>
+      </c>
+      <c r="C12" s="742"/>
+      <c r="D12" s="314" t="s">
         <v>117</v>
       </c>
-      <c r="C12" s="679"/>
-[...2 lines deleted...]
-      </c>
       <c r="E12" s="315">
         <v>0</v>
       </c>
       <c r="F12" s="316">
         <v>0</v>
       </c>
       <c r="G12" s="13"/>
     </row>
     <row r="13" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B13" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="679"/>
+      <c r="B13" s="741" t="s">
+        <v>120</v>
+      </c>
+      <c r="C13" s="742"/>
       <c r="D13" s="314" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E13" s="315">
         <v>0</v>
       </c>
       <c r="F13" s="316">
         <v>0</v>
       </c>
       <c r="G13" s="13"/>
     </row>
     <row r="14" spans="2:7" s="2" customFormat="1" ht="27.75" customHeight="1">
-      <c r="B14" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="679"/>
+      <c r="B14" s="741" t="s">
+        <v>122</v>
+      </c>
+      <c r="C14" s="742"/>
       <c r="D14" s="314" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E14" s="315">
         <v>0</v>
       </c>
       <c r="F14" s="316">
         <v>0</v>
       </c>
       <c r="G14" s="13"/>
     </row>
     <row r="15" spans="2:7" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="B15" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="679"/>
+      <c r="B15" s="741" t="s">
+        <v>124</v>
+      </c>
+      <c r="C15" s="742"/>
       <c r="D15" s="314" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E15" s="315">
         <v>0</v>
       </c>
       <c r="F15" s="316">
         <v>0</v>
       </c>
       <c r="G15" s="13"/>
     </row>
     <row r="16" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B16" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="679"/>
+      <c r="B16" s="741" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" s="742"/>
       <c r="D16" s="314" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E16" s="315">
         <v>0</v>
       </c>
       <c r="F16" s="316">
         <v>0</v>
       </c>
       <c r="G16" s="13"/>
     </row>
     <row r="17" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B17" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="679"/>
+      <c r="B17" s="741" t="s">
+        <v>128</v>
+      </c>
+      <c r="C17" s="742"/>
       <c r="D17" s="314" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E17" s="315">
         <v>0</v>
       </c>
       <c r="F17" s="316">
         <v>0</v>
       </c>
       <c r="G17" s="13"/>
     </row>
     <row r="18" spans="2:7" s="2" customFormat="1" ht="27.75" customHeight="1">
-      <c r="B18" s="680" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="681"/>
+      <c r="B18" s="743" t="s">
+        <v>129</v>
+      </c>
+      <c r="C18" s="744"/>
       <c r="E18" s="313">
         <f>E9+SUM(E10:E17)</f>
         <v>0</v>
       </c>
       <c r="F18" s="312">
         <f>F9+SUM(F10:F17)</f>
         <v>0</v>
       </c>
       <c r="G18" s="13"/>
     </row>
     <row r="19" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B19" s="678" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="679"/>
+      <c r="B19" s="741" t="s">
+        <v>130</v>
+      </c>
+      <c r="C19" s="742"/>
       <c r="D19" s="314" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E19" s="317">
         <v>0</v>
       </c>
       <c r="F19" s="318">
         <v>0</v>
       </c>
       <c r="G19" s="13"/>
     </row>
     <row r="20" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B20" s="683" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="684"/>
+      <c r="B20" s="748" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" s="749"/>
       <c r="E20" s="417">
         <f>E18-E19</f>
         <v>0</v>
       </c>
       <c r="F20" s="330">
         <f>F18-F19</f>
         <v>0</v>
       </c>
       <c r="G20" s="13"/>
     </row>
     <row r="21" spans="2:7" s="2" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
-      <c r="B21" s="685" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="686"/>
+      <c r="B21" s="750" t="s">
+        <v>133</v>
+      </c>
+      <c r="C21" s="751"/>
       <c r="D21" s="314" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E21" s="319">
         <v>0</v>
       </c>
       <c r="F21" s="320">
         <v>0</v>
       </c>
       <c r="G21" s="13"/>
     </row>
     <row r="22" spans="2:7" s="2" customFormat="1" ht="17.100000000000001" customHeight="1">
-      <c r="B22" s="687" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="688"/>
+      <c r="B22" s="752" t="s">
+        <v>135</v>
+      </c>
+      <c r="C22" s="753"/>
       <c r="D22" s="331"/>
       <c r="E22" s="332">
         <f>E20+E21</f>
         <v>0</v>
       </c>
       <c r="F22" s="332">
         <v>0</v>
       </c>
       <c r="G22" s="13"/>
     </row>
-    <row r="23" spans="2:7" s="2" customFormat="1" ht="15.9" customHeight="1">
+    <row r="23" spans="2:7" s="2" customFormat="1" ht="15.95" customHeight="1">
       <c r="B23" s="333"/>
       <c r="C23" s="333"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
     </row>
-    <row r="24" spans="2:7" s="2" customFormat="1" ht="15.9" customHeight="1">
-[...6 lines deleted...]
-      <c r="F24" s="682"/>
+    <row r="24" spans="2:7" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B24" s="747" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="747"/>
+      <c r="D24" s="747"/>
+      <c r="E24" s="747"/>
+      <c r="F24" s="747"/>
       <c r="G24" s="13"/>
     </row>
     <row r="25" spans="2:7" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="B25" s="334" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C25" s="335"/>
       <c r="D25" s="335"/>
       <c r="E25" s="335"/>
       <c r="F25" s="335"/>
       <c r="G25" s="13"/>
     </row>
     <row r="26" spans="2:7" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="B26" s="414" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
     </row>
     <row r="27" spans="2:7" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="B27" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C27" s="5"/>
     </row>
     <row r="28" spans="2:7" ht="18" customHeight="1">
       <c r="B28" s="415" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="2:7">
       <c r="B29" s="264"/>
       <c r="C29" s="336"/>
     </row>
     <row r="30" spans="2:7" ht="17.100000000000001" customHeight="1">
       <c r="B30" s="280"/>
       <c r="C30" s="4"/>
     </row>
     <row r="31" spans="2:7" ht="17.100000000000001" customHeight="1">
       <c r="C31" s="264"/>
     </row>
     <row r="32" spans="2:7" ht="17.100000000000001" customHeight="1"/>
-    <row r="33" spans="3:3" ht="15.9" customHeight="1"/>
+    <row r="33" spans="3:3" ht="15.95" customHeight="1"/>
     <row r="34" spans="3:3" ht="15" customHeight="1">
       <c r="C34" s="4"/>
     </row>
     <row r="35" spans="3:3" ht="15" customHeight="1">
       <c r="C35" s="264"/>
     </row>
-    <row r="36" spans="3:3" ht="15.9" customHeight="1">
+    <row r="36" spans="3:3" ht="15.95" customHeight="1">
       <c r="C36" s="280"/>
     </row>
-    <row r="37" spans="3:3" ht="15.9" customHeight="1">
+    <row r="37" spans="3:3" ht="15.95" customHeight="1">
       <c r="C37" s="280"/>
     </row>
     <row r="38" spans="3:3" ht="12" customHeight="1"/>
     <row r="39" spans="3:3" ht="12" customHeight="1"/>
     <row r="40" spans="3:3" ht="12" customHeight="1"/>
-    <row r="41" spans="3:3" ht="15.9" customHeight="1"/>
-[...2 lines deleted...]
-    <row r="44" spans="3:3" ht="15.9" customHeight="1"/>
+    <row r="41" spans="3:3" ht="15.95" customHeight="1"/>
+    <row r="42" spans="3:3" ht="15.95" customHeight="1"/>
+    <row r="43" spans="3:3" ht="15.95" customHeight="1"/>
+    <row r="44" spans="3:3" ht="15.95" customHeight="1"/>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B3:F3"/>
-[...8 lines deleted...]
-    <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="27.140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="13" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="13" customWidth="1"/>
     <col min="5" max="5" width="17" style="13" customWidth="1"/>
-    <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="20" max="16384" width="11.44140625" style="13"/>
+    <col min="6" max="7" width="12.7109375" style="13" customWidth="1"/>
+    <col min="8" max="8" width="15.42578125" style="13" customWidth="1"/>
+    <col min="9" max="9" width="13.42578125" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.85546875" style="13" customWidth="1"/>
+    <col min="12" max="12" width="14.5703125" style="13" customWidth="1"/>
+    <col min="13" max="13" width="13.85546875" style="13" customWidth="1"/>
+    <col min="14" max="14" width="11.85546875" style="13" customWidth="1"/>
+    <col min="15" max="16" width="16.7109375" style="13" customWidth="1"/>
+    <col min="17" max="17" width="2.7109375" style="13" customWidth="1"/>
+    <col min="18" max="18" width="11.42578125" style="13"/>
+    <col min="19" max="19" width="24.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="11.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="14.1" customHeight="1"/>
     <row r="2" spans="2:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B2" s="424" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="504"/>
       <c r="D2" s="504"/>
       <c r="E2" s="504"/>
       <c r="F2" s="504"/>
       <c r="G2" s="504"/>
       <c r="H2" s="504"/>
       <c r="I2" s="504"/>
       <c r="J2" s="504"/>
       <c r="K2" s="504"/>
       <c r="L2" s="504"/>
       <c r="M2" s="504"/>
       <c r="N2" s="504"/>
       <c r="O2" s="504"/>
       <c r="P2" s="505"/>
     </row>
     <row r="3" spans="2:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="B3" s="700" t="s">
-[...15 lines deleted...]
-      <c r="P3" s="701"/>
+      <c r="B3" s="757" t="s">
+        <v>136</v>
+      </c>
+      <c r="C3" s="736"/>
+      <c r="D3" s="736"/>
+      <c r="E3" s="736"/>
+      <c r="F3" s="736"/>
+      <c r="G3" s="736"/>
+      <c r="H3" s="736"/>
+      <c r="I3" s="736"/>
+      <c r="J3" s="736"/>
+      <c r="K3" s="736"/>
+      <c r="L3" s="736"/>
+      <c r="M3" s="736"/>
+      <c r="N3" s="736"/>
+      <c r="O3" s="736"/>
+      <c r="P3" s="758"/>
     </row>
     <row r="4" spans="2:16" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="B4" s="697" t="s">
-[...15 lines deleted...]
-      <c r="P4" s="699"/>
+      <c r="B4" s="754" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="755"/>
+      <c r="D4" s="755"/>
+      <c r="E4" s="755"/>
+      <c r="F4" s="755"/>
+      <c r="G4" s="755"/>
+      <c r="H4" s="755"/>
+      <c r="I4" s="755"/>
+      <c r="J4" s="755"/>
+      <c r="K4" s="755"/>
+      <c r="L4" s="755"/>
+      <c r="M4" s="755"/>
+      <c r="N4" s="755"/>
+      <c r="O4" s="755"/>
+      <c r="P4" s="756"/>
     </row>
     <row r="5" spans="2:16" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="B5" s="715"/>
-[...16 lines deleted...]
-      <c r="O5" s="702" t="s">
+      <c r="B5" s="772"/>
+      <c r="C5" s="773"/>
+      <c r="D5" s="762" t="s">
         <v>137</v>
       </c>
-      <c r="P5" s="703"/>
-[...2 lines deleted...]
-      <c r="B6" s="713" t="s">
+      <c r="E5" s="766"/>
+      <c r="F5" s="766"/>
+      <c r="G5" s="766"/>
+      <c r="H5" s="767"/>
+      <c r="I5" s="762" t="s">
         <v>138</v>
       </c>
-      <c r="C6" s="714"/>
-      <c r="D6" s="711" t="s">
+      <c r="J5" s="766"/>
+      <c r="K5" s="766"/>
+      <c r="L5" s="766"/>
+      <c r="M5" s="766"/>
+      <c r="N5" s="767"/>
+      <c r="O5" s="759" t="s">
         <v>139</v>
       </c>
-      <c r="E6" s="711" t="s">
+      <c r="P5" s="760"/>
+    </row>
+    <row r="6" spans="2:16" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B6" s="770" t="s">
         <v>140</v>
       </c>
-      <c r="F6" s="711" t="s">
+      <c r="C6" s="771"/>
+      <c r="D6" s="768" t="s">
         <v>141</v>
       </c>
-      <c r="G6" s="711" t="s">
+      <c r="E6" s="768" t="s">
         <v>142</v>
       </c>
-      <c r="H6" s="721" t="s">
+      <c r="F6" s="768" t="s">
         <v>143</v>
       </c>
-      <c r="I6" s="706" t="s">
+      <c r="G6" s="768" t="s">
         <v>144</v>
       </c>
-      <c r="J6" s="707"/>
-[...1 lines deleted...]
-      <c r="L6" s="711" t="s">
+      <c r="H6" s="778" t="s">
         <v>145</v>
       </c>
-      <c r="M6" s="711" t="s">
+      <c r="I6" s="763" t="s">
         <v>146</v>
       </c>
-      <c r="N6" s="704" t="s">
-[...2 lines deleted...]
-      <c r="O6" s="719" t="s">
+      <c r="J6" s="764"/>
+      <c r="K6" s="765"/>
+      <c r="L6" s="768" t="s">
+        <v>147</v>
+      </c>
+      <c r="M6" s="768" t="s">
+        <v>148</v>
+      </c>
+      <c r="N6" s="761" t="s">
+        <v>145</v>
+      </c>
+      <c r="O6" s="776" t="s">
         <v>17</v>
       </c>
-      <c r="P6" s="719" t="s">
+      <c r="P6" s="776" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="2:16" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="B7" s="717"/>
-[...5 lines deleted...]
-      <c r="H7" s="722"/>
+      <c r="B7" s="774"/>
+      <c r="C7" s="775"/>
+      <c r="D7" s="769"/>
+      <c r="E7" s="769"/>
+      <c r="F7" s="769"/>
+      <c r="G7" s="769"/>
+      <c r="H7" s="779"/>
       <c r="I7" s="308" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J7" s="308" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="K7" s="308" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-      <c r="P7" s="720"/>
+        <v>145</v>
+      </c>
+      <c r="L7" s="769"/>
+      <c r="M7" s="769"/>
+      <c r="N7" s="762"/>
+      <c r="O7" s="777"/>
+      <c r="P7" s="777"/>
     </row>
     <row r="8" spans="2:16" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B8" s="506" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="C8" s="599"/>
+        <v>151</v>
+      </c>
+      <c r="C8" s="596"/>
       <c r="D8" s="310"/>
       <c r="E8" s="309"/>
       <c r="F8" s="310"/>
       <c r="G8" s="515"/>
       <c r="H8" s="531">
         <f>SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="516"/>
       <c r="J8" s="308"/>
       <c r="K8" s="531">
         <f>SUM(I8:J8)</f>
         <v>0</v>
       </c>
       <c r="L8" s="310"/>
       <c r="M8" s="310"/>
       <c r="N8" s="531">
         <f>SUM(K8+L8+M8)</f>
         <v>0</v>
       </c>
       <c r="O8" s="531">
         <f>SUM(H8+N8)</f>
         <v>0</v>
       </c>
       <c r="P8" s="518"/>
     </row>
-    <row r="9" spans="2:16" s="2" customFormat="1" ht="27" thickBot="1">
+    <row r="9" spans="2:16" s="2" customFormat="1" ht="26.25" thickBot="1">
       <c r="B9" s="507" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C9" s="264" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="G9" s="591"/>
+        <v>153</v>
+      </c>
+      <c r="D9" s="597"/>
+      <c r="E9" s="589"/>
+      <c r="F9" s="589"/>
+      <c r="G9" s="589"/>
       <c r="H9" s="22">
         <f t="shared" ref="H9:H17" si="0">SUM(D9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="603"/>
-[...1 lines deleted...]
-      <c r="K9" s="604">
+      <c r="I9" s="600"/>
+      <c r="J9" s="600"/>
+      <c r="K9" s="601">
         <f t="shared" ref="K9:K17" si="1">SUM(I9:J9)</f>
         <v>0</v>
       </c>
-      <c r="L9" s="591"/>
-      <c r="M9" s="591"/>
+      <c r="L9" s="589"/>
+      <c r="M9" s="589"/>
       <c r="N9" s="519">
         <f t="shared" ref="N9:N17" si="2">SUM(K9+L9+M9)</f>
         <v>0</v>
       </c>
       <c r="O9" s="513">
         <f t="shared" ref="O9:O17" si="3">SUM(H9+N9)</f>
         <v>0</v>
       </c>
       <c r="P9" s="409"/>
     </row>
-    <row r="10" spans="2:16" s="2" customFormat="1" ht="14.4" thickBot="1">
-[...3 lines deleted...]
-      <c r="C10" s="607"/>
+    <row r="10" spans="2:16" s="2" customFormat="1" ht="15" thickBot="1">
+      <c r="B10" s="603" t="s">
+        <v>154</v>
+      </c>
+      <c r="C10" s="604"/>
       <c r="D10" s="531">
         <f>SUM(D8+D9)</f>
         <v>0</v>
       </c>
-      <c r="E10" s="608">
+      <c r="E10" s="605">
         <f t="shared" ref="E10:G10" si="4">SUM(E8+E9)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="608">
+      <c r="F10" s="605">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="G10" s="608">
+      <c r="G10" s="605">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="H10" s="609">
+      <c r="H10" s="606">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I10" s="608">
+      <c r="I10" s="605">
         <f>SUM(I8:I9)</f>
         <v>0</v>
       </c>
-      <c r="J10" s="608">
+      <c r="J10" s="605">
         <f>SUM(J8:J9)</f>
         <v>0</v>
       </c>
       <c r="K10" s="531">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="610">
+      <c r="L10" s="607">
         <f>SUM(L8:L9)</f>
         <v>0</v>
       </c>
-      <c r="M10" s="610">
+      <c r="M10" s="607">
         <f>SUM(M8:M9)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="609">
+      <c r="N10" s="606">
         <f>SUM(K10+L10+M10)</f>
         <v>0</v>
       </c>
       <c r="O10" s="356">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P10" s="611">
+      <c r="P10" s="608">
         <f>SUM(P8+P9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:16" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="B11" s="26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C11" s="533" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="G11" s="601"/>
+        <v>156</v>
+      </c>
+      <c r="D11" s="598"/>
+      <c r="E11" s="598"/>
+      <c r="F11" s="598"/>
+      <c r="G11" s="598"/>
       <c r="H11" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="601"/>
-[...1 lines deleted...]
-      <c r="K11" s="605">
+      <c r="I11" s="598"/>
+      <c r="J11" s="598"/>
+      <c r="K11" s="602">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="601"/>
-      <c r="M11" s="601"/>
+      <c r="L11" s="598"/>
+      <c r="M11" s="598"/>
       <c r="N11" s="22">
         <f>SUM(K11+L11+M11)</f>
         <v>0</v>
       </c>
       <c r="O11" s="513">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P11" s="508"/>
     </row>
     <row r="12" spans="2:16" s="1" customFormat="1" ht="31.5" customHeight="1">
       <c r="B12" s="388" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C12" s="534" t="s">
-        <v>156</v>
-[...4 lines deleted...]
-      <c r="G12" s="601"/>
+        <v>158</v>
+      </c>
+      <c r="D12" s="598"/>
+      <c r="E12" s="598"/>
+      <c r="F12" s="598"/>
+      <c r="G12" s="598"/>
       <c r="H12" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="601"/>
-[...1 lines deleted...]
-      <c r="K12" s="605">
+      <c r="I12" s="598"/>
+      <c r="J12" s="598"/>
+      <c r="K12" s="602">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="601"/>
-      <c r="M12" s="601"/>
+      <c r="L12" s="598"/>
+      <c r="M12" s="598"/>
       <c r="N12" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12" s="513">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P12" s="508"/>
     </row>
     <row r="13" spans="2:16" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="B13" s="509" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-      <c r="G13" s="601"/>
+        <v>159</v>
+      </c>
+      <c r="D13" s="598"/>
+      <c r="E13" s="598"/>
+      <c r="F13" s="598"/>
+      <c r="G13" s="598"/>
       <c r="H13" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="601"/>
-[...1 lines deleted...]
-      <c r="K13" s="605">
+      <c r="I13" s="598"/>
+      <c r="J13" s="598"/>
+      <c r="K13" s="602">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="601"/>
-      <c r="M13" s="601"/>
+      <c r="L13" s="598"/>
+      <c r="M13" s="598"/>
       <c r="N13" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O13" s="513">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P13" s="508"/>
     </row>
     <row r="14" spans="2:16" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="B14" s="509" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-      <c r="G14" s="601"/>
+        <v>160</v>
+      </c>
+      <c r="D14" s="598"/>
+      <c r="E14" s="598"/>
+      <c r="F14" s="598"/>
+      <c r="G14" s="598"/>
       <c r="H14" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="601"/>
-[...1 lines deleted...]
-      <c r="K14" s="605">
+      <c r="I14" s="598"/>
+      <c r="J14" s="598"/>
+      <c r="K14" s="602">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="601"/>
-      <c r="M14" s="601"/>
+      <c r="L14" s="598"/>
+      <c r="M14" s="598"/>
       <c r="N14" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O14" s="513">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P14" s="508"/>
     </row>
     <row r="15" spans="2:16" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="B15" s="509" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="G15" s="601"/>
+        <v>161</v>
+      </c>
+      <c r="D15" s="598"/>
+      <c r="E15" s="598"/>
+      <c r="F15" s="598"/>
+      <c r="G15" s="598"/>
       <c r="H15" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I15" s="601"/>
-[...1 lines deleted...]
-      <c r="K15" s="605">
+      <c r="I15" s="598"/>
+      <c r="J15" s="598"/>
+      <c r="K15" s="602">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L15" s="601"/>
-      <c r="M15" s="601"/>
+      <c r="L15" s="598"/>
+      <c r="M15" s="598"/>
       <c r="N15" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O15" s="513">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P15" s="508"/>
     </row>
     <row r="16" spans="2:16" ht="18" customHeight="1">
       <c r="B16" s="509" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      <c r="G16" s="601"/>
+        <v>162</v>
+      </c>
+      <c r="D16" s="598"/>
+      <c r="E16" s="598"/>
+      <c r="F16" s="598"/>
+      <c r="G16" s="598"/>
       <c r="H16" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I16" s="601"/>
-[...1 lines deleted...]
-      <c r="K16" s="605">
+      <c r="I16" s="598"/>
+      <c r="J16" s="598"/>
+      <c r="K16" s="602">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L16" s="605"/>
-      <c r="M16" s="605"/>
+      <c r="L16" s="602"/>
+      <c r="M16" s="602"/>
       <c r="N16" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O16" s="513">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P16" s="519"/>
     </row>
     <row r="17" spans="2:16" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="B17" s="26" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="G17" s="602"/>
+        <v>163</v>
+      </c>
+      <c r="D17" s="599"/>
+      <c r="E17" s="599"/>
+      <c r="F17" s="599"/>
+      <c r="G17" s="599"/>
       <c r="H17" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I17" s="602"/>
-[...1 lines deleted...]
-      <c r="K17" s="602">
+      <c r="I17" s="599"/>
+      <c r="J17" s="599"/>
+      <c r="K17" s="599">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="602"/>
-      <c r="M17" s="602"/>
+      <c r="L17" s="599"/>
+      <c r="M17" s="599"/>
       <c r="N17" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O17" s="513">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P17" s="520"/>
     </row>
-    <row r="18" spans="2:16" ht="18.899999999999999" customHeight="1" thickBot="1">
+    <row r="18" spans="2:16" ht="18.95" customHeight="1" thickBot="1">
       <c r="B18" s="510" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C18" s="511"/>
       <c r="D18" s="512">
         <f>D10+SUM(D11:D17)</f>
         <v>0</v>
       </c>
       <c r="E18" s="512">
         <f t="shared" ref="E18:P18" si="5">E10+SUM(E11:E17)</f>
         <v>0</v>
       </c>
       <c r="F18" s="512">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G18" s="512">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H18" s="514">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I18" s="517">
         <f t="shared" si="5"/>
         <v>0</v>
@@ -17473,8040 +17547,6808 @@
       <c r="K18" s="512">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L18" s="512">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M18" s="512">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N18" s="512">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O18" s="514">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P18" s="521">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:16" ht="18.899999999999999" customHeight="1">
+    <row r="19" spans="2:16" ht="18.95" customHeight="1">
       <c r="B19" s="6"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="2:16" s="415" customFormat="1" ht="18.899999999999999" customHeight="1">
+    <row r="20" spans="2:16" s="415" customFormat="1" ht="18.95" customHeight="1">
       <c r="B20" s="426" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D20" s="532"/>
       <c r="E20" s="532"/>
       <c r="F20" s="532"/>
       <c r="G20" s="532"/>
       <c r="H20" s="532"/>
       <c r="I20" s="532"/>
       <c r="J20" s="532"/>
       <c r="K20" s="532"/>
       <c r="L20" s="532"/>
       <c r="M20" s="532"/>
       <c r="N20" s="532"/>
       <c r="O20" s="532"/>
       <c r="P20" s="532"/>
     </row>
-    <row r="21" spans="2:16" s="415" customFormat="1" ht="18.899999999999999" customHeight="1">
+    <row r="21" spans="2:16" s="415" customFormat="1" ht="18.95" customHeight="1">
       <c r="B21" s="426" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D21" s="532"/>
       <c r="E21" s="532"/>
       <c r="F21" s="532"/>
       <c r="G21" s="532"/>
       <c r="H21" s="532"/>
       <c r="I21" s="532"/>
       <c r="J21" s="532"/>
       <c r="K21" s="532"/>
       <c r="L21" s="532"/>
       <c r="M21" s="532"/>
       <c r="N21" s="532"/>
       <c r="O21" s="532"/>
       <c r="P21" s="532"/>
     </row>
     <row r="22" spans="2:16" ht="14.1" customHeight="1">
       <c r="B22" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="2:16" ht="18.75" customHeight="1">
       <c r="B23" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="2:16">
       <c r="B24" s="414" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C24" s="4"/>
     </row>
     <row r="25" spans="2:16">
       <c r="B25" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="2:16">
       <c r="B26" s="415" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="2:16">
       <c r="B27" s="304"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="I5:N5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D5:H5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:N4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="12.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="18" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="18" max="16384" width="11.44140625" style="18"/>
+    <col min="1" max="1" width="1.5703125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="56.5703125" style="18" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="18" customWidth="1"/>
+    <col min="4" max="7" width="15.28515625" style="18" customWidth="1"/>
+    <col min="8" max="8" width="15.85546875" style="18" customWidth="1"/>
+    <col min="9" max="14" width="15.7109375" style="18" customWidth="1"/>
+    <col min="15" max="15" width="4.42578125" style="18" customWidth="1"/>
+    <col min="16" max="16" width="24.140625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="11.42578125" style="18" customWidth="1"/>
+    <col min="18" max="16384" width="11.42578125" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="13.5" customHeight="1">
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
     </row>
     <row r="2" spans="1:15" s="302" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="31"/>
       <c r="B2" s="422" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="541"/>
       <c r="D2" s="542"/>
       <c r="E2" s="542"/>
       <c r="F2" s="542"/>
       <c r="G2" s="542"/>
       <c r="H2" s="542"/>
       <c r="I2" s="542"/>
       <c r="J2" s="542"/>
       <c r="K2" s="542"/>
       <c r="L2" s="542"/>
       <c r="M2" s="542"/>
       <c r="N2" s="543"/>
     </row>
     <row r="3" spans="1:15" s="302" customFormat="1" ht="19.5" customHeight="1">
       <c r="A3" s="31"/>
-      <c r="B3" s="726" t="s">
-[...13 lines deleted...]
-      <c r="N3" s="728"/>
+      <c r="B3" s="783" t="s">
+        <v>136</v>
+      </c>
+      <c r="C3" s="784"/>
+      <c r="D3" s="784"/>
+      <c r="E3" s="784"/>
+      <c r="F3" s="784"/>
+      <c r="G3" s="784"/>
+      <c r="H3" s="784"/>
+      <c r="I3" s="784"/>
+      <c r="J3" s="784"/>
+      <c r="K3" s="784"/>
+      <c r="L3" s="784"/>
+      <c r="M3" s="784"/>
+      <c r="N3" s="785"/>
     </row>
     <row r="4" spans="1:15" s="302" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
       <c r="A4" s="31"/>
-      <c r="B4" s="729" t="s">
-[...13 lines deleted...]
-      <c r="N4" s="703"/>
+      <c r="B4" s="786" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="739"/>
+      <c r="D4" s="739"/>
+      <c r="E4" s="739"/>
+      <c r="F4" s="739"/>
+      <c r="G4" s="739"/>
+      <c r="H4" s="739"/>
+      <c r="I4" s="739"/>
+      <c r="J4" s="739"/>
+      <c r="K4" s="739"/>
+      <c r="L4" s="739"/>
+      <c r="M4" s="739"/>
+      <c r="N4" s="760"/>
     </row>
     <row r="5" spans="1:15" s="303" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A5" s="31"/>
-      <c r="B5" s="612"/>
-[...15 lines deleted...]
-      <c r="N5" s="733" t="s">
+      <c r="B5" s="609"/>
+      <c r="C5" s="610"/>
+      <c r="D5" s="787" t="s">
+        <v>167</v>
+      </c>
+      <c r="E5" s="788"/>
+      <c r="F5" s="788"/>
+      <c r="G5" s="788"/>
+      <c r="H5" s="789"/>
+      <c r="I5" s="787" t="s">
+        <v>168</v>
+      </c>
+      <c r="J5" s="788"/>
+      <c r="K5" s="788"/>
+      <c r="L5" s="788"/>
+      <c r="M5" s="788"/>
+      <c r="N5" s="790" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="6" spans="1:15" s="303" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A6" s="31"/>
-      <c r="B6" s="702" t="s">
-[...3 lines deleted...]
-      <c r="D6" s="711" t="s">
+      <c r="B6" s="759" t="s">
+        <v>140</v>
+      </c>
+      <c r="C6" s="740"/>
+      <c r="D6" s="768" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="711" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="721" t="s">
+      <c r="E6" s="768" t="s">
+        <v>170</v>
+      </c>
+      <c r="F6" s="768" t="s">
         <v>143</v>
       </c>
-      <c r="I6" s="723" t="s">
-[...3 lines deleted...]
-      <c r="K6" s="711" t="s">
+      <c r="G6" s="768" t="s">
+        <v>171</v>
+      </c>
+      <c r="H6" s="778" t="s">
         <v>145</v>
       </c>
-      <c r="L6" s="711" t="s">
+      <c r="I6" s="780" t="s">
         <v>146</v>
       </c>
-      <c r="M6" s="721" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="734"/>
+      <c r="J6" s="781"/>
+      <c r="K6" s="768" t="s">
+        <v>147</v>
+      </c>
+      <c r="L6" s="768" t="s">
+        <v>148</v>
+      </c>
+      <c r="M6" s="778" t="s">
+        <v>145</v>
+      </c>
+      <c r="N6" s="791"/>
     </row>
     <row r="7" spans="1:15" s="303" customFormat="1" ht="39" customHeight="1" thickBot="1">
       <c r="A7" s="31"/>
-      <c r="B7" s="614"/>
-[...15 lines deleted...]
-      <c r="N7" s="734"/>
+      <c r="B7" s="611"/>
+      <c r="C7" s="612"/>
+      <c r="D7" s="782"/>
+      <c r="E7" s="782"/>
+      <c r="F7" s="782"/>
+      <c r="G7" s="782"/>
+      <c r="H7" s="779"/>
+      <c r="I7" s="617" t="s">
+        <v>149</v>
+      </c>
+      <c r="J7" s="617" t="s">
+        <v>150</v>
+      </c>
+      <c r="K7" s="782"/>
+      <c r="L7" s="782"/>
+      <c r="M7" s="779"/>
+      <c r="N7" s="791"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
       <c r="A8" s="31"/>
       <c r="B8" s="234" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C8" s="304"/>
-      <c r="D8" s="621"/>
-[...3 lines deleted...]
-      <c r="H8" s="621">
+      <c r="D8" s="618"/>
+      <c r="E8" s="618"/>
+      <c r="F8" s="618"/>
+      <c r="G8" s="618"/>
+      <c r="H8" s="618">
         <f>SUM(D8:G8)</f>
         <v>0</v>
       </c>
-      <c r="I8" s="621"/>
-[...3 lines deleted...]
-      <c r="M8" s="621">
+      <c r="I8" s="618"/>
+      <c r="J8" s="618"/>
+      <c r="K8" s="618"/>
+      <c r="L8" s="618"/>
+      <c r="M8" s="618">
         <f>SUM(I8:L8)</f>
         <v>0</v>
       </c>
-      <c r="N8" s="621">
+      <c r="N8" s="618">
         <f>SUM(H8+M8)</f>
         <v>0</v>
       </c>
       <c r="O8" s="6"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" thickBot="1">
       <c r="A9" s="31"/>
       <c r="B9" s="544" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-      <c r="H9" s="622">
+        <v>153</v>
+      </c>
+      <c r="D9" s="619"/>
+      <c r="E9" s="619"/>
+      <c r="F9" s="619"/>
+      <c r="G9" s="619"/>
+      <c r="H9" s="619">
         <f t="shared" ref="H9:H23" si="0">SUM(D9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="622"/>
-[...3 lines deleted...]
-      <c r="M9" s="622">
+      <c r="I9" s="619"/>
+      <c r="J9" s="619"/>
+      <c r="K9" s="619"/>
+      <c r="L9" s="619"/>
+      <c r="M9" s="619">
         <f t="shared" ref="M9:M23" si="1">SUM(I9:L9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="622">
+      <c r="N9" s="619">
         <f t="shared" ref="N9:N23" si="2">SUM(H9+M9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="16.5" customHeight="1" thickBot="1">
       <c r="A10" s="31"/>
-      <c r="B10" s="616" t="s">
-[...3 lines deleted...]
-      <c r="D10" s="623">
+      <c r="B10" s="613" t="s">
+        <v>174</v>
+      </c>
+      <c r="C10" s="614"/>
+      <c r="D10" s="620">
         <f>D8+D9</f>
         <v>0</v>
       </c>
-      <c r="E10" s="623">
+      <c r="E10" s="620">
         <f t="shared" ref="E10:G10" si="3">E8+E9</f>
         <v>0</v>
       </c>
-      <c r="F10" s="623">
+      <c r="F10" s="620">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G10" s="623">
+      <c r="G10" s="620">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H10" s="623">
+      <c r="H10" s="620">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I10" s="623">
+      <c r="I10" s="620">
         <f t="shared" ref="I10:L10" si="4">I8+I9</f>
         <v>0</v>
       </c>
-      <c r="J10" s="623">
+      <c r="J10" s="620">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K10" s="623">
+      <c r="K10" s="620">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L10" s="623">
+      <c r="L10" s="620">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M10" s="623">
+      <c r="M10" s="620">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="623">
+      <c r="N10" s="620">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="16.5" customHeight="1">
       <c r="A11" s="31"/>
       <c r="B11" s="544" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C11" s="13"/>
-      <c r="D11" s="622"/>
-[...3 lines deleted...]
-      <c r="H11" s="622">
+      <c r="D11" s="619"/>
+      <c r="E11" s="619"/>
+      <c r="F11" s="619"/>
+      <c r="G11" s="619"/>
+      <c r="H11" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="622"/>
-[...3 lines deleted...]
-      <c r="M11" s="622">
+      <c r="I11" s="619"/>
+      <c r="J11" s="619"/>
+      <c r="K11" s="619"/>
+      <c r="L11" s="619"/>
+      <c r="M11" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N11" s="622">
+      <c r="N11" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
       <c r="A12" s="31"/>
       <c r="B12" s="544" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C12" s="13"/>
-      <c r="D12" s="622"/>
-[...3 lines deleted...]
-      <c r="H12" s="622">
+      <c r="D12" s="619"/>
+      <c r="E12" s="619"/>
+      <c r="F12" s="619"/>
+      <c r="G12" s="619"/>
+      <c r="H12" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="622"/>
-[...3 lines deleted...]
-      <c r="M12" s="622">
+      <c r="I12" s="619"/>
+      <c r="J12" s="619"/>
+      <c r="K12" s="619"/>
+      <c r="L12" s="619"/>
+      <c r="M12" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N12" s="622">
+      <c r="N12" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
       <c r="A13" s="31"/>
       <c r="B13" s="544" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C13" s="13"/>
-      <c r="D13" s="622"/>
-[...3 lines deleted...]
-      <c r="H13" s="622">
+      <c r="D13" s="619"/>
+      <c r="E13" s="619"/>
+      <c r="F13" s="619"/>
+      <c r="G13" s="619"/>
+      <c r="H13" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="622"/>
-[...3 lines deleted...]
-      <c r="M13" s="622">
+      <c r="I13" s="619"/>
+      <c r="J13" s="619"/>
+      <c r="K13" s="619"/>
+      <c r="L13" s="619"/>
+      <c r="M13" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N13" s="622">
+      <c r="N13" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
       <c r="A14" s="31"/>
       <c r="B14" s="544" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C14" s="13"/>
-      <c r="D14" s="622"/>
-[...3 lines deleted...]
-      <c r="H14" s="622">
+      <c r="D14" s="619"/>
+      <c r="E14" s="619"/>
+      <c r="F14" s="619"/>
+      <c r="G14" s="619"/>
+      <c r="H14" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="622"/>
-[...3 lines deleted...]
-      <c r="M14" s="622">
+      <c r="I14" s="619"/>
+      <c r="J14" s="619"/>
+      <c r="K14" s="619"/>
+      <c r="L14" s="619"/>
+      <c r="M14" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="622">
+      <c r="N14" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
       <c r="A15" s="31"/>
       <c r="B15" s="544" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="622"/>
-[...3 lines deleted...]
-      <c r="H15" s="622">
+      <c r="D15" s="619"/>
+      <c r="E15" s="619"/>
+      <c r="F15" s="619"/>
+      <c r="G15" s="619"/>
+      <c r="H15" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I15" s="622"/>
-[...3 lines deleted...]
-      <c r="M15" s="622">
+      <c r="I15" s="619"/>
+      <c r="J15" s="619"/>
+      <c r="K15" s="619"/>
+      <c r="L15" s="619"/>
+      <c r="M15" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N15" s="622">
+      <c r="N15" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="16.5" customHeight="1" thickBot="1">
       <c r="A16" s="31"/>
       <c r="B16" s="544" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C16" s="13"/>
-      <c r="D16" s="624"/>
-[...3 lines deleted...]
-      <c r="H16" s="622">
+      <c r="D16" s="621"/>
+      <c r="E16" s="621"/>
+      <c r="F16" s="621"/>
+      <c r="G16" s="621"/>
+      <c r="H16" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I16" s="624"/>
-[...3 lines deleted...]
-      <c r="M16" s="622">
+      <c r="I16" s="621"/>
+      <c r="J16" s="621"/>
+      <c r="K16" s="619"/>
+      <c r="L16" s="619"/>
+      <c r="M16" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N16" s="622">
+      <c r="N16" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="16.5" customHeight="1" thickBot="1">
       <c r="A17" s="31"/>
-      <c r="B17" s="618" t="s">
-[...3 lines deleted...]
-      <c r="D17" s="625">
+      <c r="B17" s="615" t="s">
+        <v>181</v>
+      </c>
+      <c r="C17" s="616"/>
+      <c r="D17" s="622">
         <f>D10+SUM(D11:D16)</f>
         <v>0</v>
       </c>
-      <c r="E17" s="625">
+      <c r="E17" s="622">
         <f t="shared" ref="E17:G17" si="5">E10+SUM(E11:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="625">
+      <c r="F17" s="622">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G17" s="625">
+      <c r="G17" s="622">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H17" s="625">
+      <c r="H17" s="622">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I17" s="625">
+      <c r="I17" s="622">
         <f t="shared" ref="I17:L17" si="6">I10+SUM(I11:I16)</f>
         <v>0</v>
       </c>
-      <c r="J17" s="625">
+      <c r="J17" s="622">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K17" s="625">
+      <c r="K17" s="622">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L17" s="625">
+      <c r="L17" s="622">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="M17" s="625">
+      <c r="M17" s="622">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N17" s="625">
+      <c r="N17" s="622">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="16.5" customHeight="1">
       <c r="A18" s="31"/>
       <c r="B18" s="544" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C18" s="13"/>
-      <c r="D18" s="622"/>
-[...3 lines deleted...]
-      <c r="H18" s="622">
+      <c r="D18" s="619"/>
+      <c r="E18" s="619"/>
+      <c r="F18" s="619"/>
+      <c r="G18" s="619"/>
+      <c r="H18" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I18" s="622"/>
-[...3 lines deleted...]
-      <c r="M18" s="622">
+      <c r="I18" s="619"/>
+      <c r="J18" s="619"/>
+      <c r="K18" s="619"/>
+      <c r="L18" s="618"/>
+      <c r="M18" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N18" s="622">
+      <c r="N18" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="31"/>
       <c r="B19" s="544" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C19" s="13"/>
-      <c r="D19" s="622"/>
-[...3 lines deleted...]
-      <c r="H19" s="622">
+      <c r="D19" s="619"/>
+      <c r="E19" s="619"/>
+      <c r="F19" s="619"/>
+      <c r="G19" s="619"/>
+      <c r="H19" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I19" s="622"/>
-[...3 lines deleted...]
-      <c r="M19" s="622">
+      <c r="I19" s="619"/>
+      <c r="J19" s="619"/>
+      <c r="K19" s="619"/>
+      <c r="L19" s="619"/>
+      <c r="M19" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N19" s="622">
+      <c r="N19" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="31"/>
       <c r="B20" s="544" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C20" s="13"/>
-      <c r="D20" s="622"/>
-[...3 lines deleted...]
-      <c r="H20" s="622">
+      <c r="D20" s="619"/>
+      <c r="E20" s="619"/>
+      <c r="F20" s="619"/>
+      <c r="G20" s="619"/>
+      <c r="H20" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I20" s="622"/>
-[...3 lines deleted...]
-      <c r="M20" s="622">
+      <c r="I20" s="619"/>
+      <c r="J20" s="619"/>
+      <c r="K20" s="619"/>
+      <c r="L20" s="619"/>
+      <c r="M20" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N20" s="622">
+      <c r="N20" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
       <c r="A21" s="31"/>
       <c r="B21" s="544" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C21" s="13"/>
-      <c r="D21" s="622"/>
-[...3 lines deleted...]
-      <c r="H21" s="622">
+      <c r="D21" s="619"/>
+      <c r="E21" s="619"/>
+      <c r="F21" s="619"/>
+      <c r="G21" s="619"/>
+      <c r="H21" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I21" s="622"/>
-[...3 lines deleted...]
-      <c r="M21" s="622">
+      <c r="I21" s="619"/>
+      <c r="J21" s="619"/>
+      <c r="K21" s="619"/>
+      <c r="L21" s="619"/>
+      <c r="M21" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N21" s="622">
+      <c r="N21" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
       <c r="A22" s="31"/>
       <c r="B22" s="544" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C22" s="13"/>
-      <c r="D22" s="622"/>
-[...3 lines deleted...]
-      <c r="H22" s="622">
+      <c r="D22" s="619"/>
+      <c r="E22" s="619"/>
+      <c r="F22" s="619"/>
+      <c r="G22" s="619"/>
+      <c r="H22" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I22" s="622"/>
-[...3 lines deleted...]
-      <c r="M22" s="622">
+      <c r="I22" s="619"/>
+      <c r="J22" s="619"/>
+      <c r="K22" s="619"/>
+      <c r="L22" s="619"/>
+      <c r="M22" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N22" s="622">
+      <c r="N22" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="16.5" customHeight="1" thickBot="1">
       <c r="A23" s="31"/>
       <c r="B23" s="509" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C23" s="13"/>
-      <c r="D23" s="624"/>
-[...3 lines deleted...]
-      <c r="H23" s="622">
+      <c r="D23" s="621"/>
+      <c r="E23" s="621"/>
+      <c r="F23" s="621"/>
+      <c r="G23" s="621"/>
+      <c r="H23" s="619">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I23" s="624"/>
-[...3 lines deleted...]
-      <c r="M23" s="622">
+      <c r="I23" s="621"/>
+      <c r="J23" s="621"/>
+      <c r="K23" s="619"/>
+      <c r="L23" s="619"/>
+      <c r="M23" s="619">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N23" s="622">
+      <c r="N23" s="619">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="16.5" customHeight="1" thickBot="1">
       <c r="A24" s="31"/>
-      <c r="B24" s="618" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="625">
+      <c r="B24" s="615" t="s">
+        <v>181</v>
+      </c>
+      <c r="C24" s="616"/>
+      <c r="D24" s="622">
         <f>+SUM(D17:D23)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="625">
+      <c r="E24" s="622">
         <f t="shared" ref="E24:N24" si="7">+SUM(E17:E23)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="625">
+      <c r="F24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="G24" s="625">
+      <c r="G24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="H24" s="625">
+      <c r="H24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I24" s="625">
+      <c r="I24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J24" s="625">
+      <c r="J24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K24" s="625">
+      <c r="K24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L24" s="625">
+      <c r="L24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M24" s="625">
+      <c r="M24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N24" s="625">
+      <c r="N24" s="622">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" s="535" customFormat="1" ht="22.5" customHeight="1">
       <c r="B25" s="535" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26" spans="1:14" s="535" customFormat="1" ht="22.5" customHeight="1">
       <c r="B26" s="535" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="18" customHeight="1">
       <c r="B27" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="18" customHeight="1"/>
     <row r="29" spans="1:14" ht="13.5" customHeight="1">
       <c r="B29" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="15.75" customHeight="1">
       <c r="B30" s="414" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1">
       <c r="B31" s="415" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:14" ht="13.2">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
       <c r="B32" s="415" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="I5:M5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="N5:N7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:F73"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="11.44140625" style="13"/>
+    <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="67.85546875" style="107" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="13.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.42578125" style="4" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="13"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" ht="13.8">
+    <row r="2" spans="2:5" ht="15">
       <c r="B2" s="419" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="222"/>
       <c r="D2" s="223"/>
       <c r="E2" s="224"/>
     </row>
-    <row r="3" spans="2:5" ht="13.8">
-[...5 lines deleted...]
-      <c r="E3" s="701"/>
+    <row r="3" spans="2:5" ht="15">
+      <c r="B3" s="757" t="s">
+        <v>185</v>
+      </c>
+      <c r="C3" s="736"/>
+      <c r="D3" s="736"/>
+      <c r="E3" s="758"/>
     </row>
     <row r="4" spans="2:5" ht="23.25" customHeight="1">
-      <c r="B4" s="735" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="703"/>
+      <c r="B4" s="792" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="739"/>
+      <c r="D4" s="739"/>
+      <c r="E4" s="760"/>
     </row>
     <row r="5" spans="2:5">
       <c r="B5" s="225"/>
       <c r="C5" s="226"/>
       <c r="D5" s="227" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="228" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="2:5" ht="13.8">
+    <row r="6" spans="2:5" ht="15">
       <c r="B6" s="229" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C6" s="230"/>
       <c r="D6" s="231"/>
       <c r="E6" s="232"/>
     </row>
     <row r="7" spans="2:5">
       <c r="B7" s="233" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C7" s="234"/>
       <c r="D7" s="218">
         <f>E10</f>
         <v>0</v>
       </c>
       <c r="E7" s="221"/>
     </row>
     <row r="8" spans="2:5">
       <c r="B8" s="233" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C8" s="235" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D8" s="218"/>
       <c r="E8" s="221"/>
     </row>
     <row r="9" spans="2:5">
       <c r="B9" s="233" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C9" s="234" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D9" s="236">
         <f>D7+D8</f>
         <v>0</v>
       </c>
       <c r="E9" s="237">
         <f>E7+E8</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:5">
       <c r="B10" s="233" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C10" s="235"/>
       <c r="D10" s="219"/>
       <c r="E10" s="220"/>
     </row>
-    <row r="11" spans="2:5" ht="13.8">
+    <row r="11" spans="2:5" ht="15">
       <c r="B11" s="238" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C11" s="234" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D11" s="239">
         <f>D10-D9</f>
         <v>0</v>
       </c>
       <c r="E11" s="240">
         <f>E10-E9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:5" ht="27.6">
+    <row r="12" spans="2:5" ht="30">
       <c r="B12" s="229" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C12" s="241"/>
       <c r="D12" s="242"/>
       <c r="E12" s="243"/>
     </row>
     <row r="13" spans="2:5">
       <c r="B13" s="244" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C13" s="245"/>
       <c r="D13" s="242"/>
       <c r="E13" s="243"/>
     </row>
     <row r="14" spans="2:5">
       <c r="B14" s="233" t="s">
-        <v>231</v>
+        <v>195</v>
       </c>
       <c r="C14" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D14" s="218"/>
       <c r="E14" s="221"/>
     </row>
-    <row r="15" spans="2:5" ht="26.4">
+    <row r="15" spans="2:5" ht="25.5">
       <c r="B15" s="247" t="s">
-        <v>232</v>
+        <v>197</v>
       </c>
       <c r="C15" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D15" s="218"/>
       <c r="E15" s="221"/>
     </row>
-    <row r="16" spans="2:5" ht="26.4">
+    <row r="16" spans="2:5" ht="25.5">
       <c r="B16" s="248" t="s">
-        <v>233</v>
+        <v>198</v>
       </c>
       <c r="C16" s="249"/>
       <c r="D16" s="250"/>
       <c r="E16" s="251"/>
     </row>
     <row r="17" spans="2:5">
       <c r="B17" s="233" t="s">
-        <v>234</v>
+        <v>199</v>
       </c>
       <c r="C17" s="249"/>
       <c r="D17" s="250"/>
       <c r="E17" s="251"/>
     </row>
     <row r="18" spans="2:5">
       <c r="B18" s="233" t="s">
-        <v>235</v>
+        <v>200</v>
       </c>
       <c r="C18" s="249"/>
       <c r="D18" s="250"/>
       <c r="E18" s="251"/>
     </row>
-    <row r="19" spans="2:5" ht="26.4">
+    <row r="19" spans="2:5" ht="25.5">
       <c r="B19" s="233" t="s">
-        <v>236</v>
+        <v>201</v>
       </c>
       <c r="C19" s="249"/>
       <c r="D19" s="250"/>
       <c r="E19" s="251"/>
     </row>
     <row r="20" spans="2:5">
       <c r="B20" s="233" t="s">
-        <v>237</v>
+        <v>202</v>
       </c>
       <c r="C20" s="249"/>
       <c r="D20" s="250"/>
       <c r="E20" s="251"/>
     </row>
-    <row r="21" spans="2:5" ht="26.4">
+    <row r="21" spans="2:5" ht="25.5">
       <c r="B21" s="233" t="s">
-        <v>238</v>
+        <v>203</v>
       </c>
       <c r="C21" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D21" s="218"/>
       <c r="E21" s="221"/>
     </row>
-    <row r="22" spans="2:5" ht="26.4">
+    <row r="22" spans="2:5" ht="25.5">
       <c r="B22" s="233" t="s">
-        <v>239</v>
+        <v>204</v>
       </c>
       <c r="C22" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D22" s="218"/>
       <c r="E22" s="221"/>
     </row>
     <row r="23" spans="2:5" ht="25.5" customHeight="1">
       <c r="B23" s="233" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="C23" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D23" s="218"/>
       <c r="E23" s="221"/>
     </row>
     <row r="24" spans="2:5">
       <c r="B24" s="233" t="s">
-        <v>241</v>
+        <v>206</v>
       </c>
       <c r="C24" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D24" s="218"/>
       <c r="E24" s="221"/>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="233" t="s">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="C25" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D25" s="218"/>
       <c r="E25" s="221"/>
     </row>
     <row r="26" spans="2:5">
       <c r="B26" s="233" t="s">
-        <v>243</v>
+        <v>208</v>
       </c>
       <c r="C26" s="246"/>
       <c r="D26" s="218"/>
       <c r="E26" s="221"/>
     </row>
     <row r="27" spans="2:5">
       <c r="B27" s="252" t="s">
-        <v>244</v>
+        <v>209</v>
       </c>
       <c r="C27" s="246"/>
       <c r="D27" s="218"/>
       <c r="E27" s="221"/>
     </row>
     <row r="28" spans="2:5">
       <c r="B28" s="233" t="s">
-        <v>245</v>
+        <v>210</v>
       </c>
       <c r="C28" s="253" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D28" s="218"/>
       <c r="E28" s="221"/>
     </row>
     <row r="29" spans="2:5">
       <c r="B29" s="247" t="s">
-        <v>246</v>
+        <v>211</v>
       </c>
       <c r="C29" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D29" s="218"/>
       <c r="E29" s="221"/>
     </row>
     <row r="30" spans="2:5">
       <c r="B30" s="233" t="s">
-        <v>247</v>
+        <v>212</v>
       </c>
       <c r="C30" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D30" s="218"/>
       <c r="E30" s="221"/>
     </row>
     <row r="31" spans="2:5">
       <c r="B31" s="233" t="s">
-        <v>248</v>
+        <v>213</v>
       </c>
       <c r="C31" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D31" s="218"/>
       <c r="E31" s="221"/>
     </row>
     <row r="32" spans="2:5">
       <c r="B32" s="247" t="s">
-        <v>249</v>
+        <v>214</v>
       </c>
       <c r="C32" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D32" s="218"/>
       <c r="E32" s="221"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="247" t="s">
-        <v>250</v>
+        <v>215</v>
       </c>
       <c r="C33" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D33" s="218"/>
       <c r="E33" s="221"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="247" t="s">
-        <v>251</v>
+        <v>216</v>
       </c>
       <c r="C34" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D34" s="218"/>
       <c r="E34" s="221"/>
     </row>
     <row r="35" spans="2:5">
       <c r="B35" s="247" t="s">
-        <v>252</v>
+        <v>217</v>
       </c>
       <c r="C35" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D35" s="218"/>
       <c r="E35" s="221"/>
     </row>
     <row r="36" spans="2:5">
       <c r="B36" s="233" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="254"/>
     </row>
     <row r="37" spans="2:5">
       <c r="B37" s="233" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="254"/>
     </row>
     <row r="38" spans="2:5">
       <c r="B38" s="233" t="s">
-        <v>253</v>
+        <v>220</v>
       </c>
       <c r="C38" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D38" s="218"/>
       <c r="E38" s="221"/>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" s="233" t="s">
-        <v>254</v>
+        <v>221</v>
       </c>
       <c r="C39" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D39" s="218"/>
       <c r="E39" s="221"/>
     </row>
     <row r="40" spans="2:5">
       <c r="B40" s="233" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="C40" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D40" s="218"/>
       <c r="E40" s="221"/>
     </row>
     <row r="41" spans="2:5">
       <c r="B41" s="233" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C41" s="246"/>
       <c r="D41" s="218"/>
       <c r="E41" s="221"/>
     </row>
     <row r="42" spans="2:5">
       <c r="B42" s="255" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="C42" s="256"/>
       <c r="D42" s="257">
         <f>SUM(D14:D41)</f>
         <v>0</v>
       </c>
       <c r="E42" s="258">
         <f>SUM(E14:E41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:5">
       <c r="B43" s="244" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="C43" s="245"/>
       <c r="D43" s="250"/>
       <c r="E43" s="251"/>
     </row>
     <row r="44" spans="2:5">
       <c r="B44" s="233" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="C44" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D44" s="218"/>
       <c r="E44" s="221"/>
     </row>
     <row r="45" spans="2:5">
       <c r="B45" s="233" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="C45" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D45" s="218"/>
       <c r="E45" s="221"/>
     </row>
     <row r="46" spans="2:5">
       <c r="B46" s="247" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="C46" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D46" s="218"/>
       <c r="E46" s="221"/>
     </row>
     <row r="47" spans="2:5">
       <c r="B47" s="247" t="s">
-        <v>256</v>
+        <v>228</v>
       </c>
       <c r="C47" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D47" s="218"/>
       <c r="E47" s="221"/>
     </row>
     <row r="48" spans="2:5">
       <c r="B48" s="247" t="s">
-        <v>257</v>
+        <v>229</v>
       </c>
       <c r="C48" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D48" s="218"/>
       <c r="E48" s="221"/>
     </row>
     <row r="49" spans="2:5">
       <c r="B49" s="247" t="s">
-        <v>258</v>
+        <v>230</v>
       </c>
       <c r="C49" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D49" s="218"/>
       <c r="E49" s="221"/>
     </row>
-    <row r="50" spans="2:5" ht="26.4">
+    <row r="50" spans="2:5" ht="25.5">
       <c r="B50" s="247" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C50" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D50" s="218"/>
       <c r="E50" s="221"/>
     </row>
-    <row r="51" spans="2:5" ht="26.4">
+    <row r="51" spans="2:5" ht="25.5">
       <c r="B51" s="233" t="s">
-        <v>260</v>
+        <v>232</v>
       </c>
       <c r="C51" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D51" s="218"/>
       <c r="E51" s="221"/>
     </row>
     <row r="52" spans="2:5">
       <c r="B52" s="233" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="C52" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D52" s="218"/>
       <c r="E52" s="221"/>
     </row>
     <row r="53" spans="2:5">
       <c r="B53" s="233" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="C53" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D53" s="218"/>
       <c r="E53" s="221"/>
     </row>
     <row r="54" spans="2:5">
       <c r="B54" s="233" t="s">
-        <v>243</v>
+        <v>208</v>
       </c>
       <c r="C54" s="246"/>
       <c r="D54" s="218"/>
       <c r="E54" s="221"/>
     </row>
-    <row r="55" spans="2:5">
+    <row r="55" spans="2:5" ht="25.5">
       <c r="B55" s="255" t="s">
-        <v>261</v>
+        <v>235</v>
       </c>
       <c r="C55" s="256"/>
       <c r="D55" s="257">
         <f>SUM(D44:D54)</f>
         <v>0</v>
       </c>
       <c r="E55" s="258">
         <f>SUM(E44:E54)</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:5">
       <c r="B56" s="244" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="C56" s="245"/>
       <c r="D56" s="250"/>
       <c r="E56" s="251"/>
     </row>
-    <row r="57" spans="2:5" ht="26.4">
+    <row r="57" spans="2:5" ht="25.5">
       <c r="B57" s="233" t="s">
-        <v>262</v>
+        <v>237</v>
       </c>
       <c r="C57" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D57" s="218"/>
       <c r="E57" s="221"/>
     </row>
-    <row r="58" spans="2:5" ht="26.4">
+    <row r="58" spans="2:5" ht="25.5">
       <c r="B58" s="233" t="s">
-        <v>263</v>
+        <v>238</v>
       </c>
       <c r="C58" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D58" s="218"/>
       <c r="E58" s="221"/>
     </row>
     <row r="59" spans="2:5">
       <c r="B59" s="233" t="s">
-        <v>264</v>
+        <v>239</v>
       </c>
       <c r="C59" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D59" s="218"/>
       <c r="E59" s="221"/>
     </row>
     <row r="60" spans="2:5">
       <c r="B60" s="233" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="C60" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D60" s="218"/>
       <c r="E60" s="221"/>
     </row>
     <row r="61" spans="2:5">
       <c r="B61" s="233" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C61" s="246"/>
       <c r="D61" s="218"/>
       <c r="E61" s="221"/>
     </row>
-    <row r="62" spans="2:5">
+    <row r="62" spans="2:5" ht="25.5">
       <c r="B62" s="255" t="s">
-        <v>265</v>
+        <v>241</v>
       </c>
       <c r="C62" s="256"/>
       <c r="D62" s="257">
         <f>SUM(D57:D61)</f>
         <v>0</v>
       </c>
       <c r="E62" s="258">
         <f>SUM(E57:E61)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="2:5" ht="26.4">
+    <row r="63" spans="2:5" ht="25.5">
       <c r="B63" s="255" t="s">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="C63" s="256"/>
       <c r="D63" s="257"/>
       <c r="E63" s="258"/>
     </row>
-    <row r="64" spans="2:5" ht="13.8">
+    <row r="64" spans="2:5" ht="15">
       <c r="B64" s="259" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="C64" s="260"/>
       <c r="D64" s="261">
         <f>SUM(D42,D55,D62,D63)</f>
         <v>0</v>
       </c>
       <c r="E64" s="262">
         <f>SUM(E42,E55,E62,E63)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="2:6">
+    <row r="65" spans="2:6" ht="24">
       <c r="B65" s="263" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C65" s="5"/>
       <c r="D65" s="264"/>
       <c r="E65" s="264"/>
     </row>
     <row r="66" spans="2:6" s="415" customFormat="1" ht="29.25" customHeight="1">
-      <c r="B66" s="736" t="s">
-[...4 lines deleted...]
-      <c r="E66" s="736"/>
+      <c r="B66" s="793" t="s">
+        <v>244</v>
+      </c>
+      <c r="C66" s="793"/>
+      <c r="D66" s="793"/>
+      <c r="E66" s="793"/>
       <c r="F66" s="427"/>
     </row>
     <row r="67" spans="2:6" s="415" customFormat="1" ht="30" customHeight="1">
-      <c r="B67" s="736" t="s">
-[...4 lines deleted...]
-      <c r="E67" s="736"/>
+      <c r="B67" s="793" t="s">
+        <v>245</v>
+      </c>
+      <c r="C67" s="793"/>
+      <c r="D67" s="793"/>
+      <c r="E67" s="793"/>
       <c r="F67" s="427"/>
     </row>
     <row r="68" spans="2:6">
       <c r="C68" s="265"/>
     </row>
     <row r="69" spans="2:6">
       <c r="B69" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="70" spans="2:6">
       <c r="B70" s="414" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C70" s="4"/>
     </row>
     <row r="71" spans="2:6">
       <c r="B71" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C71" s="4"/>
     </row>
     <row r="72" spans="2:6">
       <c r="B72" s="415" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C72" s="264"/>
     </row>
     <row r="73" spans="2:6">
       <c r="B73" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B66:E66"/>
     <mergeCell ref="B67:E67"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="D65">
     <cfRule type="containsText" dxfId="11" priority="3" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",D65)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E65">
     <cfRule type="containsText" dxfId="10" priority="2" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",E65)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:G65"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="63.5703125" style="107" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="13" customWidth="1"/>
-    <col min="5" max="5" width="13.5546875" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="11.44140625" style="13"/>
+    <col min="5" max="5" width="13.5703125" style="13" customWidth="1"/>
+    <col min="6" max="6" width="4.42578125" style="13" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="13"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:7" ht="13.8">
+    <row r="2" spans="2:7" ht="15">
       <c r="B2" s="418" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="266"/>
       <c r="D2" s="266"/>
       <c r="E2" s="267"/>
     </row>
-    <row r="3" spans="2:7" ht="13.8">
-[...5 lines deleted...]
-      <c r="E3" s="693"/>
+    <row r="3" spans="2:7" ht="15">
+      <c r="B3" s="735" t="s">
+        <v>246</v>
+      </c>
+      <c r="C3" s="736"/>
+      <c r="D3" s="736"/>
+      <c r="E3" s="737"/>
     </row>
     <row r="4" spans="2:7" ht="35.25" customHeight="1">
-      <c r="B4" s="737" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="696"/>
+      <c r="B4" s="794" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="739"/>
+      <c r="D4" s="739"/>
+      <c r="E4" s="740"/>
     </row>
     <row r="5" spans="2:7">
       <c r="B5" s="282"/>
       <c r="C5" s="283"/>
       <c r="D5" s="323" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="324" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="2:7" ht="13.8">
+    <row r="6" spans="2:7" ht="15">
       <c r="B6" s="284" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C6" s="253"/>
       <c r="D6" s="268"/>
       <c r="E6" s="269"/>
     </row>
     <row r="7" spans="2:7">
       <c r="B7" s="270" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C7" s="285"/>
       <c r="D7" s="286">
         <f>E10</f>
         <v>0</v>
       </c>
       <c r="E7" s="287"/>
       <c r="G7" s="18"/>
     </row>
     <row r="8" spans="2:7">
       <c r="B8" s="270" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C8" s="235" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D8" s="288"/>
       <c r="E8" s="289"/>
     </row>
     <row r="9" spans="2:7">
       <c r="B9" s="270" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C9" s="235" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D9" s="271">
         <f>D7+D8</f>
         <v>0</v>
       </c>
       <c r="E9" s="272">
         <f>E7+E8</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:7">
       <c r="B10" s="270" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C10" s="235"/>
       <c r="D10" s="290"/>
       <c r="E10" s="291"/>
     </row>
-    <row r="11" spans="2:7" ht="14.4" customHeight="1">
+    <row r="11" spans="2:7" ht="14.45" customHeight="1">
       <c r="B11" s="292" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C11" s="293" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D11" s="294">
         <f>D10-D9</f>
         <v>0</v>
       </c>
       <c r="E11" s="295">
         <f>E10-E9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:7" ht="27.6">
+    <row r="12" spans="2:7" ht="30">
       <c r="B12" s="284" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C12" s="246"/>
       <c r="D12" s="273"/>
       <c r="E12" s="274"/>
     </row>
     <row r="13" spans="2:7">
       <c r="B13" s="275" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C13" s="246"/>
       <c r="D13" s="276"/>
       <c r="E13" s="277"/>
     </row>
     <row r="14" spans="2:7" ht="12.75" customHeight="1">
       <c r="B14" s="270" t="s">
-        <v>192</v>
+        <v>247</v>
       </c>
       <c r="C14" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D14" s="286"/>
       <c r="E14" s="296"/>
     </row>
     <row r="15" spans="2:7">
       <c r="B15" s="270" t="s">
-        <v>194</v>
+        <v>248</v>
       </c>
       <c r="C15" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D15" s="286"/>
       <c r="E15" s="296"/>
     </row>
     <row r="16" spans="2:7">
       <c r="B16" s="270" t="s">
-        <v>195</v>
+        <v>249</v>
       </c>
       <c r="C16" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D16" s="286"/>
       <c r="E16" s="296"/>
     </row>
     <row r="17" spans="2:6">
       <c r="B17" s="270" t="s">
-        <v>196</v>
+        <v>250</v>
       </c>
       <c r="C17" s="246"/>
       <c r="D17" s="286"/>
       <c r="E17" s="296"/>
     </row>
-    <row r="18" spans="2:6">
+    <row r="18" spans="2:6" ht="25.5">
       <c r="B18" s="270" t="s">
-        <v>197</v>
+        <v>251</v>
       </c>
       <c r="C18" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D18" s="286"/>
       <c r="E18" s="296"/>
     </row>
     <row r="19" spans="2:6" ht="25.5" customHeight="1">
       <c r="B19" s="270" t="s">
-        <v>198</v>
+        <v>252</v>
       </c>
       <c r="C19" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D19" s="286"/>
       <c r="E19" s="296"/>
     </row>
     <row r="20" spans="2:6">
       <c r="B20" s="270" t="s">
-        <v>199</v>
+        <v>253</v>
       </c>
       <c r="C20" s="26"/>
       <c r="D20" s="278"/>
       <c r="E20" s="279"/>
       <c r="F20" s="280"/>
     </row>
     <row r="21" spans="2:6">
       <c r="B21" s="270" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="C21" s="246"/>
       <c r="D21" s="286"/>
       <c r="E21" s="296"/>
     </row>
     <row r="22" spans="2:6">
       <c r="B22" s="270" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="C22" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D22" s="286"/>
       <c r="E22" s="296"/>
     </row>
     <row r="23" spans="2:6">
       <c r="B23" s="270" t="s">
-        <v>202</v>
+        <v>254</v>
       </c>
       <c r="C23" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D23" s="286"/>
       <c r="E23" s="296"/>
     </row>
     <row r="24" spans="2:6">
       <c r="B24" s="270" t="s">
-        <v>203</v>
+        <v>255</v>
       </c>
       <c r="C24" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D24" s="286"/>
       <c r="E24" s="296"/>
     </row>
     <row r="25" spans="2:6">
       <c r="B25" s="270" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="C25" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D25" s="286"/>
       <c r="E25" s="296"/>
       <c r="F25" s="280"/>
     </row>
     <row r="26" spans="2:6">
       <c r="B26" s="270" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C26" s="246"/>
       <c r="D26" s="286"/>
       <c r="E26" s="296"/>
       <c r="F26" s="280"/>
     </row>
-    <row r="27" spans="2:6" ht="13.8">
+    <row r="27" spans="2:6" ht="15">
       <c r="B27" s="292" t="s">
-        <v>205</v>
+        <v>256</v>
       </c>
       <c r="C27" s="293"/>
       <c r="D27" s="294">
         <f>SUM(D14:D26)</f>
         <v>0</v>
       </c>
       <c r="E27" s="295">
         <f>SUM(E14:E26)</f>
         <v>0</v>
       </c>
       <c r="F27" s="280"/>
     </row>
     <row r="28" spans="2:6">
       <c r="B28" s="275" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="C28" s="253"/>
       <c r="D28" s="276"/>
       <c r="E28" s="277"/>
     </row>
     <row r="29" spans="2:6">
       <c r="B29" s="270" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="C29" s="246"/>
       <c r="D29" s="286"/>
       <c r="E29" s="296"/>
       <c r="F29" s="3"/>
     </row>
     <row r="30" spans="2:6">
       <c r="B30" s="270" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="C30" s="253"/>
       <c r="D30" s="278"/>
       <c r="E30" s="279"/>
       <c r="F30" s="3"/>
     </row>
     <row r="31" spans="2:6">
       <c r="B31" s="270" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="C31" s="26"/>
       <c r="D31" s="278"/>
       <c r="E31" s="279"/>
     </row>
     <row r="32" spans="2:6">
       <c r="B32" s="270" t="s">
-        <v>210</v>
+        <v>257</v>
       </c>
       <c r="C32" s="26"/>
       <c r="D32" s="278"/>
       <c r="E32" s="279"/>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" s="270" t="s">
-        <v>211</v>
+        <v>258</v>
       </c>
       <c r="C33" s="26"/>
       <c r="D33" s="278"/>
       <c r="E33" s="279"/>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="270" t="s">
-        <v>212</v>
+        <v>259</v>
       </c>
       <c r="C34" s="26"/>
       <c r="D34" s="278"/>
       <c r="E34" s="279"/>
     </row>
-    <row r="35" spans="2:5" ht="26.4">
+    <row r="35" spans="2:5" ht="25.5">
       <c r="B35" s="270" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="C35" s="26"/>
       <c r="D35" s="278"/>
       <c r="E35" s="279"/>
     </row>
     <row r="36" spans="2:5" ht="37.5" customHeight="1">
       <c r="B36" s="270" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
       <c r="C36" s="26"/>
       <c r="D36" s="278"/>
       <c r="E36" s="279"/>
     </row>
-    <row r="37" spans="2:5" ht="26.4">
+    <row r="37" spans="2:5" ht="25.5">
       <c r="B37" s="270" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="C37" s="26"/>
       <c r="D37" s="278"/>
       <c r="E37" s="279"/>
     </row>
     <row r="38" spans="2:5">
       <c r="B38" s="270" t="s">
-        <v>216</v>
+        <v>262</v>
       </c>
       <c r="C38" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D38" s="286"/>
       <c r="E38" s="296"/>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" s="270" t="s">
-        <v>217</v>
+        <v>263</v>
       </c>
       <c r="C39" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D39" s="286"/>
       <c r="E39" s="296"/>
     </row>
     <row r="40" spans="2:5">
       <c r="B40" s="270" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="C40" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D40" s="286"/>
       <c r="E40" s="296"/>
     </row>
     <row r="41" spans="2:5">
       <c r="B41" s="270" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C41" s="246"/>
       <c r="D41" s="286"/>
       <c r="E41" s="296"/>
     </row>
-    <row r="42" spans="2:5" ht="13.8">
+    <row r="42" spans="2:5" ht="15">
       <c r="B42" s="292" t="s">
-        <v>219</v>
+        <v>264</v>
       </c>
       <c r="C42" s="293"/>
       <c r="D42" s="294">
         <f>SUM(D29:D41)</f>
         <v>0</v>
       </c>
       <c r="E42" s="295">
         <f>SUM(E29:E41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:5">
       <c r="B43" s="275" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="C43" s="253"/>
       <c r="D43" s="276"/>
       <c r="E43" s="277"/>
     </row>
     <row r="44" spans="2:5">
       <c r="B44" s="270" t="s">
-        <v>221</v>
+        <v>265</v>
       </c>
       <c r="C44" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D44" s="286"/>
       <c r="E44" s="296"/>
     </row>
-    <row r="45" spans="2:5" ht="26.4">
+    <row r="45" spans="2:5" ht="25.5">
       <c r="B45" s="270" t="s">
-        <v>222</v>
+        <v>266</v>
       </c>
       <c r="C45" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D45" s="286"/>
       <c r="E45" s="296"/>
     </row>
-    <row r="46" spans="2:5" ht="26.4">
+    <row r="46" spans="2:5" ht="25.5">
       <c r="B46" s="270" t="s">
-        <v>223</v>
+        <v>267</v>
       </c>
       <c r="C46" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D46" s="286"/>
       <c r="E46" s="296"/>
     </row>
     <row r="47" spans="2:5">
       <c r="B47" s="270" t="s">
-        <v>224</v>
+        <v>268</v>
       </c>
       <c r="C47" s="246" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D47" s="286"/>
       <c r="E47" s="296"/>
     </row>
     <row r="48" spans="2:5">
       <c r="B48" s="270" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="C48" s="246"/>
       <c r="D48" s="286"/>
       <c r="E48" s="296"/>
     </row>
     <row r="49" spans="2:6">
       <c r="B49" s="270" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C49" s="246"/>
       <c r="D49" s="286"/>
       <c r="E49" s="296"/>
     </row>
-    <row r="50" spans="2:6" ht="13.8">
+    <row r="50" spans="2:6" ht="30">
       <c r="B50" s="292" t="s">
-        <v>226</v>
+        <v>269</v>
       </c>
       <c r="C50" s="293"/>
       <c r="D50" s="294">
         <f>SUM(D44:D49)</f>
         <v>0</v>
       </c>
       <c r="E50" s="295">
         <f>SUM(E44:E49)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="2:6" ht="26.4">
+    <row r="51" spans="2:6" ht="25.5">
       <c r="B51" s="270" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="C51" s="253"/>
       <c r="D51" s="276"/>
       <c r="E51" s="277"/>
     </row>
-    <row r="52" spans="2:6" ht="13.8">
+    <row r="52" spans="2:6" ht="15">
       <c r="B52" s="292" t="s">
-        <v>228</v>
+        <v>271</v>
       </c>
       <c r="C52" s="297"/>
       <c r="D52" s="298">
         <f>D27+D42+D50+D51</f>
         <v>0</v>
       </c>
       <c r="E52" s="299">
         <f>E27+E42+E50+E51</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="2:6" ht="22.8">
+    <row r="53" spans="2:6" ht="24">
       <c r="B53" s="263" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D53" s="264"/>
       <c r="E53" s="264"/>
     </row>
     <row r="54" spans="2:6" s="415" customFormat="1" ht="28.5" customHeight="1">
-      <c r="B54" s="736" t="s">
-[...4 lines deleted...]
-      <c r="E54" s="736"/>
+      <c r="B54" s="793" t="s">
+        <v>244</v>
+      </c>
+      <c r="C54" s="793"/>
+      <c r="D54" s="793"/>
+      <c r="E54" s="793"/>
     </row>
     <row r="55" spans="2:6" s="415" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B55" s="736" t="s">
-[...4 lines deleted...]
-      <c r="E55" s="736"/>
+      <c r="B55" s="793" t="s">
+        <v>245</v>
+      </c>
+      <c r="C55" s="793"/>
+      <c r="D55" s="793"/>
+      <c r="E55" s="793"/>
     </row>
     <row r="56" spans="2:6">
       <c r="B56" s="281"/>
     </row>
     <row r="57" spans="2:6">
       <c r="B57" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="58" spans="2:6">
       <c r="B58" s="414" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="59" spans="2:6">
       <c r="B59" s="415" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="60" spans="2:6">
       <c r="B60" s="415" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="61" spans="2:6">
       <c r="B61" s="18"/>
     </row>
     <row r="64" spans="2:6">
       <c r="F64" s="4"/>
     </row>
     <row r="65" spans="6:6">
       <c r="F65" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B54:E54"/>
     <mergeCell ref="B55:E55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="D53:E53">
     <cfRule type="containsText" dxfId="9" priority="1" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",D53)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.74803149606299213" right="0.31496062992125984" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:F74"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="35" customWidth="1"/>
-    <col min="2" max="2" width="76.44140625" style="35" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="76.42578125" style="35" customWidth="1"/>
     <col min="3" max="3" width="11" style="35" bestFit="1" customWidth="1"/>
-    <col min="4" max="5" width="10.5546875" style="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="10.5703125" style="35" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="35" customWidth="1"/>
-    <col min="7" max="16384" width="9.109375" style="35"/>
+    <col min="7" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5">
       <c r="B2" s="420" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="187"/>
       <c r="D2" s="144"/>
       <c r="E2" s="188"/>
     </row>
     <row r="3" spans="2:5">
-      <c r="B3" s="738" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="740"/>
+      <c r="B3" s="795" t="s">
+        <v>272</v>
+      </c>
+      <c r="C3" s="796"/>
+      <c r="D3" s="796"/>
+      <c r="E3" s="797"/>
     </row>
     <row r="4" spans="2:5">
       <c r="B4" s="189" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="C4" s="190"/>
       <c r="D4" s="190"/>
       <c r="E4" s="191"/>
     </row>
     <row r="5" spans="2:5">
-      <c r="B5" s="741" t="s">
-[...4 lines deleted...]
-      <c r="E5" s="743"/>
+      <c r="B5" s="798" t="s">
+        <v>274</v>
+      </c>
+      <c r="C5" s="799"/>
+      <c r="D5" s="799"/>
+      <c r="E5" s="800"/>
     </row>
     <row r="6" spans="2:5" ht="18.75" customHeight="1">
       <c r="B6" s="192"/>
       <c r="C6" s="193"/>
       <c r="D6" s="194" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="2:5">
       <c r="B7" s="196" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C7" s="197"/>
       <c r="D7" s="193"/>
       <c r="E7" s="198"/>
     </row>
     <row r="8" spans="2:5">
       <c r="B8" s="199" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C8" s="200"/>
       <c r="D8" s="201">
         <f>+E11</f>
         <v>0</v>
       </c>
       <c r="E8" s="202"/>
     </row>
     <row r="9" spans="2:5">
       <c r="B9" s="199" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C9" s="200" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D9" s="201"/>
       <c r="E9" s="202"/>
     </row>
     <row r="10" spans="2:5">
       <c r="B10" s="199" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C10" s="203" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D10" s="204">
         <f>D8+D9</f>
         <v>0</v>
       </c>
       <c r="E10" s="205">
         <f>E8+E9</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:5">
       <c r="B11" s="199" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C11" s="200"/>
       <c r="D11" s="206"/>
       <c r="E11" s="207"/>
     </row>
     <row r="12" spans="2:5">
       <c r="B12" s="208" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C12" s="203" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D12" s="209">
         <f>D11-D10</f>
         <v>0</v>
       </c>
       <c r="E12" s="210">
         <f>E11-E10</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:5">
       <c r="B13" s="127" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C13" s="211"/>
       <c r="D13" s="212"/>
       <c r="E13" s="213"/>
     </row>
     <row r="14" spans="2:5">
       <c r="B14" s="128" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C14" s="211"/>
       <c r="D14" s="212"/>
       <c r="E14" s="213"/>
     </row>
     <row r="15" spans="2:5">
       <c r="B15" s="128" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="C15" s="211"/>
       <c r="D15" s="212"/>
       <c r="E15" s="213"/>
     </row>
     <row r="16" spans="2:5">
       <c r="B16" s="128" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C16" s="211"/>
       <c r="D16" s="212"/>
       <c r="E16" s="213"/>
     </row>
     <row r="17" spans="2:6">
       <c r="B17" s="214" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C17" s="215"/>
       <c r="D17" s="216">
         <f>SUM(D14:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="217">
         <f>SUM(E14:E16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="428" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C18" s="429"/>
       <c r="D18" s="430"/>
       <c r="E18" s="430"/>
       <c r="F18" s="190"/>
     </row>
     <row r="20" spans="2:6" s="425" customFormat="1" ht="63.75" customHeight="1">
-      <c r="B20" s="744" t="s">
-[...4 lines deleted...]
-      <c r="E20" s="744"/>
+      <c r="B20" s="801" t="s">
+        <v>278</v>
+      </c>
+      <c r="C20" s="801"/>
+      <c r="D20" s="801"/>
+      <c r="E20" s="801"/>
     </row>
     <row r="21" spans="2:6" s="425" customFormat="1" ht="43.5" customHeight="1">
-      <c r="B21" s="744" t="s">
-[...4 lines deleted...]
-      <c r="E21" s="744"/>
+      <c r="B21" s="801" t="s">
+        <v>279</v>
+      </c>
+      <c r="C21" s="801"/>
+      <c r="D21" s="801"/>
+      <c r="E21" s="801"/>
     </row>
     <row r="23" spans="2:6">
       <c r="B23" s="107" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="2:6">
-      <c r="B24" s="627" t="s">
-        <v>104</v>
+      <c r="B24" s="624" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="2:6">
       <c r="B25" s="425" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="2:6">
-      <c r="B26" s="628" t="s">
-        <v>106</v>
+      <c r="B26" s="625" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="2:6">
       <c r="B27" s="126"/>
     </row>
     <row r="28" spans="2:6">
       <c r="B28" s="126"/>
     </row>
     <row r="74" spans="2:2">
       <c r="B74" s="35" t="e">
         <f>"Firmado a los efectos de su identificación con mi informe de fecha "&amp;TEXT(#REF!,"dd/mm/yyyy")</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="2" operator="containsText" text="control" id="{B6CF9254-B28B-4B07-B8D5-799154A3022B}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D18)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D18:E18</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:I428"/>
+  <dimension ref="B1:I429"/>
   <sheetViews>
-    <sheetView topLeftCell="A272" workbookViewId="0">
-      <selection activeCell="B293" sqref="B293"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:H6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="11.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="1.44140625" style="549" customWidth="1"/>
-    <col min="2" max="2" width="50.109375" style="549" customWidth="1"/>
+    <col min="1" max="1" width="1.42578125" style="549" customWidth="1"/>
+    <col min="2" max="2" width="50.140625" style="549" customWidth="1"/>
     <col min="3" max="3" width="14" style="549" customWidth="1"/>
-    <col min="4" max="4" width="15.6640625" style="549" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="549"/>
+    <col min="4" max="4" width="15.7109375" style="549" customWidth="1"/>
+    <col min="5" max="5" width="14.140625" style="549" customWidth="1"/>
+    <col min="6" max="6" width="15.5703125" style="549" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="549" customWidth="1"/>
+    <col min="8" max="8" width="13.28515625" style="549" customWidth="1"/>
+    <col min="9" max="9" width="17.28515625" style="549" customWidth="1"/>
+    <col min="10" max="10" width="2.85546875" style="549" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="549"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="12" thickBot="1"/>
-    <row r="2" spans="2:9" ht="13.8">
+    <row r="1" spans="2:9" ht="12.75" thickBot="1"/>
+    <row r="2" spans="2:9" ht="15">
       <c r="B2" s="421" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="147"/>
-      <c r="D2" s="586"/>
-[...1 lines deleted...]
-      <c r="F2" s="586"/>
+      <c r="D2" s="585"/>
+      <c r="E2" s="585"/>
+      <c r="F2" s="585"/>
       <c r="G2" s="551"/>
       <c r="H2" s="551"/>
-      <c r="I2" s="593"/>
-[...11 lines deleted...]
-      <c r="I3" s="792"/>
+      <c r="I2" s="591"/>
+    </row>
+    <row r="3" spans="2:9" ht="15">
+      <c r="B3" s="657" t="s">
+        <v>280</v>
+      </c>
+      <c r="C3" s="658"/>
+      <c r="D3" s="658"/>
+      <c r="E3" s="658"/>
+      <c r="F3" s="658"/>
+      <c r="G3" s="658"/>
+      <c r="H3" s="658"/>
+      <c r="I3" s="659"/>
     </row>
     <row r="4" spans="2:9" ht="31.5" customHeight="1" thickBot="1">
-      <c r="B4" s="793" t="s">
-[...8 lines deleted...]
-      <c r="I4" s="795"/>
+      <c r="B4" s="660" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="661"/>
+      <c r="D4" s="661"/>
+      <c r="E4" s="661"/>
+      <c r="F4" s="661"/>
+      <c r="G4" s="661"/>
+      <c r="H4" s="661"/>
+      <c r="I4" s="662"/>
     </row>
     <row r="5" spans="2:9" ht="24">
       <c r="B5" s="550" t="s">
-        <v>497</v>
+        <v>281</v>
       </c>
       <c r="C5" s="551"/>
       <c r="D5" s="551"/>
       <c r="E5" s="551"/>
       <c r="F5" s="551"/>
       <c r="G5" s="551"/>
       <c r="H5" s="551"/>
-      <c r="I5" s="587" t="s">
-[...78 lines deleted...]
-      <c r="H11" s="752"/>
+      <c r="I5" s="586" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" ht="12.75">
+      <c r="B6" s="703" t="s">
+        <v>283</v>
+      </c>
+      <c r="C6" s="704"/>
+      <c r="D6" s="704"/>
+      <c r="E6" s="704"/>
+      <c r="F6" s="704"/>
+      <c r="G6" s="704"/>
+      <c r="H6" s="705"/>
+      <c r="I6" s="656"/>
+    </row>
+    <row r="7" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B7" s="706" t="s">
+        <v>284</v>
+      </c>
+      <c r="C7" s="707"/>
+      <c r="D7" s="707"/>
+      <c r="E7" s="707"/>
+      <c r="F7" s="707"/>
+      <c r="G7" s="707"/>
+      <c r="H7" s="707"/>
+      <c r="I7" s="552" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" ht="117.75" customHeight="1">
+      <c r="B8" s="708" t="s">
+        <v>286</v>
+      </c>
+      <c r="C8" s="709"/>
+      <c r="D8" s="709"/>
+      <c r="E8" s="709"/>
+      <c r="F8" s="709"/>
+      <c r="G8" s="709"/>
+      <c r="H8" s="709"/>
+      <c r="I8" s="552"/>
+    </row>
+    <row r="9" spans="2:9" ht="271.5" customHeight="1">
+      <c r="B9" s="712" t="s">
+        <v>287</v>
+      </c>
+      <c r="C9" s="713"/>
+      <c r="D9" s="713"/>
+      <c r="E9" s="713"/>
+      <c r="F9" s="713"/>
+      <c r="G9" s="713"/>
+      <c r="H9" s="713"/>
+      <c r="I9" s="553" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9">
+      <c r="B10" s="554" t="s">
+        <v>289</v>
+      </c>
+      <c r="I10" s="552"/>
+    </row>
+    <row r="11" spans="2:9" ht="26.25" customHeight="1">
+      <c r="B11" s="710" t="s">
+        <v>290</v>
+      </c>
+      <c r="C11" s="711"/>
+      <c r="D11" s="711"/>
+      <c r="E11" s="711"/>
+      <c r="F11" s="711"/>
+      <c r="G11" s="711"/>
+      <c r="H11" s="711"/>
       <c r="I11" s="553" t="s">
-        <v>503</v>
-[...11 lines deleted...]
-      <c r="H12" s="764"/>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" ht="32.25" customHeight="1">
+      <c r="B12" s="714" t="s">
+        <v>292</v>
+      </c>
+      <c r="C12" s="700"/>
+      <c r="D12" s="700"/>
+      <c r="E12" s="700"/>
+      <c r="F12" s="700"/>
+      <c r="G12" s="700"/>
+      <c r="H12" s="700"/>
       <c r="I12" s="553" t="s">
-        <v>504</v>
-[...47 lines deleted...]
-      <c r="H16" s="555"/>
+        <v>293</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" ht="30.75" customHeight="1">
+      <c r="B13" s="715" t="s">
+        <v>294</v>
+      </c>
+      <c r="C13" s="716"/>
+      <c r="D13" s="716"/>
+      <c r="E13" s="716"/>
+      <c r="F13" s="716"/>
+      <c r="G13" s="716"/>
+      <c r="H13" s="716"/>
+      <c r="I13" s="553" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9">
+      <c r="B14" s="699" t="s">
+        <v>296</v>
+      </c>
+      <c r="C14" s="700"/>
+      <c r="D14" s="700"/>
+      <c r="E14" s="700"/>
+      <c r="F14" s="700"/>
+      <c r="G14" s="700"/>
+      <c r="H14" s="700"/>
+      <c r="I14" s="555"/>
+    </row>
+    <row r="15" spans="2:9" ht="25.5" customHeight="1">
+      <c r="B15" s="677" t="s">
+        <v>297</v>
+      </c>
+      <c r="C15" s="678"/>
+      <c r="D15" s="678"/>
+      <c r="E15" s="678"/>
+      <c r="F15" s="678"/>
+      <c r="G15" s="678"/>
+      <c r="H15" s="678"/>
+      <c r="I15" s="553" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9">
+      <c r="B16" s="556"/>
       <c r="I16" s="552"/>
     </row>
-    <row r="17" spans="2:9" ht="48" customHeight="1">
-[...8 lines deleted...]
-      <c r="H17" s="746"/>
+    <row r="17" spans="2:9">
+      <c r="B17" s="554" t="s">
+        <v>299</v>
+      </c>
       <c r="I17" s="552"/>
     </row>
-    <row r="18" spans="2:9">
-[...12 lines deleted...]
-      <c r="H18" s="555"/>
+    <row r="18" spans="2:9" ht="48" customHeight="1">
+      <c r="B18" s="686" t="s">
+        <v>300</v>
+      </c>
+      <c r="C18" s="678"/>
+      <c r="D18" s="678"/>
+      <c r="E18" s="678"/>
+      <c r="F18" s="678"/>
+      <c r="G18" s="678"/>
+      <c r="H18" s="678"/>
       <c r="I18" s="552"/>
     </row>
     <row r="19" spans="2:9">
-      <c r="B19" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H19" s="555"/>
+      <c r="B19" s="557" t="s">
+        <v>301</v>
+      </c>
+      <c r="C19" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D19" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I19" s="552"/>
     </row>
     <row r="20" spans="2:9">
-      <c r="B20" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H20" s="555"/>
+      <c r="B20" s="557" t="s">
+        <v>304</v>
+      </c>
+      <c r="C20" s="558"/>
+      <c r="D20" s="558"/>
       <c r="I20" s="552"/>
     </row>
     <row r="21" spans="2:9">
-      <c r="B21" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H21" s="555"/>
+      <c r="B21" s="557" t="s">
+        <v>305</v>
+      </c>
+      <c r="C21" s="558"/>
+      <c r="D21" s="558"/>
       <c r="I21" s="552"/>
     </row>
     <row r="22" spans="2:9">
-      <c r="B22" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H22" s="555"/>
+      <c r="B22" s="557" t="s">
+        <v>306</v>
+      </c>
+      <c r="C22" s="558"/>
+      <c r="D22" s="558"/>
       <c r="I22" s="552"/>
     </row>
     <row r="23" spans="2:9">
-      <c r="B23" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H23" s="555"/>
+      <c r="B23" s="557" t="s">
+        <v>307</v>
+      </c>
+      <c r="C23" s="558"/>
+      <c r="D23" s="558"/>
       <c r="I23" s="552"/>
     </row>
     <row r="24" spans="2:9">
-      <c r="B24" s="557"/>
-[...5 lines deleted...]
-      <c r="H24" s="555"/>
+      <c r="B24" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C24" s="558"/>
+      <c r="D24" s="558"/>
       <c r="I24" s="552"/>
     </row>
-    <row r="25" spans="2:9" ht="64.5" customHeight="1">
-[...27 lines deleted...]
-      <c r="I26" s="552"/>
+    <row r="25" spans="2:9">
+      <c r="B25" s="556"/>
+      <c r="I25" s="552"/>
+    </row>
+    <row r="26" spans="2:9" ht="64.5" customHeight="1">
+      <c r="B26" s="686" t="s">
+        <v>308</v>
+      </c>
+      <c r="C26" s="678"/>
+      <c r="D26" s="678"/>
+      <c r="E26" s="678"/>
+      <c r="F26" s="678"/>
+      <c r="G26" s="678"/>
+      <c r="H26" s="678"/>
+      <c r="I26" s="553" t="s">
+        <v>309</v>
+      </c>
     </row>
     <row r="27" spans="2:9">
-      <c r="B27" s="558"/>
-[...13 lines deleted...]
-      <c r="H27" s="555"/>
+      <c r="B27" s="557" t="s">
+        <v>301</v>
+      </c>
+      <c r="C27" s="681" t="s">
+        <v>310</v>
+      </c>
+      <c r="D27" s="681"/>
+      <c r="E27" s="683" t="s">
+        <v>311</v>
+      </c>
+      <c r="F27" s="685"/>
       <c r="I27" s="552"/>
     </row>
     <row r="28" spans="2:9">
-      <c r="B28" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H28" s="555"/>
+      <c r="B28" s="557"/>
+      <c r="C28" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D28" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E28" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F28" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I28" s="552"/>
     </row>
     <row r="29" spans="2:9">
-      <c r="B29" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H29" s="555"/>
+      <c r="B29" s="557" t="s">
+        <v>312</v>
+      </c>
+      <c r="C29" s="558"/>
+      <c r="D29" s="558"/>
+      <c r="E29" s="558"/>
+      <c r="F29" s="558"/>
       <c r="I29" s="552"/>
     </row>
     <row r="30" spans="2:9">
-      <c r="B30" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H30" s="555"/>
+      <c r="B30" s="557" t="s">
+        <v>313</v>
+      </c>
+      <c r="C30" s="558"/>
+      <c r="D30" s="558"/>
+      <c r="E30" s="558"/>
+      <c r="F30" s="558"/>
       <c r="I30" s="552"/>
     </row>
     <row r="31" spans="2:9">
-      <c r="B31" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H31" s="555"/>
+      <c r="B31" s="557" t="s">
+        <v>314</v>
+      </c>
+      <c r="C31" s="558"/>
+      <c r="D31" s="558"/>
+      <c r="E31" s="558"/>
+      <c r="F31" s="558"/>
       <c r="I31" s="552"/>
     </row>
     <row r="32" spans="2:9">
-      <c r="B32" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H32" s="555"/>
+      <c r="B32" s="557" t="s">
+        <v>315</v>
+      </c>
+      <c r="C32" s="558"/>
+      <c r="D32" s="558"/>
+      <c r="E32" s="558"/>
+      <c r="F32" s="558"/>
       <c r="I32" s="552"/>
     </row>
     <row r="33" spans="2:9">
-      <c r="B33" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H33" s="555"/>
+      <c r="B33" s="557" t="s">
+        <v>316</v>
+      </c>
+      <c r="C33" s="558"/>
+      <c r="D33" s="558"/>
+      <c r="E33" s="558"/>
+      <c r="F33" s="558"/>
       <c r="I33" s="552"/>
     </row>
     <row r="34" spans="2:9">
-      <c r="B34" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H34" s="555"/>
+      <c r="B34" s="557" t="s">
+        <v>317</v>
+      </c>
+      <c r="C34" s="558"/>
+      <c r="D34" s="558"/>
+      <c r="E34" s="558"/>
+      <c r="F34" s="558"/>
       <c r="I34" s="552"/>
     </row>
     <row r="35" spans="2:9">
-      <c r="B35" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H35" s="555"/>
+      <c r="B35" s="557" t="s">
+        <v>318</v>
+      </c>
+      <c r="C35" s="558"/>
+      <c r="D35" s="558"/>
+      <c r="E35" s="558"/>
+      <c r="F35" s="558"/>
       <c r="I35" s="552"/>
     </row>
     <row r="36" spans="2:9">
-      <c r="B36" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H36" s="555"/>
+      <c r="B36" s="557" t="s">
+        <v>319</v>
+      </c>
+      <c r="C36" s="558"/>
+      <c r="D36" s="558"/>
+      <c r="E36" s="558"/>
+      <c r="F36" s="558"/>
       <c r="I36" s="552"/>
     </row>
-    <row r="37" spans="2:9" ht="22.8">
-[...8 lines deleted...]
-      <c r="H37" s="555"/>
+    <row r="37" spans="2:9">
+      <c r="B37" s="557" t="s">
+        <v>320</v>
+      </c>
+      <c r="C37" s="558"/>
+      <c r="D37" s="558"/>
+      <c r="E37" s="558"/>
+      <c r="F37" s="558"/>
       <c r="I37" s="552"/>
     </row>
-    <row r="38" spans="2:9">
-[...8 lines deleted...]
-      <c r="H38" s="555"/>
+    <row r="38" spans="2:9" ht="24">
+      <c r="B38" s="559" t="s">
+        <v>321</v>
+      </c>
+      <c r="C38" s="558"/>
+      <c r="D38" s="558"/>
+      <c r="E38" s="558"/>
+      <c r="F38" s="558"/>
       <c r="I38" s="552"/>
     </row>
     <row r="39" spans="2:9">
-      <c r="B39" s="557"/>
-[...5 lines deleted...]
-      <c r="H39" s="555"/>
+      <c r="B39" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C39" s="558"/>
+      <c r="D39" s="558"/>
+      <c r="E39" s="558"/>
+      <c r="F39" s="558"/>
       <c r="I39" s="552"/>
     </row>
-    <row r="40" spans="2:9" ht="35.25" customHeight="1">
-[...27 lines deleted...]
-      <c r="I41" s="552"/>
+    <row r="40" spans="2:9">
+      <c r="B40" s="556"/>
+      <c r="I40" s="552"/>
+    </row>
+    <row r="41" spans="2:9" ht="35.25" customHeight="1">
+      <c r="B41" s="686" t="s">
+        <v>322</v>
+      </c>
+      <c r="C41" s="678"/>
+      <c r="D41" s="678"/>
+      <c r="E41" s="678"/>
+      <c r="F41" s="678"/>
+      <c r="G41" s="678"/>
+      <c r="H41" s="678"/>
+      <c r="I41" s="553" t="s">
+        <v>323</v>
+      </c>
     </row>
     <row r="42" spans="2:9">
-      <c r="B42" s="558"/>
-[...13 lines deleted...]
-      <c r="H42" s="555"/>
+      <c r="B42" s="557" t="s">
+        <v>301</v>
+      </c>
+      <c r="C42" s="681" t="s">
+        <v>310</v>
+      </c>
+      <c r="D42" s="681"/>
+      <c r="E42" s="683" t="s">
+        <v>311</v>
+      </c>
+      <c r="F42" s="685"/>
       <c r="I42" s="552"/>
     </row>
     <row r="43" spans="2:9">
-      <c r="B43" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H43" s="555"/>
+      <c r="B43" s="557"/>
+      <c r="C43" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D43" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E43" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F43" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I43" s="552"/>
     </row>
     <row r="44" spans="2:9">
-      <c r="B44" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H44" s="555"/>
+      <c r="B44" s="557" t="s">
+        <v>324</v>
+      </c>
+      <c r="C44" s="558"/>
+      <c r="D44" s="558"/>
+      <c r="E44" s="558"/>
+      <c r="F44" s="558"/>
       <c r="I44" s="552"/>
     </row>
     <row r="45" spans="2:9">
-      <c r="B45" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H45" s="555"/>
+      <c r="B45" s="557" t="s">
+        <v>325</v>
+      </c>
+      <c r="C45" s="558"/>
+      <c r="D45" s="558"/>
+      <c r="E45" s="558"/>
+      <c r="F45" s="558"/>
       <c r="I45" s="552"/>
     </row>
     <row r="46" spans="2:9">
-      <c r="B46" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H46" s="555"/>
+      <c r="B46" s="557" t="s">
+        <v>326</v>
+      </c>
+      <c r="C46" s="558"/>
+      <c r="D46" s="558"/>
+      <c r="E46" s="558"/>
+      <c r="F46" s="558"/>
       <c r="I46" s="552"/>
     </row>
     <row r="47" spans="2:9">
-      <c r="B47" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H47" s="555"/>
+      <c r="B47" s="557" t="s">
+        <v>327</v>
+      </c>
+      <c r="C47" s="558"/>
+      <c r="D47" s="558"/>
+      <c r="E47" s="558"/>
+      <c r="F47" s="558"/>
       <c r="I47" s="552"/>
     </row>
     <row r="48" spans="2:9">
-      <c r="B48" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H48" s="555"/>
+      <c r="B48" s="557" t="s">
+        <v>328</v>
+      </c>
+      <c r="C48" s="558"/>
+      <c r="D48" s="558"/>
+      <c r="E48" s="558"/>
+      <c r="F48" s="558"/>
       <c r="I48" s="552"/>
     </row>
-    <row r="49" spans="2:9" ht="22.8">
-[...8 lines deleted...]
-      <c r="H49" s="555"/>
+    <row r="49" spans="2:9">
+      <c r="B49" s="557" t="s">
+        <v>320</v>
+      </c>
+      <c r="C49" s="558"/>
+      <c r="D49" s="558"/>
+      <c r="E49" s="558"/>
+      <c r="F49" s="558"/>
       <c r="I49" s="552"/>
     </row>
-    <row r="50" spans="2:9">
-[...8 lines deleted...]
-      <c r="H50" s="555"/>
+    <row r="50" spans="2:9" ht="24">
+      <c r="B50" s="559" t="s">
+        <v>329</v>
+      </c>
+      <c r="C50" s="558"/>
+      <c r="D50" s="558"/>
+      <c r="E50" s="558"/>
+      <c r="F50" s="558"/>
       <c r="I50" s="552"/>
     </row>
     <row r="51" spans="2:9">
       <c r="B51" s="557" t="s">
-        <v>535</v>
-[...6 lines deleted...]
-      <c r="H51" s="555"/>
+        <v>145</v>
+      </c>
+      <c r="C51" s="558"/>
+      <c r="D51" s="558"/>
+      <c r="E51" s="558"/>
+      <c r="F51" s="558"/>
       <c r="I51" s="552"/>
     </row>
     <row r="52" spans="2:9">
-      <c r="B52" s="557"/>
-[...5 lines deleted...]
-      <c r="H52" s="555"/>
+      <c r="B52" s="556" t="s">
+        <v>330</v>
+      </c>
       <c r="I52" s="552"/>
     </row>
-    <row r="53" spans="2:9" ht="45" customHeight="1">
-[...8 lines deleted...]
-      <c r="H53" s="746"/>
+    <row r="53" spans="2:9">
+      <c r="B53" s="556"/>
       <c r="I53" s="552"/>
     </row>
-    <row r="54" spans="2:9" ht="48" customHeight="1">
-[...12 lines deleted...]
-      <c r="H54" s="555"/>
+    <row r="54" spans="2:9" ht="45" customHeight="1">
+      <c r="B54" s="686" t="s">
+        <v>331</v>
+      </c>
+      <c r="C54" s="678"/>
+      <c r="D54" s="678"/>
+      <c r="E54" s="678"/>
+      <c r="F54" s="678"/>
+      <c r="G54" s="678"/>
+      <c r="H54" s="678"/>
       <c r="I54" s="552"/>
     </row>
-    <row r="55" spans="2:9">
-[...14 lines deleted...]
-      <c r="H55" s="555"/>
+    <row r="55" spans="2:9" ht="48" customHeight="1">
+      <c r="B55" s="557" t="s">
+        <v>301</v>
+      </c>
+      <c r="C55" s="681" t="s">
+        <v>310</v>
+      </c>
+      <c r="D55" s="681"/>
+      <c r="E55" s="683" t="s">
+        <v>311</v>
+      </c>
+      <c r="F55" s="685"/>
       <c r="I55" s="552"/>
     </row>
     <row r="56" spans="2:9">
-      <c r="B56" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H56" s="555"/>
+      <c r="B56" s="557"/>
+      <c r="C56" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D56" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E56" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F56" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I56" s="552"/>
     </row>
     <row r="57" spans="2:9">
-      <c r="B57" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H57" s="555"/>
+      <c r="B57" s="557" t="s">
+        <v>325</v>
+      </c>
+      <c r="C57" s="558"/>
+      <c r="D57" s="558"/>
+      <c r="E57" s="558"/>
+      <c r="F57" s="558"/>
       <c r="I57" s="552"/>
     </row>
     <row r="58" spans="2:9">
-      <c r="B58" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H58" s="555"/>
+      <c r="B58" s="557" t="s">
+        <v>328</v>
+      </c>
+      <c r="C58" s="558"/>
+      <c r="D58" s="558"/>
+      <c r="E58" s="558"/>
+      <c r="F58" s="558"/>
       <c r="I58" s="552"/>
     </row>
-    <row r="59" spans="2:9" ht="34.200000000000003">
-[...8 lines deleted...]
-      <c r="H59" s="555"/>
+    <row r="59" spans="2:9">
+      <c r="B59" s="557" t="s">
+        <v>320</v>
+      </c>
+      <c r="C59" s="558"/>
+      <c r="D59" s="558"/>
+      <c r="E59" s="558"/>
+      <c r="F59" s="558"/>
       <c r="I59" s="552"/>
     </row>
-    <row r="60" spans="2:9">
-[...8 lines deleted...]
-      <c r="H60" s="555"/>
+    <row r="60" spans="2:9" ht="36">
+      <c r="B60" s="559" t="s">
+        <v>332</v>
+      </c>
+      <c r="C60" s="558"/>
+      <c r="D60" s="558"/>
+      <c r="E60" s="558"/>
+      <c r="F60" s="558"/>
       <c r="I60" s="552"/>
     </row>
     <row r="61" spans="2:9">
-      <c r="B61" s="561" t="s">
-[...7 lines deleted...]
-      <c r="H61" s="555"/>
+      <c r="B61" s="557" t="s">
+        <v>333</v>
+      </c>
+      <c r="C61" s="558"/>
+      <c r="D61" s="558"/>
+      <c r="E61" s="558"/>
+      <c r="F61" s="558"/>
       <c r="I61" s="552"/>
     </row>
-    <row r="62" spans="2:9" ht="12" customHeight="1">
-[...8 lines deleted...]
-      <c r="H62" s="746"/>
+    <row r="62" spans="2:9">
+      <c r="B62" s="560" t="s">
+        <v>334</v>
+      </c>
       <c r="I62" s="552"/>
     </row>
-    <row r="63" spans="2:9">
-[...12 lines deleted...]
-      <c r="H63" s="555"/>
+    <row r="63" spans="2:9" ht="12" customHeight="1">
+      <c r="B63" s="686" t="s">
+        <v>335</v>
+      </c>
+      <c r="C63" s="678"/>
+      <c r="D63" s="678"/>
+      <c r="E63" s="678"/>
+      <c r="F63" s="678"/>
+      <c r="G63" s="678"/>
+      <c r="H63" s="678"/>
       <c r="I63" s="552"/>
     </row>
-    <row r="64" spans="2:9" ht="20.25" customHeight="1">
-[...14 lines deleted...]
-      <c r="H64" s="555"/>
+    <row r="64" spans="2:9">
+      <c r="B64" s="701" t="s">
+        <v>301</v>
+      </c>
+      <c r="C64" s="698" t="s">
+        <v>310</v>
+      </c>
+      <c r="D64" s="698"/>
+      <c r="E64" s="696" t="s">
+        <v>311</v>
+      </c>
+      <c r="F64" s="697"/>
       <c r="I64" s="552"/>
     </row>
-    <row r="65" spans="2:9">
-[...8 lines deleted...]
-      <c r="H65" s="555"/>
+    <row r="65" spans="2:9" ht="20.25" customHeight="1">
+      <c r="B65" s="702"/>
+      <c r="C65" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D65" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E65" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F65" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I65" s="552"/>
     </row>
-    <row r="66" spans="2:9" ht="22.8">
-[...8 lines deleted...]
-      <c r="H66" s="555"/>
+    <row r="66" spans="2:9">
+      <c r="B66" s="557" t="s">
+        <v>336</v>
+      </c>
+      <c r="C66" s="558"/>
+      <c r="D66" s="558"/>
+      <c r="E66" s="558"/>
+      <c r="F66" s="558"/>
       <c r="I66" s="552"/>
     </row>
-    <row r="67" spans="2:9">
-[...8 lines deleted...]
-      <c r="H67" s="555"/>
+    <row r="67" spans="2:9" ht="24">
+      <c r="B67" s="559" t="s">
+        <v>337</v>
+      </c>
+      <c r="C67" s="558"/>
+      <c r="D67" s="558"/>
+      <c r="E67" s="558"/>
+      <c r="F67" s="558"/>
       <c r="I67" s="552"/>
     </row>
     <row r="68" spans="2:9">
-      <c r="B68" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H68" s="555"/>
+      <c r="B68" s="557" t="s">
+        <v>338</v>
+      </c>
+      <c r="C68" s="558"/>
+      <c r="D68" s="558"/>
+      <c r="E68" s="558"/>
+      <c r="F68" s="558"/>
       <c r="I68" s="552"/>
     </row>
-    <row r="69" spans="2:9" ht="22.8">
-[...8 lines deleted...]
-      <c r="H69" s="555"/>
+    <row r="69" spans="2:9">
+      <c r="B69" s="557" t="s">
+        <v>339</v>
+      </c>
+      <c r="C69" s="558"/>
+      <c r="D69" s="558"/>
+      <c r="E69" s="558"/>
+      <c r="F69" s="558"/>
       <c r="I69" s="552"/>
     </row>
-    <row r="70" spans="2:9">
-[...8 lines deleted...]
-      <c r="H70" s="555"/>
+    <row r="70" spans="2:9" ht="24">
+      <c r="B70" s="559" t="s">
+        <v>340</v>
+      </c>
+      <c r="C70" s="558"/>
+      <c r="D70" s="558"/>
+      <c r="E70" s="558"/>
+      <c r="F70" s="558"/>
       <c r="I70" s="552"/>
     </row>
     <row r="71" spans="2:9">
-      <c r="B71" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H71" s="555"/>
+      <c r="B71" s="557" t="s">
+        <v>341</v>
+      </c>
+      <c r="C71" s="558"/>
+      <c r="D71" s="558"/>
+      <c r="E71" s="558"/>
+      <c r="F71" s="558"/>
       <c r="I71" s="552"/>
     </row>
     <row r="72" spans="2:9">
-      <c r="B72" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H72" s="555"/>
+      <c r="B72" s="557" t="s">
+        <v>342</v>
+      </c>
+      <c r="C72" s="558"/>
+      <c r="D72" s="558"/>
+      <c r="E72" s="558"/>
+      <c r="F72" s="558"/>
       <c r="I72" s="552"/>
     </row>
     <row r="73" spans="2:9">
-      <c r="B73" s="557"/>
-[...5 lines deleted...]
-      <c r="H73" s="555"/>
+      <c r="B73" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C73" s="558"/>
+      <c r="D73" s="558"/>
+      <c r="E73" s="558"/>
+      <c r="F73" s="558"/>
       <c r="I73" s="552"/>
     </row>
-    <row r="74" spans="2:9" ht="65.25" customHeight="1">
-[...51 lines deleted...]
-      <c r="I77" s="552"/>
+    <row r="74" spans="2:9">
+      <c r="B74" s="556"/>
+      <c r="I74" s="552"/>
+    </row>
+    <row r="75" spans="2:9" ht="65.25" customHeight="1">
+      <c r="B75" s="686" t="s">
+        <v>343</v>
+      </c>
+      <c r="C75" s="678"/>
+      <c r="D75" s="678"/>
+      <c r="E75" s="678"/>
+      <c r="F75" s="678"/>
+      <c r="G75" s="678"/>
+      <c r="H75" s="678"/>
+      <c r="I75" s="553" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="76" spans="2:9">
+      <c r="B76" s="556"/>
+      <c r="I76" s="552"/>
+    </row>
+    <row r="77" spans="2:9" ht="72" customHeight="1">
+      <c r="B77" s="686" t="s">
+        <v>344</v>
+      </c>
+      <c r="C77" s="678"/>
+      <c r="D77" s="678"/>
+      <c r="E77" s="678"/>
+      <c r="F77" s="678"/>
+      <c r="G77" s="678"/>
+      <c r="H77" s="678"/>
+      <c r="I77" s="553" t="s">
+        <v>345</v>
+      </c>
     </row>
     <row r="78" spans="2:9">
-      <c r="B78" s="771"/>
-[...13 lines deleted...]
-      <c r="H78" s="555"/>
+      <c r="B78" s="679" t="s">
+        <v>301</v>
+      </c>
+      <c r="C78" s="693" t="s">
+        <v>310</v>
+      </c>
+      <c r="D78" s="693"/>
+      <c r="E78" s="717" t="s">
+        <v>311</v>
+      </c>
+      <c r="F78" s="718"/>
       <c r="I78" s="552"/>
     </row>
     <row r="79" spans="2:9">
-      <c r="B79" s="563" t="s">
-[...7 lines deleted...]
-      <c r="H79" s="555"/>
+      <c r="B79" s="680"/>
+      <c r="C79" s="561" t="s">
+        <v>302</v>
+      </c>
+      <c r="D79" s="561" t="s">
+        <v>303</v>
+      </c>
+      <c r="E79" s="561" t="s">
+        <v>302</v>
+      </c>
+      <c r="F79" s="561" t="s">
+        <v>303</v>
+      </c>
       <c r="I79" s="552"/>
     </row>
     <row r="80" spans="2:9">
-      <c r="B80" s="563" t="s">
-[...7 lines deleted...]
-      <c r="H80" s="555"/>
+      <c r="B80" s="562" t="s">
+        <v>346</v>
+      </c>
+      <c r="C80" s="561"/>
+      <c r="D80" s="561"/>
+      <c r="E80" s="561"/>
+      <c r="F80" s="561"/>
       <c r="I80" s="552"/>
     </row>
     <row r="81" spans="2:9">
-      <c r="B81" s="563" t="s">
-[...7 lines deleted...]
-      <c r="H81" s="555"/>
+      <c r="B81" s="562" t="s">
+        <v>347</v>
+      </c>
+      <c r="C81" s="561"/>
+      <c r="D81" s="561"/>
+      <c r="E81" s="561"/>
+      <c r="F81" s="561"/>
       <c r="I81" s="552"/>
     </row>
     <row r="82" spans="2:9">
-      <c r="B82" s="563" t="s">
-[...7 lines deleted...]
-      <c r="H82" s="555"/>
+      <c r="B82" s="562" t="s">
+        <v>319</v>
+      </c>
+      <c r="C82" s="561"/>
+      <c r="D82" s="561"/>
+      <c r="E82" s="561"/>
+      <c r="F82" s="561"/>
       <c r="I82" s="552"/>
     </row>
     <row r="83" spans="2:9">
-      <c r="B83" s="563" t="s">
-[...7 lines deleted...]
-      <c r="H83" s="555"/>
+      <c r="B83" s="562" t="s">
+        <v>320</v>
+      </c>
+      <c r="C83" s="561"/>
+      <c r="D83" s="561"/>
+      <c r="E83" s="561"/>
+      <c r="F83" s="561"/>
       <c r="I83" s="552"/>
     </row>
     <row r="84" spans="2:9">
-      <c r="B84" s="563" t="s">
-[...7 lines deleted...]
-      <c r="H84" s="555"/>
+      <c r="B84" s="562" t="s">
+        <v>348</v>
+      </c>
+      <c r="C84" s="561"/>
+      <c r="D84" s="561"/>
+      <c r="E84" s="561"/>
+      <c r="F84" s="561"/>
       <c r="I84" s="552"/>
     </row>
     <row r="85" spans="2:9">
-      <c r="B85" s="557"/>
-[...5 lines deleted...]
-      <c r="H85" s="555"/>
+      <c r="B85" s="562" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="561"/>
+      <c r="D85" s="561"/>
+      <c r="E85" s="561"/>
+      <c r="F85" s="561"/>
       <c r="I85" s="552"/>
     </row>
-    <row r="86" spans="2:9" ht="60" customHeight="1">
-[...8 lines deleted...]
-      <c r="H86" s="746"/>
+    <row r="86" spans="2:9">
+      <c r="B86" s="556"/>
       <c r="I86" s="552"/>
     </row>
-    <row r="87" spans="2:9">
-[...12 lines deleted...]
-      <c r="H87" s="555"/>
+    <row r="87" spans="2:9" ht="60" customHeight="1">
+      <c r="B87" s="686" t="s">
+        <v>349</v>
+      </c>
+      <c r="C87" s="678"/>
+      <c r="D87" s="678"/>
+      <c r="E87" s="678"/>
+      <c r="F87" s="678"/>
+      <c r="G87" s="678"/>
+      <c r="H87" s="678"/>
       <c r="I87" s="552"/>
     </row>
     <row r="88" spans="2:9">
-      <c r="B88" s="771"/>
-[...13 lines deleted...]
-      <c r="H88" s="555"/>
+      <c r="B88" s="679" t="s">
+        <v>301</v>
+      </c>
+      <c r="C88" s="683" t="s">
+        <v>310</v>
+      </c>
+      <c r="D88" s="685"/>
+      <c r="E88" s="683" t="s">
+        <v>311</v>
+      </c>
+      <c r="F88" s="685"/>
       <c r="I88" s="552"/>
     </row>
     <row r="89" spans="2:9">
-      <c r="B89" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H89" s="555"/>
+      <c r="B89" s="680"/>
+      <c r="C89" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D89" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E89" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F89" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I89" s="552"/>
     </row>
     <row r="90" spans="2:9">
-      <c r="B90" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H90" s="555"/>
+      <c r="B90" s="557" t="s">
+        <v>350</v>
+      </c>
+      <c r="C90" s="558"/>
+      <c r="D90" s="558"/>
+      <c r="E90" s="558"/>
+      <c r="F90" s="558"/>
       <c r="I90" s="552"/>
     </row>
     <row r="91" spans="2:9">
-      <c r="B91" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H91" s="555"/>
+      <c r="B91" s="557" t="s">
+        <v>351</v>
+      </c>
+      <c r="C91" s="558"/>
+      <c r="D91" s="558"/>
+      <c r="E91" s="558"/>
+      <c r="F91" s="558"/>
       <c r="I91" s="552"/>
     </row>
     <row r="92" spans="2:9">
-      <c r="B92" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H92" s="555"/>
+      <c r="B92" s="557" t="s">
+        <v>352</v>
+      </c>
+      <c r="C92" s="558"/>
+      <c r="D92" s="558"/>
+      <c r="E92" s="558"/>
+      <c r="F92" s="558"/>
       <c r="I92" s="552"/>
     </row>
     <row r="93" spans="2:9">
-      <c r="B93" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H93" s="555"/>
+      <c r="B93" s="557" t="s">
+        <v>353</v>
+      </c>
+      <c r="C93" s="558"/>
+      <c r="D93" s="558"/>
+      <c r="E93" s="558"/>
+      <c r="F93" s="558"/>
       <c r="I93" s="552"/>
     </row>
     <row r="94" spans="2:9">
-      <c r="B94" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H94" s="555"/>
+      <c r="B94" s="557" t="s">
+        <v>320</v>
+      </c>
+      <c r="C94" s="558"/>
+      <c r="D94" s="558"/>
+      <c r="E94" s="558"/>
+      <c r="F94" s="558"/>
       <c r="I94" s="552"/>
     </row>
     <row r="95" spans="2:9">
-      <c r="B95" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H95" s="555"/>
+      <c r="B95" s="557" t="s">
+        <v>354</v>
+      </c>
+      <c r="C95" s="558"/>
+      <c r="D95" s="558"/>
+      <c r="E95" s="558"/>
+      <c r="F95" s="558"/>
       <c r="I95" s="552"/>
     </row>
     <row r="96" spans="2:9">
-      <c r="B96" s="557"/>
-[...5 lines deleted...]
-      <c r="H96" s="555"/>
+      <c r="B96" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C96" s="558"/>
+      <c r="D96" s="558"/>
+      <c r="E96" s="558"/>
+      <c r="F96" s="558"/>
       <c r="I96" s="552"/>
     </row>
-    <row r="97" spans="2:9" ht="36.75" customHeight="1">
-[...27 lines deleted...]
-      <c r="I98" s="552"/>
+    <row r="97" spans="2:9">
+      <c r="B97" s="556"/>
+      <c r="I97" s="552"/>
+    </row>
+    <row r="98" spans="2:9" ht="36.75" customHeight="1">
+      <c r="B98" s="686" t="s">
+        <v>355</v>
+      </c>
+      <c r="C98" s="678"/>
+      <c r="D98" s="678"/>
+      <c r="E98" s="678"/>
+      <c r="F98" s="678"/>
+      <c r="G98" s="678"/>
+      <c r="H98" s="678"/>
+      <c r="I98" s="552" t="s">
+        <v>356</v>
+      </c>
     </row>
     <row r="99" spans="2:9">
-      <c r="B99" s="558"/>
-[...13 lines deleted...]
-      <c r="H99" s="555"/>
+      <c r="B99" s="557" t="s">
+        <v>301</v>
+      </c>
+      <c r="C99" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D99" s="558"/>
+      <c r="E99" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F99" s="558"/>
       <c r="I99" s="552"/>
     </row>
     <row r="100" spans="2:9">
-      <c r="B100" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H100" s="555"/>
+      <c r="B100" s="557"/>
+      <c r="C100" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D100" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E100" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F100" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I100" s="552"/>
     </row>
     <row r="101" spans="2:9">
-      <c r="B101" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H101" s="555"/>
+      <c r="B101" s="557" t="s">
+        <v>357</v>
+      </c>
+      <c r="C101" s="558"/>
+      <c r="D101" s="558"/>
+      <c r="E101" s="558"/>
+      <c r="F101" s="558"/>
       <c r="I101" s="552"/>
     </row>
     <row r="102" spans="2:9">
-      <c r="B102" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H102" s="555"/>
+      <c r="B102" s="557" t="s">
+        <v>358</v>
+      </c>
+      <c r="C102" s="558"/>
+      <c r="D102" s="558"/>
+      <c r="E102" s="558"/>
+      <c r="F102" s="558"/>
       <c r="I102" s="552"/>
     </row>
     <row r="103" spans="2:9">
-      <c r="B103" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H103" s="555"/>
+      <c r="B103" s="557" t="s">
+        <v>359</v>
+      </c>
+      <c r="C103" s="558"/>
+      <c r="D103" s="558"/>
+      <c r="E103" s="558"/>
+      <c r="F103" s="558"/>
       <c r="I103" s="552"/>
     </row>
     <row r="104" spans="2:9">
-      <c r="B104" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H104" s="555"/>
+      <c r="B104" s="557" t="s">
+        <v>360</v>
+      </c>
+      <c r="C104" s="558"/>
+      <c r="D104" s="558"/>
+      <c r="E104" s="558"/>
+      <c r="F104" s="558"/>
       <c r="I104" s="552"/>
     </row>
     <row r="105" spans="2:9">
-      <c r="B105" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H105" s="555"/>
+      <c r="B105" s="557" t="s">
+        <v>361</v>
+      </c>
+      <c r="C105" s="558"/>
+      <c r="D105" s="558"/>
+      <c r="E105" s="558"/>
+      <c r="F105" s="558"/>
       <c r="I105" s="552"/>
     </row>
     <row r="106" spans="2:9">
-      <c r="B106" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H106" s="555"/>
+      <c r="B106" s="557" t="s">
+        <v>362</v>
+      </c>
+      <c r="C106" s="558"/>
+      <c r="D106" s="558"/>
+      <c r="E106" s="558"/>
+      <c r="F106" s="558"/>
       <c r="I106" s="552"/>
     </row>
     <row r="107" spans="2:9">
-      <c r="B107" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H107" s="555"/>
+      <c r="B107" s="557" t="s">
+        <v>319</v>
+      </c>
+      <c r="C107" s="558"/>
+      <c r="D107" s="558"/>
+      <c r="E107" s="558"/>
+      <c r="F107" s="558"/>
       <c r="I107" s="552"/>
     </row>
     <row r="108" spans="2:9">
-      <c r="B108" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H108" s="555"/>
+      <c r="B108" s="557" t="s">
+        <v>320</v>
+      </c>
+      <c r="C108" s="558"/>
+      <c r="D108" s="558"/>
+      <c r="E108" s="558"/>
+      <c r="F108" s="558"/>
       <c r="I108" s="552"/>
     </row>
     <row r="109" spans="2:9">
-      <c r="B109" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H109" s="555"/>
+      <c r="B109" s="557" t="s">
+        <v>363</v>
+      </c>
+      <c r="C109" s="558"/>
+      <c r="D109" s="558"/>
+      <c r="E109" s="558"/>
+      <c r="F109" s="558"/>
       <c r="I109" s="552"/>
     </row>
     <row r="110" spans="2:9">
-      <c r="B110" s="557"/>
-[...5 lines deleted...]
-      <c r="H110" s="555"/>
+      <c r="B110" s="557" t="s">
+        <v>364</v>
+      </c>
+      <c r="C110" s="558"/>
+      <c r="D110" s="558"/>
+      <c r="E110" s="558"/>
+      <c r="F110" s="558"/>
       <c r="I110" s="552"/>
     </row>
-    <row r="111" spans="2:9" ht="202.5" customHeight="1">
-[...56 lines deleted...]
-      <c r="H115" s="746"/>
+    <row r="111" spans="2:9">
+      <c r="B111" s="556"/>
+      <c r="I111" s="552"/>
+    </row>
+    <row r="112" spans="2:9" ht="202.5" customHeight="1">
+      <c r="B112" s="686" t="s">
+        <v>365</v>
+      </c>
+      <c r="C112" s="678"/>
+      <c r="D112" s="678"/>
+      <c r="E112" s="678"/>
+      <c r="F112" s="678"/>
+      <c r="G112" s="678"/>
+      <c r="H112" s="678"/>
+      <c r="I112" s="553" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="113" spans="2:9">
+      <c r="B113" s="556"/>
+      <c r="I113" s="552"/>
+    </row>
+    <row r="114" spans="2:9" ht="113.25" customHeight="1">
+      <c r="B114" s="686" t="s">
+        <v>367</v>
+      </c>
+      <c r="C114" s="678"/>
+      <c r="D114" s="678"/>
+      <c r="E114" s="678"/>
+      <c r="F114" s="678"/>
+      <c r="G114" s="678"/>
+      <c r="H114" s="678"/>
+      <c r="I114" s="553" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="115" spans="2:9">
+      <c r="B115" s="556"/>
       <c r="I115" s="552"/>
     </row>
-    <row r="116" spans="2:9">
-[...6 lines deleted...]
-      <c r="H116" s="555"/>
+    <row r="116" spans="2:9" ht="36" customHeight="1">
+      <c r="B116" s="686" t="s">
+        <v>369</v>
+      </c>
+      <c r="C116" s="678"/>
+      <c r="D116" s="678"/>
+      <c r="E116" s="678"/>
+      <c r="F116" s="678"/>
+      <c r="G116" s="678"/>
+      <c r="H116" s="678"/>
       <c r="I116" s="552"/>
     </row>
     <row r="117" spans="2:9">
-      <c r="B117" s="747" t="s">
-[...11 lines deleted...]
-      <c r="H117" s="555"/>
+      <c r="B117" s="556"/>
       <c r="I117" s="552"/>
     </row>
     <row r="118" spans="2:9">
-      <c r="B118" s="747"/>
-[...13 lines deleted...]
-      <c r="H118" s="555"/>
+      <c r="B118" s="682" t="s">
+        <v>301</v>
+      </c>
+      <c r="C118" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D118" s="558"/>
+      <c r="E118" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F118" s="558"/>
       <c r="I118" s="552"/>
     </row>
     <row r="119" spans="2:9">
-      <c r="B119" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H119" s="555"/>
+      <c r="B119" s="682"/>
+      <c r="C119" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D119" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E119" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F119" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I119" s="552"/>
     </row>
     <row r="120" spans="2:9">
-      <c r="B120" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H120" s="555"/>
+      <c r="B120" s="557" t="s">
+        <v>370</v>
+      </c>
+      <c r="C120" s="558"/>
+      <c r="D120" s="558"/>
+      <c r="E120" s="558"/>
+      <c r="F120" s="558"/>
       <c r="I120" s="552"/>
     </row>
     <row r="121" spans="2:9">
-      <c r="B121" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H121" s="555"/>
+      <c r="B121" s="557" t="s">
+        <v>371</v>
+      </c>
+      <c r="C121" s="558"/>
+      <c r="D121" s="558"/>
+      <c r="E121" s="558"/>
+      <c r="F121" s="558"/>
       <c r="I121" s="552"/>
     </row>
     <row r="122" spans="2:9">
-      <c r="B122" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H122" s="555"/>
+      <c r="B122" s="557" t="s">
+        <v>372</v>
+      </c>
+      <c r="C122" s="558"/>
+      <c r="D122" s="558"/>
+      <c r="E122" s="558"/>
+      <c r="F122" s="558"/>
       <c r="I122" s="552"/>
     </row>
     <row r="123" spans="2:9">
-      <c r="B123" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H123" s="555"/>
+      <c r="B123" s="557" t="s">
+        <v>320</v>
+      </c>
+      <c r="C123" s="558"/>
+      <c r="D123" s="558"/>
+      <c r="E123" s="558"/>
+      <c r="F123" s="558"/>
       <c r="I123" s="552"/>
     </row>
     <row r="124" spans="2:9">
-      <c r="B124" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H124" s="555"/>
+      <c r="B124" s="557" t="s">
+        <v>373</v>
+      </c>
+      <c r="C124" s="558"/>
+      <c r="D124" s="558"/>
+      <c r="E124" s="558"/>
+      <c r="F124" s="558"/>
       <c r="I124" s="552"/>
     </row>
     <row r="125" spans="2:9">
-      <c r="B125" s="557"/>
-[...5 lines deleted...]
-      <c r="H125" s="555"/>
+      <c r="B125" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C125" s="558"/>
+      <c r="D125" s="558"/>
+      <c r="E125" s="558"/>
+      <c r="F125" s="558"/>
       <c r="I125" s="552"/>
     </row>
-    <row r="126" spans="2:9" ht="62.25" customHeight="1">
-[...8 lines deleted...]
-      <c r="H126" s="746"/>
+    <row r="126" spans="2:9">
+      <c r="B126" s="556"/>
       <c r="I126" s="552"/>
     </row>
-    <row r="127" spans="2:9">
-[...6 lines deleted...]
-      <c r="H127" s="555"/>
+    <row r="127" spans="2:9" ht="62.25" customHeight="1">
+      <c r="B127" s="686" t="s">
+        <v>374</v>
+      </c>
+      <c r="C127" s="678"/>
+      <c r="D127" s="678"/>
+      <c r="E127" s="678"/>
+      <c r="F127" s="678"/>
+      <c r="G127" s="678"/>
+      <c r="H127" s="678"/>
       <c r="I127" s="552"/>
     </row>
-    <row r="128" spans="2:9" ht="40.5" customHeight="1">
-[...27 lines deleted...]
-      <c r="I129" s="552"/>
+    <row r="128" spans="2:9">
+      <c r="B128" s="556"/>
+      <c r="I128" s="552"/>
+    </row>
+    <row r="129" spans="2:9" ht="40.5" customHeight="1">
+      <c r="B129" s="686" t="s">
+        <v>375</v>
+      </c>
+      <c r="C129" s="678"/>
+      <c r="D129" s="678"/>
+      <c r="E129" s="678"/>
+      <c r="F129" s="678"/>
+      <c r="G129" s="678"/>
+      <c r="H129" s="678"/>
+      <c r="I129" s="553" t="s">
+        <v>376</v>
+      </c>
     </row>
     <row r="130" spans="2:9">
-      <c r="B130" s="747"/>
-[...13 lines deleted...]
-      <c r="H130" s="555"/>
+      <c r="B130" s="682" t="s">
+        <v>301</v>
+      </c>
+      <c r="C130" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D130" s="558"/>
+      <c r="E130" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F130" s="558"/>
       <c r="I130" s="552"/>
     </row>
     <row r="131" spans="2:9">
-      <c r="B131" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H131" s="555"/>
+      <c r="B131" s="682"/>
+      <c r="C131" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D131" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E131" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F131" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I131" s="552"/>
     </row>
     <row r="132" spans="2:9">
-      <c r="B132" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H132" s="555"/>
+      <c r="B132" s="557" t="s">
+        <v>377</v>
+      </c>
+      <c r="C132" s="558"/>
+      <c r="D132" s="558"/>
+      <c r="E132" s="558"/>
+      <c r="F132" s="558"/>
       <c r="I132" s="552"/>
     </row>
     <row r="133" spans="2:9">
-      <c r="B133" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H133" s="555"/>
+      <c r="B133" s="557" t="s">
+        <v>378</v>
+      </c>
+      <c r="C133" s="558"/>
+      <c r="D133" s="558"/>
+      <c r="E133" s="558"/>
+      <c r="F133" s="558"/>
       <c r="I133" s="552"/>
     </row>
     <row r="134" spans="2:9">
-      <c r="B134" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H134" s="555"/>
+      <c r="B134" s="557" t="s">
+        <v>379</v>
+      </c>
+      <c r="C134" s="558"/>
+      <c r="D134" s="558"/>
+      <c r="E134" s="558"/>
+      <c r="F134" s="558"/>
       <c r="I134" s="552"/>
     </row>
     <row r="135" spans="2:9">
-      <c r="B135" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H135" s="555"/>
+      <c r="B135" s="557" t="s">
+        <v>319</v>
+      </c>
+      <c r="C135" s="558"/>
+      <c r="D135" s="558"/>
+      <c r="E135" s="558"/>
+      <c r="F135" s="558"/>
       <c r="I135" s="552"/>
     </row>
-    <row r="136" spans="2:9" ht="22.8">
-[...8 lines deleted...]
-      <c r="H136" s="555"/>
+    <row r="136" spans="2:9">
+      <c r="B136" s="557" t="s">
+        <v>320</v>
+      </c>
+      <c r="C136" s="558"/>
+      <c r="D136" s="558"/>
+      <c r="E136" s="558"/>
+      <c r="F136" s="558"/>
       <c r="I136" s="552"/>
     </row>
-    <row r="137" spans="2:9">
-[...8 lines deleted...]
-      <c r="H137" s="555"/>
+    <row r="137" spans="2:9" ht="24">
+      <c r="B137" s="559" t="s">
+        <v>380</v>
+      </c>
+      <c r="C137" s="558"/>
+      <c r="D137" s="558"/>
+      <c r="E137" s="558"/>
+      <c r="F137" s="558"/>
       <c r="I137" s="552"/>
     </row>
     <row r="138" spans="2:9">
-      <c r="B138" s="557"/>
-[...5 lines deleted...]
-      <c r="H138" s="555"/>
+      <c r="B138" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C138" s="558"/>
+      <c r="D138" s="558"/>
+      <c r="E138" s="558"/>
+      <c r="F138" s="558"/>
       <c r="I138" s="552"/>
     </row>
-    <row r="139" spans="2:9" ht="50.25" customHeight="1">
-[...27 lines deleted...]
-      <c r="I140" s="552"/>
+    <row r="139" spans="2:9">
+      <c r="B139" s="556"/>
+      <c r="I139" s="552"/>
+    </row>
+    <row r="140" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B140" s="686" t="s">
+        <v>381</v>
+      </c>
+      <c r="C140" s="678"/>
+      <c r="D140" s="678"/>
+      <c r="E140" s="678"/>
+      <c r="F140" s="678"/>
+      <c r="G140" s="678"/>
+      <c r="H140" s="678"/>
+      <c r="I140" s="553" t="s">
+        <v>382</v>
+      </c>
     </row>
     <row r="141" spans="2:9">
-      <c r="B141" s="747"/>
-[...13 lines deleted...]
-      <c r="H141" s="555"/>
+      <c r="B141" s="682" t="s">
+        <v>301</v>
+      </c>
+      <c r="C141" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D141" s="558"/>
+      <c r="E141" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F141" s="558"/>
       <c r="I141" s="552"/>
     </row>
     <row r="142" spans="2:9">
-      <c r="B142" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H142" s="555"/>
+      <c r="B142" s="682"/>
+      <c r="C142" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D142" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E142" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F142" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I142" s="552"/>
     </row>
     <row r="143" spans="2:9">
-      <c r="B143" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H143" s="555"/>
+      <c r="B143" s="557" t="s">
+        <v>383</v>
+      </c>
+      <c r="C143" s="558"/>
+      <c r="D143" s="558"/>
+      <c r="E143" s="558"/>
+      <c r="F143" s="558"/>
       <c r="I143" s="552"/>
     </row>
     <row r="144" spans="2:9">
-      <c r="B144" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H144" s="555"/>
+      <c r="B144" s="557" t="s">
+        <v>384</v>
+      </c>
+      <c r="C144" s="558"/>
+      <c r="D144" s="558"/>
+      <c r="E144" s="558"/>
+      <c r="F144" s="558"/>
       <c r="I144" s="552"/>
     </row>
     <row r="145" spans="2:9">
       <c r="B145" s="557" t="s">
-        <v>576</v>
-[...6 lines deleted...]
-      <c r="H145" s="555"/>
+        <v>145</v>
+      </c>
+      <c r="C145" s="558"/>
+      <c r="D145" s="558"/>
+      <c r="E145" s="558"/>
+      <c r="F145" s="558"/>
       <c r="I145" s="552"/>
     </row>
     <row r="146" spans="2:9">
-      <c r="B146" s="557"/>
-[...5 lines deleted...]
-      <c r="H146" s="555"/>
+      <c r="B146" s="556" t="s">
+        <v>385</v>
+      </c>
       <c r="I146" s="552"/>
     </row>
-    <row r="147" spans="2:9" ht="34.799999999999997">
-[...8 lines deleted...]
-      <c r="H147" s="555"/>
+    <row r="147" spans="2:9">
+      <c r="B147" s="556"/>
       <c r="I147" s="552"/>
     </row>
-    <row r="148" spans="2:9">
-[...12 lines deleted...]
-      <c r="H148" s="555"/>
+    <row r="148" spans="2:9" ht="36">
+      <c r="B148" s="587" t="s">
+        <v>386</v>
+      </c>
       <c r="I148" s="552"/>
     </row>
     <row r="149" spans="2:9">
-      <c r="B149" s="747"/>
-[...13 lines deleted...]
-      <c r="H149" s="555"/>
+      <c r="B149" s="682" t="s">
+        <v>301</v>
+      </c>
+      <c r="C149" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D149" s="558"/>
+      <c r="E149" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F149" s="558"/>
       <c r="I149" s="552"/>
     </row>
     <row r="150" spans="2:9">
-      <c r="B150" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H150" s="555"/>
+      <c r="B150" s="682"/>
+      <c r="C150" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D150" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E150" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F150" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I150" s="552"/>
     </row>
     <row r="151" spans="2:9">
-      <c r="B151" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H151" s="555"/>
+      <c r="B151" s="557" t="s">
+        <v>387</v>
+      </c>
+      <c r="C151" s="558"/>
+      <c r="D151" s="558"/>
+      <c r="E151" s="558"/>
+      <c r="F151" s="558"/>
       <c r="I151" s="552"/>
     </row>
     <row r="152" spans="2:9">
-      <c r="B152" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H152" s="555"/>
+      <c r="B152" s="557" t="s">
+        <v>388</v>
+      </c>
+      <c r="C152" s="558"/>
+      <c r="D152" s="558"/>
+      <c r="E152" s="558"/>
+      <c r="F152" s="558"/>
       <c r="I152" s="552"/>
     </row>
     <row r="153" spans="2:9">
-      <c r="B153" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H153" s="555"/>
+      <c r="B153" s="557" t="s">
+        <v>389</v>
+      </c>
+      <c r="C153" s="558"/>
+      <c r="D153" s="558"/>
+      <c r="E153" s="558"/>
+      <c r="F153" s="558"/>
       <c r="I153" s="552"/>
     </row>
     <row r="154" spans="2:9">
-      <c r="B154" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H154" s="555"/>
+      <c r="B154" s="557" t="s">
+        <v>390</v>
+      </c>
+      <c r="C154" s="558"/>
+      <c r="D154" s="558"/>
+      <c r="E154" s="558"/>
+      <c r="F154" s="558"/>
       <c r="I154" s="552"/>
     </row>
     <row r="155" spans="2:9">
-      <c r="B155" s="564" t="s">
-[...7 lines deleted...]
-      <c r="H155" s="555"/>
+      <c r="B155" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C155" s="558"/>
+      <c r="D155" s="558"/>
+      <c r="E155" s="558"/>
+      <c r="F155" s="558"/>
       <c r="I155" s="552"/>
     </row>
     <row r="156" spans="2:9">
-      <c r="B156" s="557"/>
-[...5 lines deleted...]
-      <c r="H156" s="555"/>
+      <c r="B156" s="563" t="s">
+        <v>391</v>
+      </c>
       <c r="I156" s="552"/>
     </row>
-    <row r="157" spans="2:9" ht="24" customHeight="1">
-[...27 lines deleted...]
-      <c r="I158" s="552"/>
+    <row r="157" spans="2:9">
+      <c r="B157" s="556"/>
+      <c r="I157" s="552"/>
+    </row>
+    <row r="158" spans="2:9" ht="24" customHeight="1">
+      <c r="B158" s="686" t="s">
+        <v>392</v>
+      </c>
+      <c r="C158" s="678"/>
+      <c r="D158" s="678"/>
+      <c r="E158" s="678"/>
+      <c r="F158" s="678"/>
+      <c r="G158" s="678"/>
+      <c r="H158" s="678"/>
+      <c r="I158" s="553" t="s">
+        <v>382</v>
+      </c>
     </row>
     <row r="159" spans="2:9">
-      <c r="B159" s="771"/>
-[...13 lines deleted...]
-      <c r="H159" s="555"/>
+      <c r="B159" s="679" t="s">
+        <v>301</v>
+      </c>
+      <c r="C159" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D159" s="558"/>
+      <c r="E159" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F159" s="558"/>
       <c r="I159" s="552"/>
     </row>
     <row r="160" spans="2:9">
-      <c r="B160" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H160" s="555"/>
+      <c r="B160" s="680"/>
+      <c r="C160" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D160" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E160" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F160" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I160" s="552"/>
     </row>
     <row r="161" spans="2:9">
-      <c r="B161" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H161" s="555"/>
+      <c r="B161" s="557" t="s">
+        <v>393</v>
+      </c>
+      <c r="C161" s="558"/>
+      <c r="D161" s="558"/>
+      <c r="E161" s="558"/>
+      <c r="F161" s="558"/>
       <c r="I161" s="552"/>
     </row>
     <row r="162" spans="2:9">
-      <c r="B162" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H162" s="555"/>
+      <c r="B162" s="557" t="s">
+        <v>394</v>
+      </c>
+      <c r="C162" s="558"/>
+      <c r="D162" s="558"/>
+      <c r="E162" s="558"/>
+      <c r="F162" s="558"/>
       <c r="I162" s="552"/>
     </row>
     <row r="163" spans="2:9">
-      <c r="B163" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H163" s="555"/>
+      <c r="B163" s="557" t="s">
+        <v>395</v>
+      </c>
+      <c r="C163" s="558"/>
+      <c r="D163" s="558"/>
+      <c r="E163" s="558"/>
+      <c r="F163" s="558"/>
       <c r="I163" s="552"/>
     </row>
     <row r="164" spans="2:9">
-      <c r="B164" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H164" s="555"/>
+      <c r="B164" s="557" t="s">
+        <v>396</v>
+      </c>
+      <c r="C164" s="558"/>
+      <c r="D164" s="558"/>
+      <c r="E164" s="558"/>
+      <c r="F164" s="558"/>
       <c r="I164" s="552"/>
     </row>
     <row r="165" spans="2:9">
-      <c r="B165" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H165" s="555"/>
+      <c r="B165" s="557" t="s">
+        <v>397</v>
+      </c>
+      <c r="C165" s="558"/>
+      <c r="D165" s="558"/>
+      <c r="E165" s="558"/>
+      <c r="F165" s="558"/>
       <c r="I165" s="552"/>
     </row>
     <row r="166" spans="2:9">
-      <c r="B166" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H166" s="555"/>
+      <c r="B166" s="557" t="s">
+        <v>398</v>
+      </c>
+      <c r="C166" s="558"/>
+      <c r="D166" s="558"/>
+      <c r="E166" s="558"/>
+      <c r="F166" s="558"/>
       <c r="I166" s="552"/>
     </row>
     <row r="167" spans="2:9">
       <c r="B167" s="557" t="s">
-        <v>588</v>
-[...6 lines deleted...]
-      <c r="H167" s="555"/>
+        <v>145</v>
+      </c>
+      <c r="C167" s="558"/>
+      <c r="D167" s="558"/>
+      <c r="E167" s="558"/>
+      <c r="F167" s="558"/>
       <c r="I167" s="552"/>
     </row>
     <row r="168" spans="2:9">
-      <c r="B168" s="557"/>
-[...5 lines deleted...]
-      <c r="H168" s="555"/>
+      <c r="B168" s="556" t="s">
+        <v>399</v>
+      </c>
       <c r="I168" s="552"/>
     </row>
-    <row r="169" spans="2:9" ht="36" customHeight="1">
-[...8 lines deleted...]
-      <c r="H169" s="746"/>
+    <row r="169" spans="2:9">
+      <c r="B169" s="556"/>
       <c r="I169" s="552"/>
     </row>
-    <row r="170" spans="2:9" ht="12.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="H170" s="555"/>
+    <row r="170" spans="2:9" ht="36" customHeight="1">
+      <c r="B170" s="686" t="s">
+        <v>400</v>
+      </c>
+      <c r="C170" s="678"/>
+      <c r="D170" s="678"/>
+      <c r="E170" s="678"/>
+      <c r="F170" s="678"/>
+      <c r="G170" s="678"/>
+      <c r="H170" s="678"/>
       <c r="I170" s="552"/>
     </row>
     <row r="171" spans="2:9" ht="12.75" customHeight="1">
-      <c r="B171" s="771"/>
-[...13 lines deleted...]
-      <c r="H171" s="555"/>
+      <c r="B171" s="679" t="s">
+        <v>301</v>
+      </c>
+      <c r="C171" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D171" s="558"/>
+      <c r="E171" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F171" s="558"/>
       <c r="I171" s="552"/>
     </row>
-    <row r="172" spans="2:9">
-[...8 lines deleted...]
-      <c r="H172" s="555"/>
+    <row r="172" spans="2:9" ht="12.75" customHeight="1">
+      <c r="B172" s="680"/>
+      <c r="C172" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D172" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E172" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F172" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I172" s="552"/>
     </row>
     <row r="173" spans="2:9">
-      <c r="B173" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H173" s="555"/>
+      <c r="B173" s="557" t="s">
+        <v>401</v>
+      </c>
+      <c r="C173" s="558"/>
+      <c r="D173" s="558"/>
+      <c r="E173" s="558"/>
+      <c r="F173" s="558"/>
       <c r="I173" s="552"/>
     </row>
     <row r="174" spans="2:9">
-      <c r="B174" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H174" s="555"/>
+      <c r="B174" s="557" t="s">
+        <v>402</v>
+      </c>
+      <c r="C174" s="558"/>
+      <c r="D174" s="558"/>
+      <c r="E174" s="558"/>
+      <c r="F174" s="558"/>
       <c r="I174" s="552"/>
     </row>
     <row r="175" spans="2:9">
-      <c r="B175" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H175" s="555"/>
+      <c r="B175" s="557" t="s">
+        <v>403</v>
+      </c>
+      <c r="C175" s="558"/>
+      <c r="D175" s="558"/>
+      <c r="E175" s="558"/>
+      <c r="F175" s="558"/>
       <c r="I175" s="552"/>
     </row>
     <row r="176" spans="2:9">
-      <c r="B176" s="557"/>
-[...5 lines deleted...]
-      <c r="H176" s="555"/>
+      <c r="B176" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C176" s="558"/>
+      <c r="D176" s="558"/>
+      <c r="E176" s="558"/>
+      <c r="F176" s="558"/>
       <c r="I176" s="552"/>
     </row>
-    <row r="177" spans="2:9" ht="54" customHeight="1">
-[...27 lines deleted...]
-      <c r="I178" s="552"/>
+    <row r="177" spans="2:9">
+      <c r="B177" s="556"/>
+      <c r="I177" s="552"/>
+    </row>
+    <row r="178" spans="2:9" ht="54" customHeight="1">
+      <c r="B178" s="686" t="s">
+        <v>404</v>
+      </c>
+      <c r="C178" s="678"/>
+      <c r="D178" s="678"/>
+      <c r="E178" s="678"/>
+      <c r="F178" s="678"/>
+      <c r="G178" s="678"/>
+      <c r="H178" s="678"/>
+      <c r="I178" s="553" t="s">
+        <v>405</v>
+      </c>
     </row>
     <row r="179" spans="2:9">
-      <c r="B179" s="776"/>
-[...13 lines deleted...]
-      <c r="H179" s="555"/>
+      <c r="B179" s="694" t="s">
+        <v>301</v>
+      </c>
+      <c r="C179" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D179" s="558"/>
+      <c r="E179" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F179" s="558"/>
       <c r="I179" s="552"/>
     </row>
     <row r="180" spans="2:9">
-      <c r="B180" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H180" s="555"/>
+      <c r="B180" s="695"/>
+      <c r="C180" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D180" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E180" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F180" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I180" s="552"/>
     </row>
     <row r="181" spans="2:9">
-      <c r="B181" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H181" s="555"/>
+      <c r="B181" s="557" t="s">
+        <v>406</v>
+      </c>
+      <c r="C181" s="558"/>
+      <c r="D181" s="558"/>
+      <c r="E181" s="558"/>
+      <c r="F181" s="558"/>
       <c r="I181" s="552"/>
     </row>
     <row r="182" spans="2:9">
-      <c r="B182" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H182" s="555"/>
+      <c r="B182" s="557" t="s">
+        <v>372</v>
+      </c>
+      <c r="C182" s="558"/>
+      <c r="D182" s="558"/>
+      <c r="E182" s="558"/>
+      <c r="F182" s="558"/>
       <c r="I182" s="552"/>
     </row>
     <row r="183" spans="2:9">
-      <c r="B183" s="557"/>
-[...5 lines deleted...]
-      <c r="H183" s="555"/>
+      <c r="B183" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C183" s="558"/>
+      <c r="D183" s="558"/>
+      <c r="E183" s="558"/>
+      <c r="F183" s="558"/>
       <c r="I183" s="552"/>
     </row>
-    <row r="184" spans="2:9" ht="45" customHeight="1">
-[...8 lines deleted...]
-      <c r="H184" s="746"/>
+    <row r="184" spans="2:9">
+      <c r="B184" s="556"/>
       <c r="I184" s="552"/>
     </row>
-    <row r="185" spans="2:9">
-[...12 lines deleted...]
-      <c r="H185" s="555"/>
+    <row r="185" spans="2:9" ht="45" customHeight="1">
+      <c r="B185" s="686" t="s">
+        <v>407</v>
+      </c>
+      <c r="C185" s="678"/>
+      <c r="D185" s="678"/>
+      <c r="E185" s="678"/>
+      <c r="F185" s="678"/>
+      <c r="G185" s="678"/>
+      <c r="H185" s="678"/>
       <c r="I185" s="552"/>
     </row>
     <row r="186" spans="2:9">
-      <c r="B186" s="771"/>
-[...13 lines deleted...]
-      <c r="H186" s="555"/>
+      <c r="B186" s="679" t="s">
+        <v>301</v>
+      </c>
+      <c r="C186" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D186" s="558"/>
+      <c r="E186" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F186" s="558"/>
       <c r="I186" s="552"/>
     </row>
     <row r="187" spans="2:9">
-      <c r="B187" s="558"/>
-[...5 lines deleted...]
-      <c r="H187" s="555"/>
+      <c r="B187" s="680"/>
+      <c r="C187" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D187" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E187" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F187" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I187" s="552"/>
     </row>
     <row r="188" spans="2:9">
-      <c r="B188" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H188" s="555"/>
+      <c r="B188" s="557"/>
+      <c r="C188" s="558"/>
+      <c r="D188" s="558"/>
+      <c r="E188" s="558"/>
+      <c r="F188" s="558"/>
       <c r="I188" s="552"/>
     </row>
-    <row r="189" spans="2:9" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H189" s="565"/>
+    <row r="189" spans="2:9">
+      <c r="B189" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C189" s="558"/>
+      <c r="D189" s="558"/>
+      <c r="E189" s="558"/>
+      <c r="F189" s="558"/>
       <c r="I189" s="552"/>
     </row>
     <row r="190" spans="2:9" ht="12" customHeight="1">
-      <c r="B190" s="796" t="s">
-[...7 lines deleted...]
-      <c r="H190" s="797"/>
+      <c r="B190" s="556"/>
+      <c r="C190" s="564"/>
+      <c r="D190" s="564"/>
+      <c r="E190" s="564"/>
+      <c r="F190" s="564"/>
+      <c r="G190" s="564"/>
+      <c r="H190" s="564"/>
       <c r="I190" s="552"/>
     </row>
-    <row r="191" spans="2:9">
-[...6 lines deleted...]
-      <c r="H191" s="555"/>
+    <row r="191" spans="2:9" ht="12" customHeight="1">
+      <c r="B191" s="663" t="s">
+        <v>408</v>
+      </c>
+      <c r="C191" s="664"/>
+      <c r="D191" s="664"/>
+      <c r="E191" s="664"/>
+      <c r="F191" s="664"/>
+      <c r="G191" s="664"/>
+      <c r="H191" s="664"/>
       <c r="I191" s="552"/>
     </row>
-    <row r="192" spans="2:9" ht="48" customHeight="1">
-[...8 lines deleted...]
-      <c r="H192" s="746"/>
+    <row r="192" spans="2:9">
+      <c r="B192" s="556"/>
       <c r="I192" s="552"/>
     </row>
-    <row r="193" spans="2:9">
-[...12 lines deleted...]
-      <c r="H193" s="555"/>
+    <row r="193" spans="2:9" ht="48" customHeight="1">
+      <c r="B193" s="686" t="s">
+        <v>409</v>
+      </c>
+      <c r="C193" s="678"/>
+      <c r="D193" s="678"/>
+      <c r="E193" s="678"/>
+      <c r="F193" s="678"/>
+      <c r="G193" s="678"/>
+      <c r="H193" s="678"/>
       <c r="I193" s="552"/>
     </row>
     <row r="194" spans="2:9">
-      <c r="B194" s="771"/>
-[...13 lines deleted...]
-      <c r="H194" s="555"/>
+      <c r="B194" s="679" t="s">
+        <v>301</v>
+      </c>
+      <c r="C194" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D194" s="558"/>
+      <c r="E194" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F194" s="558"/>
       <c r="I194" s="552"/>
     </row>
     <row r="195" spans="2:9">
-      <c r="B195" s="560" t="s">
-[...7 lines deleted...]
-      <c r="H195" s="555"/>
+      <c r="B195" s="680"/>
+      <c r="C195" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D195" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E195" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F195" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I195" s="552"/>
     </row>
     <row r="196" spans="2:9">
-      <c r="B196" s="560" t="s">
-[...7 lines deleted...]
-      <c r="H196" s="555"/>
+      <c r="B196" s="559" t="s">
+        <v>410</v>
+      </c>
+      <c r="C196" s="558"/>
+      <c r="D196" s="558"/>
+      <c r="E196" s="558"/>
+      <c r="F196" s="558"/>
       <c r="I196" s="552"/>
     </row>
     <row r="197" spans="2:9">
-      <c r="B197" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H197" s="555"/>
+      <c r="B197" s="559" t="s">
+        <v>372</v>
+      </c>
+      <c r="C197" s="558"/>
+      <c r="D197" s="558"/>
+      <c r="E197" s="558"/>
+      <c r="F197" s="558"/>
       <c r="I197" s="552"/>
     </row>
     <row r="198" spans="2:9">
-      <c r="B198" s="557"/>
-[...5 lines deleted...]
-      <c r="H198" s="555"/>
+      <c r="B198" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C198" s="558"/>
+      <c r="D198" s="558"/>
+      <c r="E198" s="558"/>
+      <c r="F198" s="558"/>
       <c r="I198" s="552"/>
     </row>
-    <row r="199" spans="2:9" ht="48" customHeight="1">
-[...8 lines deleted...]
-      <c r="H199" s="746"/>
+    <row r="199" spans="2:9">
+      <c r="B199" s="556"/>
       <c r="I199" s="552"/>
     </row>
-    <row r="200" spans="2:9">
-[...12 lines deleted...]
-      <c r="H200" s="555"/>
+    <row r="200" spans="2:9" ht="48" customHeight="1">
+      <c r="B200" s="686" t="s">
+        <v>411</v>
+      </c>
+      <c r="C200" s="678"/>
+      <c r="D200" s="678"/>
+      <c r="E200" s="678"/>
+      <c r="F200" s="678"/>
+      <c r="G200" s="678"/>
+      <c r="H200" s="678"/>
       <c r="I200" s="552"/>
     </row>
     <row r="201" spans="2:9">
-      <c r="B201" s="771"/>
-[...13 lines deleted...]
-      <c r="H201" s="555"/>
+      <c r="B201" s="679" t="s">
+        <v>301</v>
+      </c>
+      <c r="C201" s="558" t="s">
+        <v>310</v>
+      </c>
+      <c r="D201" s="558"/>
+      <c r="E201" s="558" t="s">
+        <v>311</v>
+      </c>
+      <c r="F201" s="558"/>
       <c r="I201" s="552"/>
     </row>
     <row r="202" spans="2:9">
-      <c r="B202" s="558"/>
-[...5 lines deleted...]
-      <c r="H202" s="555"/>
+      <c r="B202" s="680"/>
+      <c r="C202" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D202" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E202" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F202" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I202" s="552"/>
     </row>
     <row r="203" spans="2:9">
-      <c r="B203" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H203" s="555"/>
+      <c r="B203" s="557"/>
+      <c r="C203" s="558"/>
+      <c r="D203" s="558"/>
+      <c r="E203" s="558"/>
+      <c r="F203" s="558"/>
       <c r="I203" s="552"/>
     </row>
     <row r="204" spans="2:9">
-      <c r="B204" s="557"/>
-[...5 lines deleted...]
-      <c r="H204" s="555"/>
+      <c r="B204" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C204" s="558"/>
+      <c r="D204" s="558"/>
+      <c r="E204" s="558"/>
+      <c r="F204" s="558"/>
       <c r="I204" s="552"/>
     </row>
-    <row r="205" spans="2:9" ht="102.75" customHeight="1">
-[...42 lines deleted...]
-      <c r="H207" s="555"/>
+    <row r="205" spans="2:9">
+      <c r="B205" s="556"/>
+      <c r="I205" s="552"/>
+    </row>
+    <row r="206" spans="2:9" ht="102.75" customHeight="1">
+      <c r="B206" s="686" t="s">
+        <v>412</v>
+      </c>
+      <c r="C206" s="678"/>
+      <c r="D206" s="678"/>
+      <c r="E206" s="678"/>
+      <c r="F206" s="678"/>
+      <c r="G206" s="678"/>
+      <c r="H206" s="678"/>
+      <c r="I206" s="553" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="207" spans="2:9">
+      <c r="B207" s="556" t="s">
+        <v>414</v>
+      </c>
       <c r="I207" s="552"/>
     </row>
-    <row r="208" spans="2:9">
-[...6 lines deleted...]
-      <c r="H208" s="555"/>
+    <row r="208" spans="2:9" ht="36">
+      <c r="B208" s="559" t="s">
+        <v>415</v>
+      </c>
+      <c r="C208" s="565" t="s">
+        <v>416</v>
+      </c>
+      <c r="D208" s="565" t="s">
+        <v>417</v>
+      </c>
+      <c r="E208" s="565" t="s">
+        <v>418</v>
+      </c>
+      <c r="F208" s="565" t="s">
+        <v>419</v>
+      </c>
       <c r="I208" s="552"/>
     </row>
     <row r="209" spans="2:9">
-      <c r="B209" s="557"/>
-[...5 lines deleted...]
-      <c r="H209" s="555"/>
+      <c r="B209" s="559"/>
+      <c r="C209" s="565"/>
+      <c r="D209" s="565"/>
+      <c r="E209" s="565"/>
+      <c r="F209" s="565"/>
       <c r="I209" s="552"/>
     </row>
-    <row r="210" spans="2:9" ht="48" customHeight="1">
-[...8 lines deleted...]
-      <c r="H210" s="746"/>
+    <row r="210" spans="2:9">
+      <c r="B210" s="556"/>
       <c r="I210" s="552"/>
     </row>
-    <row r="211" spans="2:9">
-[...12 lines deleted...]
-      <c r="H211" s="555"/>
+    <row r="211" spans="2:9" ht="48" customHeight="1">
+      <c r="B211" s="686" t="s">
+        <v>420</v>
+      </c>
+      <c r="C211" s="678"/>
+      <c r="D211" s="678"/>
+      <c r="E211" s="678"/>
+      <c r="F211" s="678"/>
+      <c r="G211" s="678"/>
+      <c r="H211" s="678"/>
       <c r="I211" s="552"/>
     </row>
     <row r="212" spans="2:9">
-      <c r="B212" s="747"/>
-[...13 lines deleted...]
-      <c r="H212" s="555"/>
+      <c r="B212" s="682" t="s">
+        <v>421</v>
+      </c>
+      <c r="C212" s="558" t="s">
+        <v>422</v>
+      </c>
+      <c r="D212" s="558"/>
+      <c r="E212" s="558" t="s">
+        <v>423</v>
+      </c>
+      <c r="F212" s="558"/>
       <c r="I212" s="552"/>
     </row>
     <row r="213" spans="2:9">
-      <c r="B213" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H213" s="555"/>
+      <c r="B213" s="682"/>
+      <c r="C213" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D213" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E213" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F213" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I213" s="552"/>
     </row>
     <row r="214" spans="2:9">
-      <c r="B214" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H214" s="555"/>
+      <c r="B214" s="557" t="s">
+        <v>424</v>
+      </c>
+      <c r="C214" s="558"/>
+      <c r="D214" s="558"/>
+      <c r="E214" s="558"/>
+      <c r="F214" s="558"/>
       <c r="I214" s="552"/>
     </row>
     <row r="215" spans="2:9">
-      <c r="B215" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H215" s="555"/>
+      <c r="B215" s="557" t="s">
+        <v>425</v>
+      </c>
+      <c r="C215" s="558"/>
+      <c r="D215" s="558"/>
+      <c r="E215" s="558"/>
+      <c r="F215" s="558"/>
       <c r="I215" s="552"/>
     </row>
-    <row r="216" spans="2:9" s="555" customFormat="1">
-      <c r="B216" s="557"/>
+    <row r="216" spans="2:9">
+      <c r="B216" s="557" t="s">
+        <v>426</v>
+      </c>
+      <c r="C216" s="558"/>
+      <c r="D216" s="558"/>
+      <c r="E216" s="558"/>
+      <c r="F216" s="558"/>
       <c r="I216" s="552"/>
     </row>
     <row r="217" spans="2:9">
-      <c r="B217" s="558"/>
-[...9 lines deleted...]
-      <c r="H217" s="555"/>
+      <c r="B217" s="556"/>
       <c r="I217" s="552"/>
     </row>
     <row r="218" spans="2:9">
-      <c r="B218" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H218" s="555"/>
+      <c r="B218" s="557"/>
+      <c r="C218" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D218" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I218" s="552"/>
     </row>
     <row r="219" spans="2:9">
-      <c r="B219" s="558"/>
-[...5 lines deleted...]
-      <c r="H219" s="555"/>
+      <c r="B219" s="557" t="s">
+        <v>427</v>
+      </c>
+      <c r="C219" s="558"/>
+      <c r="D219" s="558"/>
       <c r="I219" s="552"/>
     </row>
     <row r="220" spans="2:9">
       <c r="B220" s="557"/>
-      <c r="C220" s="555"/>
-[...4 lines deleted...]
-      <c r="H220" s="555"/>
+      <c r="C220" s="558"/>
+      <c r="D220" s="558"/>
       <c r="I220" s="552"/>
     </row>
     <row r="221" spans="2:9">
-      <c r="B221" s="557" t="s">
-[...7 lines deleted...]
-      <c r="H221" s="555"/>
+      <c r="B221" s="556"/>
       <c r="I221" s="552"/>
     </row>
     <row r="222" spans="2:9">
-      <c r="B222" s="558"/>
-[...9 lines deleted...]
-      <c r="H222" s="555"/>
+      <c r="B222" s="556" t="s">
+        <v>428</v>
+      </c>
       <c r="I222" s="552"/>
     </row>
     <row r="223" spans="2:9">
-      <c r="B223" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H223" s="555"/>
+      <c r="B223" s="557"/>
+      <c r="C223" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D223" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I223" s="552"/>
     </row>
     <row r="224" spans="2:9">
-      <c r="B224" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H224" s="555"/>
+      <c r="B224" s="557" t="s">
+        <v>429</v>
+      </c>
+      <c r="C224" s="558"/>
+      <c r="D224" s="558"/>
       <c r="I224" s="552"/>
     </row>
     <row r="225" spans="2:9">
-      <c r="B225" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H225" s="555"/>
+      <c r="B225" s="557" t="s">
+        <v>430</v>
+      </c>
+      <c r="C225" s="558"/>
+      <c r="D225" s="558"/>
       <c r="I225" s="552"/>
     </row>
     <row r="226" spans="2:9">
-      <c r="B226" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H226" s="555"/>
+      <c r="B226" s="557" t="s">
+        <v>431</v>
+      </c>
+      <c r="C226" s="558"/>
+      <c r="D226" s="558"/>
       <c r="I226" s="552"/>
     </row>
     <row r="227" spans="2:9">
-      <c r="B227" s="557"/>
-[...5 lines deleted...]
-      <c r="H227" s="555"/>
+      <c r="B227" s="557" t="s">
+        <v>432</v>
+      </c>
+      <c r="C227" s="558"/>
+      <c r="D227" s="558"/>
       <c r="I227" s="552"/>
     </row>
     <row r="228" spans="2:9">
-      <c r="B228" s="557" t="s">
-[...7 lines deleted...]
-      <c r="H228" s="555"/>
+      <c r="B228" s="556"/>
       <c r="I228" s="552"/>
     </row>
     <row r="229" spans="2:9">
-      <c r="B229" s="558"/>
-[...9 lines deleted...]
-      <c r="H229" s="555"/>
+      <c r="B229" s="556" t="s">
+        <v>433</v>
+      </c>
       <c r="I229" s="552"/>
     </row>
     <row r="230" spans="2:9">
-      <c r="B230" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H230" s="555"/>
+      <c r="B230" s="557"/>
+      <c r="C230" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D230" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I230" s="552"/>
     </row>
     <row r="231" spans="2:9">
-      <c r="B231" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H231" s="555"/>
+      <c r="B231" s="557" t="s">
+        <v>434</v>
+      </c>
+      <c r="C231" s="558"/>
+      <c r="D231" s="558"/>
       <c r="I231" s="552"/>
     </row>
     <row r="232" spans="2:9">
-      <c r="B232" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H232" s="555"/>
+      <c r="B232" s="557" t="s">
+        <v>435</v>
+      </c>
+      <c r="C232" s="558"/>
+      <c r="D232" s="558"/>
       <c r="I232" s="552"/>
     </row>
     <row r="233" spans="2:9">
-      <c r="B233" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H233" s="555"/>
+      <c r="B233" s="557" t="s">
+        <v>423</v>
+      </c>
+      <c r="C233" s="558"/>
+      <c r="D233" s="558"/>
       <c r="I233" s="552"/>
     </row>
     <row r="234" spans="2:9">
-      <c r="B234" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H234" s="555"/>
+      <c r="B234" s="557" t="s">
+        <v>431</v>
+      </c>
+      <c r="C234" s="558"/>
+      <c r="D234" s="558"/>
       <c r="I234" s="552"/>
     </row>
     <row r="235" spans="2:9">
-      <c r="B235" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H235" s="555"/>
+      <c r="B235" s="557" t="s">
+        <v>436</v>
+      </c>
+      <c r="C235" s="558"/>
+      <c r="D235" s="558"/>
       <c r="I235" s="552"/>
     </row>
     <row r="236" spans="2:9">
-      <c r="B236" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H236" s="555"/>
+      <c r="B236" s="557" t="s">
+        <v>437</v>
+      </c>
+      <c r="C236" s="558"/>
+      <c r="D236" s="558"/>
       <c r="I236" s="552"/>
     </row>
     <row r="237" spans="2:9">
-      <c r="B237" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H237" s="555"/>
+      <c r="B237" s="557" t="s">
+        <v>438</v>
+      </c>
+      <c r="C237" s="558"/>
+      <c r="D237" s="558"/>
       <c r="I237" s="552"/>
     </row>
     <row r="238" spans="2:9">
-      <c r="B238" s="557"/>
-[...5 lines deleted...]
-      <c r="H238" s="555"/>
+      <c r="B238" s="557" t="s">
+        <v>439</v>
+      </c>
+      <c r="C238" s="558"/>
+      <c r="D238" s="558"/>
       <c r="I238" s="552"/>
     </row>
-    <row r="239" spans="2:9" ht="81.75" customHeight="1">
-[...8 lines deleted...]
-      <c r="H239" s="746"/>
+    <row r="239" spans="2:9">
+      <c r="B239" s="556"/>
       <c r="I239" s="552"/>
     </row>
-    <row r="240" spans="2:9">
-[...10 lines deleted...]
-      <c r="H240" s="555"/>
+    <row r="240" spans="2:9" ht="81.75" customHeight="1">
+      <c r="B240" s="677" t="s">
+        <v>440</v>
+      </c>
+      <c r="C240" s="678"/>
+      <c r="D240" s="678"/>
+      <c r="E240" s="678"/>
+      <c r="F240" s="678"/>
+      <c r="G240" s="678"/>
+      <c r="H240" s="678"/>
       <c r="I240" s="552"/>
     </row>
     <row r="241" spans="2:9">
-      <c r="B241" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H241" s="555"/>
+      <c r="B241" s="557"/>
+      <c r="C241" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D241" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I241" s="552"/>
     </row>
     <row r="242" spans="2:9">
-      <c r="B242" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H242" s="555"/>
+      <c r="B242" s="557" t="s">
+        <v>441</v>
+      </c>
+      <c r="C242" s="558"/>
+      <c r="D242" s="558"/>
       <c r="I242" s="552"/>
     </row>
     <row r="243" spans="2:9">
-      <c r="B243" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H243" s="555"/>
+      <c r="B243" s="557" t="s">
+        <v>442</v>
+      </c>
+      <c r="C243" s="558"/>
+      <c r="D243" s="558"/>
       <c r="I243" s="552"/>
     </row>
     <row r="244" spans="2:9">
-      <c r="B244" s="557"/>
-[...5 lines deleted...]
-      <c r="H244" s="555"/>
+      <c r="B244" s="557" t="s">
+        <v>443</v>
+      </c>
+      <c r="C244" s="558"/>
+      <c r="D244" s="558"/>
       <c r="I244" s="552"/>
     </row>
-    <row r="245" spans="2:9" ht="12">
-[...8 lines deleted...]
-      <c r="H245" s="783"/>
+    <row r="245" spans="2:9">
+      <c r="B245" s="556"/>
       <c r="I245" s="552"/>
     </row>
     <row r="246" spans="2:9">
-      <c r="B246" s="558" t="s">
-[...11 lines deleted...]
-      <c r="H246" s="555"/>
+      <c r="B246" s="669" t="s">
+        <v>444</v>
+      </c>
+      <c r="C246" s="670"/>
+      <c r="D246" s="670"/>
+      <c r="E246" s="670"/>
+      <c r="F246" s="670"/>
+      <c r="G246" s="670"/>
+      <c r="H246" s="670"/>
       <c r="I246" s="552"/>
     </row>
     <row r="247" spans="2:9">
-      <c r="B247" s="558"/>
-[...5 lines deleted...]
-      <c r="H247" s="555"/>
+      <c r="B247" s="557" t="s">
+        <v>445</v>
+      </c>
+      <c r="C247" s="558" t="s">
+        <v>446</v>
+      </c>
+      <c r="D247" s="558" t="s">
+        <v>447</v>
+      </c>
       <c r="I247" s="552"/>
     </row>
     <row r="248" spans="2:9">
       <c r="B248" s="557"/>
-      <c r="C248" s="555"/>
-[...4 lines deleted...]
-      <c r="H248" s="555"/>
+      <c r="C248" s="558"/>
+      <c r="D248" s="558"/>
       <c r="I248" s="552"/>
     </row>
-    <row r="249" spans="2:9" ht="12">
-[...8 lines deleted...]
-      <c r="H249" s="783"/>
+    <row r="249" spans="2:9">
+      <c r="B249" s="556"/>
       <c r="I249" s="552"/>
     </row>
     <row r="250" spans="2:9">
-      <c r="B250" s="800" t="s">
-[...13 lines deleted...]
-      <c r="H250" s="555"/>
+      <c r="B250" s="669" t="s">
+        <v>448</v>
+      </c>
+      <c r="C250" s="670"/>
+      <c r="D250" s="670"/>
+      <c r="E250" s="670"/>
+      <c r="F250" s="670"/>
+      <c r="G250" s="670"/>
+      <c r="H250" s="670"/>
       <c r="I250" s="552"/>
     </row>
-    <row r="251" spans="2:9" ht="22.8">
-[...12 lines deleted...]
-      <c r="H251" s="555"/>
+    <row r="251" spans="2:9">
+      <c r="B251" s="673" t="s">
+        <v>449</v>
+      </c>
+      <c r="C251" s="675" t="s">
+        <v>450</v>
+      </c>
+      <c r="D251" s="675" t="s">
+        <v>451</v>
+      </c>
+      <c r="E251" s="683" t="s">
+        <v>452</v>
+      </c>
+      <c r="F251" s="684"/>
+      <c r="G251" s="685"/>
       <c r="I251" s="552"/>
     </row>
-    <row r="252" spans="2:9">
-[...6 lines deleted...]
-      <c r="H252" s="555"/>
+    <row r="252" spans="2:9" ht="24">
+      <c r="B252" s="674"/>
+      <c r="C252" s="676"/>
+      <c r="D252" s="676"/>
+      <c r="E252" s="565" t="s">
+        <v>446</v>
+      </c>
+      <c r="F252" s="565" t="s">
+        <v>453</v>
+      </c>
+      <c r="G252" s="565" t="s">
+        <v>454</v>
+      </c>
       <c r="I252" s="552"/>
     </row>
     <row r="253" spans="2:9">
       <c r="B253" s="557"/>
-      <c r="C253" s="555"/>
-[...4 lines deleted...]
-      <c r="H253" s="555"/>
+      <c r="C253" s="558"/>
+      <c r="D253" s="558"/>
+      <c r="E253" s="558"/>
+      <c r="F253" s="558"/>
+      <c r="G253" s="558"/>
       <c r="I253" s="552"/>
     </row>
     <row r="254" spans="2:9">
-      <c r="B254" s="567" t="s">
-[...7 lines deleted...]
-      <c r="H254" s="555"/>
+      <c r="B254" s="556"/>
       <c r="I254" s="552"/>
     </row>
-    <row r="255" spans="2:9" ht="48" customHeight="1">
-[...8 lines deleted...]
-      <c r="H255" s="746"/>
+    <row r="255" spans="2:9">
+      <c r="B255" s="566" t="s">
+        <v>455</v>
+      </c>
       <c r="I255" s="552"/>
     </row>
-    <row r="256" spans="2:9">
-      <c r="B256" s="558" t="s">
+    <row r="256" spans="2:9" ht="48" customHeight="1">
+      <c r="B256" s="686" t="s">
+        <v>456</v>
+      </c>
+      <c r="C256" s="678"/>
+      <c r="D256" s="678"/>
+      <c r="E256" s="678"/>
+      <c r="F256" s="678"/>
+      <c r="G256" s="678"/>
+      <c r="H256" s="678"/>
+      <c r="I256" s="552"/>
+    </row>
+    <row r="257" spans="2:9">
+      <c r="B257" s="557" t="s">
+        <v>301</v>
+      </c>
+      <c r="C257" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D257" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="I257" s="552"/>
+    </row>
+    <row r="258" spans="2:9">
+      <c r="B258" s="557" t="s">
+        <v>457</v>
+      </c>
+      <c r="C258" s="558"/>
+      <c r="D258" s="558"/>
+      <c r="I258" s="552"/>
+    </row>
+    <row r="259" spans="2:9">
+      <c r="B259" s="557" t="s">
+        <v>458</v>
+      </c>
+      <c r="C259" s="558"/>
+      <c r="D259" s="558"/>
+      <c r="I259" s="552"/>
+    </row>
+    <row r="260" spans="2:9">
+      <c r="B260" s="557" t="s">
+        <v>459</v>
+      </c>
+      <c r="C260" s="558"/>
+      <c r="D260" s="558"/>
+      <c r="I260" s="552"/>
+    </row>
+    <row r="261" spans="2:9">
+      <c r="B261" s="557" t="s">
+        <v>372</v>
+      </c>
+      <c r="C261" s="558"/>
+      <c r="D261" s="558"/>
+      <c r="I261" s="552"/>
+    </row>
+    <row r="262" spans="2:9">
+      <c r="B262" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C262" s="558"/>
+      <c r="D262" s="558"/>
+      <c r="I262" s="552"/>
+    </row>
+    <row r="263" spans="2:9">
+      <c r="B263" s="556"/>
+      <c r="I263" s="552"/>
+    </row>
+    <row r="264" spans="2:9">
+      <c r="B264" s="669" t="s">
+        <v>460</v>
+      </c>
+      <c r="C264" s="687"/>
+      <c r="D264" s="687"/>
+      <c r="E264" s="687"/>
+      <c r="F264" s="687"/>
+      <c r="G264" s="687"/>
+      <c r="H264" s="687"/>
+      <c r="I264" s="552"/>
+    </row>
+    <row r="265" spans="2:9">
+      <c r="B265" s="556"/>
+      <c r="I265" s="552"/>
+    </row>
+    <row r="266" spans="2:9" ht="46.5" customHeight="1">
+      <c r="B266" s="686" t="s">
+        <v>461</v>
+      </c>
+      <c r="C266" s="678"/>
+      <c r="D266" s="678"/>
+      <c r="E266" s="678"/>
+      <c r="F266" s="678"/>
+      <c r="G266" s="678"/>
+      <c r="H266" s="678"/>
+      <c r="I266" s="552" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="267" spans="2:9">
+      <c r="B267" s="557" t="s">
+        <v>301</v>
+      </c>
+      <c r="C267" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D267" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="I267" s="552"/>
+    </row>
+    <row r="268" spans="2:9">
+      <c r="B268" s="557" t="s">
+        <v>463</v>
+      </c>
+      <c r="C268" s="558"/>
+      <c r="D268" s="558"/>
+      <c r="I268" s="552"/>
+    </row>
+    <row r="269" spans="2:9">
+      <c r="B269" s="557" t="s">
+        <v>458</v>
+      </c>
+      <c r="C269" s="558"/>
+      <c r="D269" s="558"/>
+      <c r="I269" s="552"/>
+    </row>
+    <row r="270" spans="2:9">
+      <c r="B270" s="557" t="s">
+        <v>459</v>
+      </c>
+      <c r="C270" s="558"/>
+      <c r="D270" s="558"/>
+      <c r="I270" s="552"/>
+    </row>
+    <row r="271" spans="2:9">
+      <c r="B271" s="557" t="s">
+        <v>319</v>
+      </c>
+      <c r="C271" s="558"/>
+      <c r="D271" s="558"/>
+      <c r="I271" s="552"/>
+    </row>
+    <row r="272" spans="2:9">
+      <c r="B272" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C272" s="558"/>
+      <c r="D272" s="558"/>
+      <c r="I272" s="552"/>
+    </row>
+    <row r="273" spans="2:9">
+      <c r="B273" s="556"/>
+      <c r="I273" s="552"/>
+    </row>
+    <row r="274" spans="2:9" ht="24">
+      <c r="B274" s="587" t="s">
+        <v>464</v>
+      </c>
+      <c r="I274" s="552"/>
+    </row>
+    <row r="275" spans="2:9">
+      <c r="B275" s="557" t="s">
+        <v>301</v>
+      </c>
+      <c r="C275" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D275" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="I275" s="552"/>
+    </row>
+    <row r="276" spans="2:9">
+      <c r="B276" s="557" t="s">
+        <v>465</v>
+      </c>
+      <c r="C276" s="558"/>
+      <c r="D276" s="558"/>
+      <c r="I276" s="552"/>
+    </row>
+    <row r="277" spans="2:9">
+      <c r="B277" s="557" t="s">
+        <v>466</v>
+      </c>
+      <c r="C277" s="558"/>
+      <c r="D277" s="558"/>
+      <c r="I277" s="552"/>
+    </row>
+    <row r="278" spans="2:9">
+      <c r="B278" s="557" t="s">
+        <v>467</v>
+      </c>
+      <c r="C278" s="558"/>
+      <c r="D278" s="558"/>
+      <c r="I278" s="552"/>
+    </row>
+    <row r="279" spans="2:9">
+      <c r="B279" s="557" t="s">
+        <v>468</v>
+      </c>
+      <c r="C279" s="558"/>
+      <c r="D279" s="558"/>
+      <c r="I279" s="552"/>
+    </row>
+    <row r="280" spans="2:9">
+      <c r="B280" s="556"/>
+      <c r="I280" s="552"/>
+    </row>
+    <row r="281" spans="2:9" ht="30.75" customHeight="1">
+      <c r="B281" s="688" t="s">
+        <v>469</v>
+      </c>
+      <c r="C281" s="689"/>
+      <c r="D281" s="689"/>
+      <c r="E281" s="689"/>
+      <c r="F281" s="689"/>
+      <c r="G281" s="689"/>
+      <c r="H281" s="689"/>
+      <c r="I281" s="553" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="282" spans="2:9">
+      <c r="B282" s="557"/>
+      <c r="C282" s="683" t="s">
+        <v>471</v>
+      </c>
+      <c r="D282" s="684"/>
+      <c r="E282" s="684"/>
+      <c r="F282" s="684"/>
+      <c r="G282" s="684"/>
+      <c r="H282" s="685"/>
+      <c r="I282" s="552"/>
+    </row>
+    <row r="283" spans="2:9">
+      <c r="B283" s="557"/>
+      <c r="C283" s="558" t="s">
+        <v>472</v>
+      </c>
+      <c r="D283" s="558" t="s">
+        <v>473</v>
+      </c>
+      <c r="E283" s="558" t="s">
+        <v>319</v>
+      </c>
+      <c r="F283" s="558" t="s">
+        <v>474</v>
+      </c>
+      <c r="G283" s="558" t="s">
+        <v>475</v>
+      </c>
+      <c r="H283" s="558" t="s">
+        <v>476</v>
+      </c>
+      <c r="I283" s="552"/>
+    </row>
+    <row r="284" spans="2:9">
+      <c r="B284" s="557" t="s">
+        <v>477</v>
+      </c>
+      <c r="C284" s="558"/>
+      <c r="D284" s="558"/>
+      <c r="E284" s="558"/>
+      <c r="F284" s="558"/>
+      <c r="G284" s="558"/>
+      <c r="H284" s="558"/>
+      <c r="I284" s="552"/>
+    </row>
+    <row r="285" spans="2:9">
+      <c r="B285" s="557" t="s">
+        <v>478</v>
+      </c>
+      <c r="C285" s="558"/>
+      <c r="D285" s="558"/>
+      <c r="E285" s="558"/>
+      <c r="F285" s="558"/>
+      <c r="G285" s="558"/>
+      <c r="H285" s="558"/>
+      <c r="I285" s="552"/>
+    </row>
+    <row r="286" spans="2:9">
+      <c r="B286" s="557" t="s">
+        <v>479</v>
+      </c>
+      <c r="C286" s="558"/>
+      <c r="D286" s="558"/>
+      <c r="E286" s="558"/>
+      <c r="F286" s="558"/>
+      <c r="G286" s="558"/>
+      <c r="H286" s="558"/>
+      <c r="I286" s="552"/>
+    </row>
+    <row r="287" spans="2:9">
+      <c r="B287" s="557" t="s">
+        <v>73</v>
+      </c>
+      <c r="C287" s="558"/>
+      <c r="D287" s="558"/>
+      <c r="E287" s="558"/>
+      <c r="F287" s="558"/>
+      <c r="G287" s="558"/>
+      <c r="H287" s="558"/>
+      <c r="I287" s="552"/>
+    </row>
+    <row r="288" spans="2:9">
+      <c r="B288" s="557" t="s">
+        <v>94</v>
+      </c>
+      <c r="C288" s="558"/>
+      <c r="D288" s="558"/>
+      <c r="E288" s="558"/>
+      <c r="F288" s="558"/>
+      <c r="G288" s="558"/>
+      <c r="H288" s="558"/>
+      <c r="I288" s="552"/>
+    </row>
+    <row r="289" spans="2:9">
+      <c r="B289" s="557" t="s">
+        <v>319</v>
+      </c>
+      <c r="C289" s="558"/>
+      <c r="D289" s="558"/>
+      <c r="E289" s="558"/>
+      <c r="F289" s="558"/>
+      <c r="G289" s="558"/>
+      <c r="H289" s="558"/>
+      <c r="I289" s="552"/>
+    </row>
+    <row r="290" spans="2:9">
+      <c r="B290" s="557" t="s">
+        <v>480</v>
+      </c>
+      <c r="C290" s="558"/>
+      <c r="D290" s="558"/>
+      <c r="E290" s="558"/>
+      <c r="F290" s="558"/>
+      <c r="G290" s="558"/>
+      <c r="H290" s="558"/>
+      <c r="I290" s="552"/>
+    </row>
+    <row r="291" spans="2:9">
+      <c r="B291" s="557" t="s">
+        <v>481</v>
+      </c>
+      <c r="C291" s="558"/>
+      <c r="D291" s="558"/>
+      <c r="E291" s="558"/>
+      <c r="F291" s="558"/>
+      <c r="G291" s="558"/>
+      <c r="H291" s="558"/>
+      <c r="I291" s="552"/>
+    </row>
+    <row r="292" spans="2:9">
+      <c r="B292" s="557"/>
+      <c r="C292" s="683" t="s">
+        <v>482</v>
+      </c>
+      <c r="D292" s="684"/>
+      <c r="E292" s="684"/>
+      <c r="F292" s="684"/>
+      <c r="G292" s="684"/>
+      <c r="H292" s="685"/>
+      <c r="I292" s="552"/>
+    </row>
+    <row r="293" spans="2:9">
+      <c r="B293" s="557"/>
+      <c r="C293" s="558" t="s">
+        <v>472</v>
+      </c>
+      <c r="D293" s="558" t="s">
+        <v>483</v>
+      </c>
+      <c r="E293" s="558" t="s">
+        <v>319</v>
+      </c>
+      <c r="F293" s="558" t="s">
+        <v>474</v>
+      </c>
+      <c r="G293" s="558" t="s">
+        <v>475</v>
+      </c>
+      <c r="H293" s="558" t="s">
+        <v>476</v>
+      </c>
+      <c r="I293" s="552"/>
+    </row>
+    <row r="294" spans="2:9">
+      <c r="B294" s="655" t="s">
+        <v>43</v>
+      </c>
+      <c r="C294" s="558"/>
+      <c r="D294" s="558"/>
+      <c r="E294" s="558"/>
+      <c r="F294" s="558"/>
+      <c r="G294" s="558"/>
+      <c r="H294" s="558"/>
+      <c r="I294" s="552"/>
+    </row>
+    <row r="295" spans="2:9">
+      <c r="B295" s="557" t="s">
+        <v>484</v>
+      </c>
+      <c r="C295" s="558"/>
+      <c r="D295" s="558"/>
+      <c r="E295" s="558"/>
+      <c r="F295" s="558"/>
+      <c r="G295" s="558"/>
+      <c r="H295" s="558"/>
+      <c r="I295" s="552"/>
+    </row>
+    <row r="296" spans="2:9">
+      <c r="B296" s="557" t="s">
+        <v>51</v>
+      </c>
+      <c r="C296" s="558"/>
+      <c r="D296" s="558"/>
+      <c r="E296" s="558"/>
+      <c r="F296" s="558"/>
+      <c r="G296" s="558"/>
+      <c r="H296" s="558"/>
+      <c r="I296" s="552"/>
+    </row>
+    <row r="297" spans="2:9">
+      <c r="B297" s="557" t="s">
+        <v>485</v>
+      </c>
+      <c r="C297" s="558"/>
+      <c r="D297" s="558"/>
+      <c r="E297" s="558"/>
+      <c r="F297" s="558"/>
+      <c r="G297" s="558"/>
+      <c r="H297" s="558"/>
+      <c r="I297" s="552"/>
+    </row>
+    <row r="298" spans="2:9">
+      <c r="B298" s="557" t="s">
+        <v>67</v>
+      </c>
+      <c r="C298" s="558"/>
+      <c r="D298" s="558"/>
+      <c r="E298" s="558"/>
+      <c r="F298" s="558"/>
+      <c r="G298" s="558"/>
+      <c r="H298" s="558"/>
+      <c r="I298" s="552"/>
+    </row>
+    <row r="299" spans="2:9">
+      <c r="B299" s="557" t="s">
+        <v>480</v>
+      </c>
+      <c r="C299" s="558"/>
+      <c r="D299" s="558"/>
+      <c r="E299" s="558"/>
+      <c r="F299" s="558"/>
+      <c r="G299" s="558"/>
+      <c r="H299" s="558"/>
+      <c r="I299" s="552"/>
+    </row>
+    <row r="300" spans="2:9">
+      <c r="B300" s="557" t="s">
+        <v>481</v>
+      </c>
+      <c r="C300" s="558"/>
+      <c r="D300" s="558"/>
+      <c r="E300" s="558"/>
+      <c r="F300" s="558"/>
+      <c r="G300" s="558"/>
+      <c r="H300" s="558"/>
+      <c r="I300" s="552"/>
+    </row>
+    <row r="301" spans="2:9">
+      <c r="B301" s="556"/>
+      <c r="I301" s="552"/>
+    </row>
+    <row r="302" spans="2:9" ht="84.75" customHeight="1">
+      <c r="B302" s="686" t="s">
+        <v>486</v>
+      </c>
+      <c r="C302" s="678"/>
+      <c r="D302" s="678"/>
+      <c r="E302" s="678"/>
+      <c r="F302" s="678"/>
+      <c r="G302" s="678"/>
+      <c r="H302" s="678"/>
+      <c r="I302" s="553" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="303" spans="2:9" ht="36">
+      <c r="B303" s="567"/>
+      <c r="C303" s="568" t="s">
+        <v>488</v>
+      </c>
+      <c r="D303" s="568" t="s">
+        <v>489</v>
+      </c>
+      <c r="E303" s="558" t="s">
+        <v>475</v>
+      </c>
+      <c r="F303" s="558" t="s">
+        <v>476</v>
+      </c>
+      <c r="G303" s="569"/>
+      <c r="I303" s="552"/>
+    </row>
+    <row r="304" spans="2:9">
+      <c r="B304" s="557" t="s">
+        <v>478</v>
+      </c>
+      <c r="C304" s="558"/>
+      <c r="D304" s="558"/>
+      <c r="E304" s="558"/>
+      <c r="F304" s="558"/>
+      <c r="I304" s="552"/>
+    </row>
+    <row r="305" spans="2:9">
+      <c r="B305" s="557" t="s">
+        <v>479</v>
+      </c>
+      <c r="C305" s="558"/>
+      <c r="D305" s="558"/>
+      <c r="E305" s="558"/>
+      <c r="F305" s="558"/>
+      <c r="I305" s="552"/>
+    </row>
+    <row r="306" spans="2:9">
+      <c r="B306" s="557" t="s">
+        <v>73</v>
+      </c>
+      <c r="C306" s="558"/>
+      <c r="D306" s="558"/>
+      <c r="E306" s="558"/>
+      <c r="F306" s="558"/>
+      <c r="I306" s="552"/>
+    </row>
+    <row r="307" spans="2:9">
+      <c r="B307" s="557" t="s">
+        <v>88</v>
+      </c>
+      <c r="C307" s="558"/>
+      <c r="D307" s="558"/>
+      <c r="E307" s="558"/>
+      <c r="F307" s="558"/>
+      <c r="I307" s="552"/>
+    </row>
+    <row r="308" spans="2:9">
+      <c r="B308" s="557" t="s">
+        <v>96</v>
+      </c>
+      <c r="C308" s="558"/>
+      <c r="D308" s="558"/>
+      <c r="E308" s="558"/>
+      <c r="F308" s="558"/>
+      <c r="I308" s="552"/>
+    </row>
+    <row r="309" spans="2:9">
+      <c r="B309" s="557" t="s">
+        <v>319</v>
+      </c>
+      <c r="C309" s="558"/>
+      <c r="D309" s="558"/>
+      <c r="E309" s="558"/>
+      <c r="F309" s="558"/>
+      <c r="I309" s="552"/>
+    </row>
+    <row r="310" spans="2:9">
+      <c r="B310" s="557" t="s">
+        <v>490</v>
+      </c>
+      <c r="C310" s="558"/>
+      <c r="D310" s="558"/>
+      <c r="E310" s="558"/>
+      <c r="F310" s="558"/>
+      <c r="I310" s="552"/>
+    </row>
+    <row r="311" spans="2:9">
+      <c r="B311" s="557" t="s">
+        <v>491</v>
+      </c>
+      <c r="C311" s="558"/>
+      <c r="D311" s="558"/>
+      <c r="E311" s="558"/>
+      <c r="F311" s="558"/>
+      <c r="I311" s="552"/>
+    </row>
+    <row r="312" spans="2:9">
+      <c r="B312" s="570" t="s">
+        <v>492</v>
+      </c>
+      <c r="I312" s="552"/>
+    </row>
+    <row r="313" spans="2:9">
+      <c r="B313" s="556"/>
+      <c r="I313" s="552"/>
+    </row>
+    <row r="314" spans="2:9" ht="56.25" customHeight="1">
+      <c r="B314" s="690" t="s">
+        <v>493</v>
+      </c>
+      <c r="C314" s="691"/>
+      <c r="D314" s="691"/>
+      <c r="E314" s="691"/>
+      <c r="F314" s="691"/>
+      <c r="G314" s="691"/>
+      <c r="H314" s="691"/>
+      <c r="I314" s="552"/>
+    </row>
+    <row r="315" spans="2:9">
+      <c r="B315" s="682"/>
+      <c r="C315" s="681"/>
+      <c r="D315" s="681"/>
+      <c r="E315" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="F315" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="I315" s="552"/>
+    </row>
+    <row r="316" spans="2:9" ht="24" customHeight="1">
+      <c r="B316" s="671" t="s">
+        <v>494</v>
+      </c>
+      <c r="C316" s="672"/>
+      <c r="D316" s="672"/>
+      <c r="E316" s="558"/>
+      <c r="F316" s="558"/>
+      <c r="I316" s="552"/>
+    </row>
+    <row r="317" spans="2:9" ht="24" customHeight="1">
+      <c r="B317" s="671" t="s">
+        <v>495</v>
+      </c>
+      <c r="C317" s="672"/>
+      <c r="D317" s="672"/>
+      <c r="E317" s="558"/>
+      <c r="F317" s="558"/>
+      <c r="I317" s="552"/>
+    </row>
+    <row r="318" spans="2:9" ht="48" customHeight="1">
+      <c r="B318" s="671" t="s">
+        <v>496</v>
+      </c>
+      <c r="C318" s="672"/>
+      <c r="D318" s="672"/>
+      <c r="E318" s="558"/>
+      <c r="F318" s="558"/>
+      <c r="I318" s="552"/>
+    </row>
+    <row r="319" spans="2:9" ht="48" customHeight="1">
+      <c r="B319" s="671" t="s">
+        <v>497</v>
+      </c>
+      <c r="C319" s="672"/>
+      <c r="D319" s="672"/>
+      <c r="E319" s="558"/>
+      <c r="F319" s="558"/>
+      <c r="I319" s="552"/>
+    </row>
+    <row r="320" spans="2:9" ht="48" customHeight="1">
+      <c r="B320" s="671" t="s">
+        <v>498</v>
+      </c>
+      <c r="C320" s="672"/>
+      <c r="D320" s="672"/>
+      <c r="E320" s="558"/>
+      <c r="F320" s="558"/>
+      <c r="I320" s="552"/>
+    </row>
+    <row r="321" spans="2:9" ht="48" customHeight="1">
+      <c r="B321" s="671" t="s">
+        <v>499</v>
+      </c>
+      <c r="C321" s="672"/>
+      <c r="D321" s="672"/>
+      <c r="E321" s="558"/>
+      <c r="F321" s="558"/>
+      <c r="I321" s="552"/>
+    </row>
+    <row r="322" spans="2:9">
+      <c r="B322" s="556"/>
+      <c r="I322" s="552"/>
+    </row>
+    <row r="323" spans="2:9" ht="32.25" customHeight="1">
+      <c r="B323" s="667" t="s">
+        <v>500</v>
+      </c>
+      <c r="C323" s="668"/>
+      <c r="D323" s="668"/>
+      <c r="E323" s="668"/>
+      <c r="F323" s="668"/>
+      <c r="G323" s="668"/>
+      <c r="H323" s="668"/>
+      <c r="I323" s="552"/>
+    </row>
+    <row r="324" spans="2:9">
+      <c r="B324" s="556"/>
+      <c r="I324" s="552"/>
+    </row>
+    <row r="325" spans="2:9">
+      <c r="B325" s="566" t="s">
+        <v>501</v>
+      </c>
+      <c r="I325" s="552"/>
+    </row>
+    <row r="326" spans="2:9" ht="58.5" customHeight="1">
+      <c r="B326" s="667" t="s">
+        <v>502</v>
+      </c>
+      <c r="C326" s="668"/>
+      <c r="D326" s="668"/>
+      <c r="E326" s="668"/>
+      <c r="F326" s="668"/>
+      <c r="G326" s="668"/>
+      <c r="H326" s="668"/>
+      <c r="I326" s="571" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="327" spans="2:9">
+      <c r="B327" s="556"/>
+      <c r="I327" s="552"/>
+    </row>
+    <row r="328" spans="2:9">
+      <c r="B328" s="572" t="s">
+        <v>504</v>
+      </c>
+      <c r="I328" s="552"/>
+    </row>
+    <row r="329" spans="2:9">
+      <c r="B329" s="665" t="s">
+        <v>505</v>
+      </c>
+      <c r="C329" s="666"/>
+      <c r="D329" s="666"/>
+      <c r="E329" s="666"/>
+      <c r="F329" s="666"/>
+      <c r="G329" s="666"/>
+      <c r="H329" s="666"/>
+      <c r="I329" s="552" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="330" spans="2:9">
+      <c r="B330" s="557"/>
+      <c r="C330" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D330" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="I330" s="552"/>
+    </row>
+    <row r="331" spans="2:9">
+      <c r="B331" s="557" t="s">
+        <v>507</v>
+      </c>
+      <c r="C331" s="558"/>
+      <c r="D331" s="558"/>
+      <c r="I331" s="552"/>
+    </row>
+    <row r="332" spans="2:9">
+      <c r="B332" s="557" t="s">
+        <v>477</v>
+      </c>
+      <c r="C332" s="558"/>
+      <c r="D332" s="558"/>
+      <c r="I332" s="552"/>
+    </row>
+    <row r="333" spans="2:9">
+      <c r="B333" s="557" t="s">
+        <v>478</v>
+      </c>
+      <c r="C333" s="558"/>
+      <c r="D333" s="558"/>
+      <c r="I333" s="552"/>
+    </row>
+    <row r="334" spans="2:9">
+      <c r="B334" s="557" t="s">
+        <v>508</v>
+      </c>
+      <c r="C334" s="558"/>
+      <c r="D334" s="558"/>
+      <c r="I334" s="552"/>
+    </row>
+    <row r="335" spans="2:9">
+      <c r="B335" s="557" t="s">
         <v>509</v>
       </c>
-      <c r="C256" s="559" t="s">
+      <c r="C335" s="558"/>
+      <c r="D335" s="558"/>
+      <c r="I335" s="552"/>
+    </row>
+    <row r="336" spans="2:9">
+      <c r="B336" s="556"/>
+      <c r="I336" s="552"/>
+    </row>
+    <row r="337" spans="2:9">
+      <c r="B337" s="570" t="s">
         <v>510</v>
       </c>
-      <c r="D256" s="559" t="s">
+      <c r="I337" s="552"/>
+    </row>
+    <row r="338" spans="2:9">
+      <c r="B338" s="557"/>
+      <c r="C338" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D338" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="I338" s="552"/>
+    </row>
+    <row r="339" spans="2:9">
+      <c r="B339" s="557" t="s">
+        <v>472</v>
+      </c>
+      <c r="C339" s="558"/>
+      <c r="D339" s="558"/>
+      <c r="I339" s="552"/>
+    </row>
+    <row r="340" spans="2:9">
+      <c r="B340" s="557" t="s">
         <v>511</v>
       </c>
-      <c r="E256" s="555"/>
-[...1040 lines deleted...]
-      <c r="H340" s="555"/>
+      <c r="C340" s="558"/>
+      <c r="D340" s="558"/>
       <c r="I340" s="552"/>
     </row>
     <row r="341" spans="2:9">
-      <c r="B341" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H341" s="555"/>
+      <c r="B341" s="557" t="s">
+        <v>474</v>
+      </c>
+      <c r="C341" s="558"/>
+      <c r="D341" s="558"/>
       <c r="I341" s="552"/>
     </row>
     <row r="342" spans="2:9">
-      <c r="B342" s="571" t="s">
-[...7 lines deleted...]
-      <c r="H342" s="555"/>
+      <c r="B342" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C342" s="558"/>
+      <c r="D342" s="558"/>
       <c r="I342" s="552"/>
     </row>
     <row r="343" spans="2:9">
-      <c r="B343" s="558"/>
-[...9 lines deleted...]
-      <c r="H343" s="555"/>
+      <c r="B343" s="570" t="s">
+        <v>512</v>
+      </c>
       <c r="I343" s="552"/>
     </row>
     <row r="344" spans="2:9">
-      <c r="B344" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H344" s="555"/>
+      <c r="B344" s="557"/>
+      <c r="C344" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D344" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I344" s="552"/>
     </row>
     <row r="345" spans="2:9">
-      <c r="B345" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H345" s="555"/>
+      <c r="B345" s="557" t="s">
+        <v>513</v>
+      </c>
+      <c r="C345" s="558"/>
+      <c r="D345" s="558"/>
       <c r="I345" s="552"/>
     </row>
     <row r="346" spans="2:9">
-      <c r="B346" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H346" s="555"/>
+      <c r="B346" s="557" t="s">
+        <v>514</v>
+      </c>
+      <c r="C346" s="558"/>
+      <c r="D346" s="558"/>
       <c r="I346" s="552"/>
     </row>
     <row r="347" spans="2:9">
-      <c r="B347" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H347" s="555"/>
+      <c r="B347" s="557" t="s">
+        <v>515</v>
+      </c>
+      <c r="C347" s="558"/>
+      <c r="D347" s="558"/>
       <c r="I347" s="552"/>
     </row>
     <row r="348" spans="2:9">
-      <c r="B348" s="557"/>
-[...5 lines deleted...]
-      <c r="H348" s="555"/>
+      <c r="B348" s="557" t="s">
+        <v>516</v>
+      </c>
+      <c r="C348" s="558"/>
+      <c r="D348" s="558"/>
       <c r="I348" s="552"/>
     </row>
-    <row r="349" spans="2:9" ht="23.4">
-[...23 lines deleted...]
-      <c r="I350" s="552"/>
+    <row r="349" spans="2:9">
+      <c r="B349" s="556"/>
+      <c r="I349" s="552"/>
+    </row>
+    <row r="350" spans="2:9" ht="24">
+      <c r="B350" s="554" t="s">
+        <v>517</v>
+      </c>
+      <c r="I350" s="553" t="s">
+        <v>518</v>
+      </c>
     </row>
     <row r="351" spans="2:9">
-      <c r="B351" s="558" t="s">
-[...9 lines deleted...]
-      <c r="H351" s="555"/>
+      <c r="B351" s="570" t="s">
+        <v>519</v>
+      </c>
       <c r="I351" s="552"/>
     </row>
     <row r="352" spans="2:9">
-      <c r="B352" s="558"/>
-[...5 lines deleted...]
-      <c r="H352" s="555"/>
+      <c r="B352" s="557" t="s">
+        <v>520</v>
+      </c>
+      <c r="C352" s="558" t="s">
+        <v>521</v>
+      </c>
       <c r="I352" s="552"/>
     </row>
     <row r="353" spans="2:9">
       <c r="B353" s="557"/>
-      <c r="C353" s="555"/>
-[...4 lines deleted...]
-      <c r="H353" s="555"/>
+      <c r="C353" s="558"/>
       <c r="I353" s="552"/>
     </row>
     <row r="354" spans="2:9">
-      <c r="B354" s="557" t="s">
-[...7 lines deleted...]
-      <c r="H354" s="555"/>
+      <c r="B354" s="556"/>
       <c r="I354" s="552"/>
     </row>
     <row r="355" spans="2:9">
-      <c r="B355" s="557"/>
-[...5 lines deleted...]
-      <c r="H355" s="555"/>
+      <c r="B355" s="556" t="s">
+        <v>522</v>
+      </c>
       <c r="I355" s="552"/>
     </row>
-    <row r="356" spans="2:9" ht="12">
-[...8 lines deleted...]
-      <c r="H356" s="555"/>
+    <row r="356" spans="2:9">
+      <c r="B356" s="556"/>
       <c r="I356" s="552"/>
     </row>
-    <row r="357" spans="2:9" ht="68.25" customHeight="1">
-[...25 lines deleted...]
-      <c r="I358" s="552"/>
+    <row r="357" spans="2:9">
+      <c r="B357" s="572" t="s">
+        <v>523</v>
+      </c>
+      <c r="I357" s="552"/>
+    </row>
+    <row r="358" spans="2:9" ht="68.25" customHeight="1">
+      <c r="B358" s="667" t="s">
+        <v>524</v>
+      </c>
+      <c r="C358" s="668"/>
+      <c r="D358" s="668"/>
+      <c r="E358" s="668"/>
+      <c r="F358" s="668"/>
+      <c r="G358" s="668"/>
+      <c r="H358" s="668"/>
+      <c r="I358" s="552" t="s">
+        <v>525</v>
+      </c>
     </row>
     <row r="359" spans="2:9">
-      <c r="B359" s="771"/>
-[...9 lines deleted...]
-      <c r="H359" s="555"/>
+      <c r="B359" s="679" t="s">
+        <v>301</v>
+      </c>
+      <c r="C359" s="681" t="s">
+        <v>311</v>
+      </c>
+      <c r="D359" s="681"/>
       <c r="I359" s="552"/>
     </row>
     <row r="360" spans="2:9">
-      <c r="B360" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H360" s="555"/>
+      <c r="B360" s="680"/>
+      <c r="C360" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D360" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I360" s="552"/>
     </row>
     <row r="361" spans="2:9">
-      <c r="B361" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H361" s="555"/>
+      <c r="B361" s="557" t="s">
+        <v>526</v>
+      </c>
+      <c r="C361" s="558"/>
+      <c r="D361" s="558"/>
       <c r="I361" s="552"/>
     </row>
     <row r="362" spans="2:9">
-      <c r="B362" s="557"/>
-[...5 lines deleted...]
-      <c r="H362" s="555"/>
+      <c r="B362" s="557" t="s">
+        <v>527</v>
+      </c>
+      <c r="C362" s="558"/>
+      <c r="D362" s="558"/>
       <c r="I362" s="552"/>
     </row>
-    <row r="363" spans="2:9" ht="24" customHeight="1">
-[...8 lines deleted...]
-      <c r="H363" s="779"/>
+    <row r="363" spans="2:9">
+      <c r="B363" s="556"/>
       <c r="I363" s="552"/>
     </row>
-    <row r="364" spans="2:9" ht="36" customHeight="1">
-[...8 lines deleted...]
-      <c r="H364" s="779"/>
+    <row r="364" spans="2:9" ht="24" customHeight="1">
+      <c r="B364" s="667" t="s">
+        <v>528</v>
+      </c>
+      <c r="C364" s="668"/>
+      <c r="D364" s="668"/>
+      <c r="E364" s="668"/>
+      <c r="F364" s="668"/>
+      <c r="G364" s="668"/>
+      <c r="H364" s="668"/>
       <c r="I364" s="552"/>
     </row>
-    <row r="365" spans="2:9">
-[...10 lines deleted...]
-      <c r="H365" s="555"/>
+    <row r="365" spans="2:9" ht="36" customHeight="1">
+      <c r="B365" s="667" t="s">
+        <v>529</v>
+      </c>
+      <c r="C365" s="668"/>
+      <c r="D365" s="668"/>
+      <c r="E365" s="668"/>
+      <c r="F365" s="668"/>
+      <c r="G365" s="668"/>
+      <c r="H365" s="668"/>
       <c r="I365" s="552"/>
     </row>
     <row r="366" spans="2:9">
-      <c r="B366" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H366" s="555"/>
+      <c r="B366" s="557"/>
+      <c r="C366" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D366" s="558" t="s">
+        <v>303</v>
+      </c>
       <c r="I366" s="552"/>
     </row>
     <row r="367" spans="2:9">
-      <c r="B367" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H367" s="555"/>
+      <c r="B367" s="557" t="s">
+        <v>530</v>
+      </c>
+      <c r="C367" s="558"/>
+      <c r="D367" s="558"/>
       <c r="I367" s="552"/>
     </row>
     <row r="368" spans="2:9">
-      <c r="B368" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H368" s="555"/>
+      <c r="B368" s="557" t="s">
+        <v>531</v>
+      </c>
+      <c r="C368" s="558"/>
+      <c r="D368" s="558"/>
       <c r="I368" s="552"/>
     </row>
     <row r="369" spans="2:9">
-      <c r="B369" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H369" s="555"/>
+      <c r="B369" s="557" t="s">
+        <v>532</v>
+      </c>
+      <c r="C369" s="558"/>
+      <c r="D369" s="558"/>
       <c r="I369" s="552"/>
     </row>
     <row r="370" spans="2:9">
-      <c r="B370" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H370" s="555"/>
+      <c r="B370" s="557" t="s">
+        <v>533</v>
+      </c>
+      <c r="C370" s="558"/>
+      <c r="D370" s="558"/>
       <c r="I370" s="552"/>
     </row>
     <row r="371" spans="2:9">
-      <c r="B371" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H371" s="555"/>
+      <c r="B371" s="557" t="s">
+        <v>534</v>
+      </c>
+      <c r="C371" s="558"/>
+      <c r="D371" s="558"/>
       <c r="I371" s="552"/>
     </row>
     <row r="372" spans="2:9">
-      <c r="B372" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H372" s="555"/>
+      <c r="B372" s="557" t="s">
+        <v>535</v>
+      </c>
+      <c r="C372" s="558"/>
+      <c r="D372" s="558"/>
       <c r="I372" s="552"/>
     </row>
     <row r="373" spans="2:9">
-      <c r="B373" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H373" s="555"/>
+      <c r="B373" s="557" t="s">
+        <v>536</v>
+      </c>
+      <c r="C373" s="558"/>
+      <c r="D373" s="558"/>
       <c r="I373" s="552"/>
     </row>
     <row r="374" spans="2:9">
-      <c r="B374" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H374" s="555"/>
+      <c r="B374" s="557" t="s">
+        <v>537</v>
+      </c>
+      <c r="C374" s="558"/>
+      <c r="D374" s="558"/>
       <c r="I374" s="552"/>
     </row>
     <row r="375" spans="2:9">
-      <c r="B375" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H375" s="555"/>
+      <c r="B375" s="557" t="s">
+        <v>538</v>
+      </c>
+      <c r="C375" s="558"/>
+      <c r="D375" s="558"/>
       <c r="I375" s="552"/>
     </row>
     <row r="376" spans="2:9">
-      <c r="B376" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H376" s="555"/>
+      <c r="B376" s="557" t="s">
+        <v>539</v>
+      </c>
+      <c r="C376" s="558"/>
+      <c r="D376" s="558"/>
       <c r="I376" s="552"/>
     </row>
     <row r="377" spans="2:9">
-      <c r="B377" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H377" s="555"/>
+      <c r="B377" s="557" t="s">
+        <v>540</v>
+      </c>
+      <c r="C377" s="558"/>
+      <c r="D377" s="558"/>
       <c r="I377" s="552"/>
     </row>
-    <row r="378" spans="2:9" ht="34.200000000000003">
-[...8 lines deleted...]
-      <c r="H378" s="555"/>
+    <row r="378" spans="2:9">
+      <c r="B378" s="557" t="s">
+        <v>541</v>
+      </c>
+      <c r="C378" s="558"/>
+      <c r="D378" s="558"/>
       <c r="I378" s="552"/>
     </row>
-    <row r="379" spans="2:9">
-      <c r="B379" s="558" t="s">
+    <row r="379" spans="2:9" ht="48">
+      <c r="B379" s="559" t="s">
+        <v>542</v>
+      </c>
+      <c r="C379" s="558"/>
+      <c r="D379" s="558"/>
+      <c r="I379" s="552"/>
+    </row>
+    <row r="380" spans="2:9">
+      <c r="B380" s="557" t="s">
+        <v>372</v>
+      </c>
+      <c r="C380" s="558"/>
+      <c r="D380" s="558"/>
+      <c r="I380" s="552"/>
+    </row>
+    <row r="381" spans="2:9">
+      <c r="B381" s="557" t="s">
+        <v>543</v>
+      </c>
+      <c r="C381" s="558"/>
+      <c r="D381" s="558"/>
+      <c r="I381" s="552"/>
+    </row>
+    <row r="382" spans="2:9">
+      <c r="B382" s="556"/>
+      <c r="I382" s="552"/>
+    </row>
+    <row r="383" spans="2:9">
+      <c r="B383" s="556" t="s">
+        <v>544</v>
+      </c>
+      <c r="I383" s="552"/>
+    </row>
+    <row r="384" spans="2:9">
+      <c r="B384" s="557"/>
+      <c r="C384" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D384" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="I384" s="552"/>
+    </row>
+    <row r="385" spans="2:9">
+      <c r="B385" s="557" t="s">
+        <v>545</v>
+      </c>
+      <c r="C385" s="558"/>
+      <c r="D385" s="558"/>
+      <c r="I385" s="552"/>
+    </row>
+    <row r="386" spans="2:9">
+      <c r="B386" s="557" t="s">
+        <v>530</v>
+      </c>
+      <c r="C386" s="558"/>
+      <c r="D386" s="558"/>
+      <c r="I386" s="552"/>
+    </row>
+    <row r="387" spans="2:9">
+      <c r="B387" s="557" t="s">
+        <v>532</v>
+      </c>
+      <c r="C387" s="558"/>
+      <c r="D387" s="558"/>
+      <c r="I387" s="552"/>
+    </row>
+    <row r="388" spans="2:9">
+      <c r="B388" s="557" t="s">
+        <v>533</v>
+      </c>
+      <c r="C388" s="558"/>
+      <c r="D388" s="558"/>
+      <c r="I388" s="552"/>
+    </row>
+    <row r="389" spans="2:9">
+      <c r="B389" s="557" t="s">
+        <v>546</v>
+      </c>
+      <c r="C389" s="558"/>
+      <c r="D389" s="558"/>
+      <c r="I389" s="552"/>
+    </row>
+    <row r="390" spans="2:9">
+      <c r="B390" s="557" t="s">
+        <v>537</v>
+      </c>
+      <c r="C390" s="558"/>
+      <c r="D390" s="558"/>
+      <c r="I390" s="552"/>
+    </row>
+    <row r="391" spans="2:9">
+      <c r="B391" s="557" t="s">
+        <v>538</v>
+      </c>
+      <c r="C391" s="558"/>
+      <c r="D391" s="558"/>
+      <c r="I391" s="552"/>
+    </row>
+    <row r="392" spans="2:9">
+      <c r="B392" s="557" t="s">
+        <v>547</v>
+      </c>
+      <c r="C392" s="558"/>
+      <c r="D392" s="558"/>
+      <c r="I392" s="552"/>
+    </row>
+    <row r="393" spans="2:9">
+      <c r="B393" s="557" t="s">
+        <v>548</v>
+      </c>
+      <c r="C393" s="558"/>
+      <c r="D393" s="558"/>
+      <c r="I393" s="552"/>
+    </row>
+    <row r="394" spans="2:9">
+      <c r="B394" s="557" t="s">
+        <v>372</v>
+      </c>
+      <c r="C394" s="558"/>
+      <c r="D394" s="558"/>
+      <c r="I394" s="552"/>
+    </row>
+    <row r="395" spans="2:9">
+      <c r="B395" s="557" t="s">
+        <v>543</v>
+      </c>
+      <c r="C395" s="558"/>
+      <c r="D395" s="558"/>
+      <c r="I395" s="552"/>
+    </row>
+    <row r="396" spans="2:9">
+      <c r="B396" s="556"/>
+      <c r="I396" s="552"/>
+    </row>
+    <row r="397" spans="2:9" ht="36" customHeight="1">
+      <c r="B397" s="667" t="s">
+        <v>549</v>
+      </c>
+      <c r="C397" s="668"/>
+      <c r="D397" s="668"/>
+      <c r="E397" s="668"/>
+      <c r="F397" s="668"/>
+      <c r="G397" s="668"/>
+      <c r="H397" s="668"/>
+      <c r="I397" s="552"/>
+    </row>
+    <row r="398" spans="2:9" ht="36" customHeight="1">
+      <c r="B398" s="573"/>
+      <c r="C398" s="574"/>
+      <c r="D398" s="574"/>
+      <c r="E398" s="575"/>
+      <c r="F398" s="575"/>
+      <c r="G398" s="575"/>
+      <c r="H398" s="575"/>
+      <c r="I398" s="552"/>
+    </row>
+    <row r="399" spans="2:9">
+      <c r="B399" s="576" t="s">
+        <v>550</v>
+      </c>
+      <c r="C399" s="577" t="s">
+        <v>302</v>
+      </c>
+      <c r="D399" s="577" t="s">
+        <v>303</v>
+      </c>
+      <c r="I399" s="552"/>
+    </row>
+    <row r="400" spans="2:9">
+      <c r="B400" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C400" s="558"/>
+      <c r="D400" s="558"/>
+      <c r="I400" s="552"/>
+    </row>
+    <row r="401" spans="2:9">
+      <c r="B401" s="556"/>
+      <c r="I401" s="552"/>
+    </row>
+    <row r="402" spans="2:9">
+      <c r="B402" s="570" t="s">
+        <v>551</v>
+      </c>
+      <c r="I402" s="552"/>
+    </row>
+    <row r="403" spans="2:9">
+      <c r="B403" s="557" t="s">
+        <v>550</v>
+      </c>
+      <c r="C403" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D403" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="I403" s="552"/>
+    </row>
+    <row r="404" spans="2:9">
+      <c r="B404" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="C404" s="558"/>
+      <c r="D404" s="558"/>
+      <c r="I404" s="552"/>
+    </row>
+    <row r="405" spans="2:9">
+      <c r="B405" s="556"/>
+      <c r="I405" s="552"/>
+    </row>
+    <row r="406" spans="2:9">
+      <c r="B406" s="570" t="s">
+        <v>552</v>
+      </c>
+      <c r="I406" s="552"/>
+    </row>
+    <row r="407" spans="2:9">
+      <c r="B407" s="557"/>
+      <c r="C407" s="558" t="s">
+        <v>302</v>
+      </c>
+      <c r="D407" s="558" t="s">
+        <v>303</v>
+      </c>
+      <c r="E407" s="558" t="s">
+        <v>431</v>
+      </c>
+      <c r="I407" s="552"/>
+    </row>
+    <row r="408" spans="2:9">
+      <c r="B408" s="557" t="s">
+        <v>553</v>
+      </c>
+      <c r="C408" s="558"/>
+      <c r="D408" s="558"/>
+      <c r="E408" s="558"/>
+      <c r="I408" s="552"/>
+    </row>
+    <row r="409" spans="2:9">
+      <c r="B409" s="557" t="s">
+        <v>554</v>
+      </c>
+      <c r="C409" s="558"/>
+      <c r="D409" s="558"/>
+      <c r="E409" s="558"/>
+      <c r="I409" s="552"/>
+    </row>
+    <row r="410" spans="2:9">
+      <c r="B410" s="557" t="s">
+        <v>555</v>
+      </c>
+      <c r="C410" s="558"/>
+      <c r="D410" s="558"/>
+      <c r="E410" s="558"/>
+      <c r="I410" s="552"/>
+    </row>
+    <row r="411" spans="2:9">
+      <c r="B411" s="557" t="s">
+        <v>556</v>
+      </c>
+      <c r="C411" s="558"/>
+      <c r="D411" s="558"/>
+      <c r="E411" s="558"/>
+      <c r="I411" s="552"/>
+    </row>
+    <row r="412" spans="2:9">
+      <c r="B412" s="578" t="s">
+        <v>145</v>
+      </c>
+      <c r="C412" s="579"/>
+      <c r="D412" s="579"/>
+      <c r="E412" s="579"/>
+      <c r="I412" s="552"/>
+    </row>
+    <row r="413" spans="2:9">
+      <c r="B413" s="692" t="s">
+        <v>557</v>
+      </c>
+      <c r="C413" s="693"/>
+      <c r="D413" s="693"/>
+      <c r="E413" s="558"/>
+      <c r="I413" s="552"/>
+    </row>
+    <row r="414" spans="2:9">
+      <c r="B414" s="580"/>
+      <c r="C414" s="581"/>
+      <c r="D414" s="581"/>
+      <c r="I414" s="552"/>
+    </row>
+    <row r="415" spans="2:9">
+      <c r="B415" s="557" t="s">
+        <v>558</v>
+      </c>
+      <c r="C415" s="681" t="s">
+        <v>559</v>
+      </c>
+      <c r="D415" s="681"/>
+      <c r="E415" s="681"/>
+      <c r="F415" s="681" t="s">
+        <v>560</v>
+      </c>
+      <c r="G415" s="681"/>
+      <c r="H415" s="681"/>
+      <c r="I415" s="552"/>
+    </row>
+    <row r="416" spans="2:9">
+      <c r="B416" s="557"/>
+      <c r="C416" s="558" t="s">
+        <v>561</v>
+      </c>
+      <c r="D416" s="558" t="s">
+        <v>562</v>
+      </c>
+      <c r="E416" s="558" t="s">
+        <v>563</v>
+      </c>
+      <c r="F416" s="558" t="s">
+        <v>561</v>
+      </c>
+      <c r="G416" s="558" t="s">
+        <v>562</v>
+      </c>
+      <c r="H416" s="558" t="s">
+        <v>563</v>
+      </c>
+      <c r="I416" s="552"/>
+    </row>
+    <row r="417" spans="2:9">
+      <c r="B417" s="557" t="s">
+        <v>564</v>
+      </c>
+      <c r="C417" s="558"/>
+      <c r="D417" s="558"/>
+      <c r="E417" s="558"/>
+      <c r="F417" s="558"/>
+      <c r="G417" s="558"/>
+      <c r="H417" s="558"/>
+      <c r="I417" s="552"/>
+    </row>
+    <row r="418" spans="2:9">
+      <c r="B418" s="557" t="s">
+        <v>565</v>
+      </c>
+      <c r="C418" s="558"/>
+      <c r="D418" s="558"/>
+      <c r="E418" s="558"/>
+      <c r="F418" s="558"/>
+      <c r="G418" s="558"/>
+      <c r="H418" s="558"/>
+      <c r="I418" s="552"/>
+    </row>
+    <row r="419" spans="2:9">
+      <c r="B419" s="557" t="s">
+        <v>566</v>
+      </c>
+      <c r="C419" s="558"/>
+      <c r="D419" s="558"/>
+      <c r="E419" s="558"/>
+      <c r="F419" s="558"/>
+      <c r="G419" s="558"/>
+      <c r="H419" s="558"/>
+      <c r="I419" s="552"/>
+    </row>
+    <row r="420" spans="2:9">
+      <c r="B420" s="557" t="s">
         <v>567</v>
       </c>
-      <c r="C379" s="559"/>
-[...512 lines deleted...]
-      <c r="H420" s="559"/>
+      <c r="C420" s="558"/>
+      <c r="D420" s="558"/>
+      <c r="E420" s="558"/>
+      <c r="F420" s="558"/>
+      <c r="G420" s="558"/>
+      <c r="H420" s="558"/>
       <c r="I420" s="552"/>
     </row>
     <row r="421" spans="2:9">
-      <c r="B421" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H421" s="559"/>
+      <c r="B421" s="557" t="s">
+        <v>568</v>
+      </c>
+      <c r="C421" s="558"/>
+      <c r="D421" s="558"/>
+      <c r="E421" s="558"/>
+      <c r="F421" s="558"/>
+      <c r="G421" s="558"/>
+      <c r="H421" s="558"/>
       <c r="I421" s="552"/>
     </row>
     <row r="422" spans="2:9">
-      <c r="B422" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H422" s="559"/>
+      <c r="B422" s="557" t="s">
+        <v>569</v>
+      </c>
+      <c r="C422" s="558"/>
+      <c r="D422" s="558"/>
+      <c r="E422" s="558"/>
+      <c r="F422" s="558"/>
+      <c r="G422" s="558"/>
+      <c r="H422" s="558"/>
       <c r="I422" s="552"/>
     </row>
     <row r="423" spans="2:9">
-      <c r="B423" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H423" s="559"/>
+      <c r="B423" s="557" t="s">
+        <v>570</v>
+      </c>
+      <c r="C423" s="558"/>
+      <c r="D423" s="558"/>
+      <c r="E423" s="558"/>
+      <c r="F423" s="558"/>
+      <c r="G423" s="558"/>
+      <c r="H423" s="558"/>
       <c r="I423" s="552"/>
     </row>
     <row r="424" spans="2:9">
-      <c r="B424" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H424" s="559"/>
+      <c r="B424" s="557" t="s">
+        <v>571</v>
+      </c>
+      <c r="C424" s="558"/>
+      <c r="D424" s="558"/>
+      <c r="E424" s="558"/>
+      <c r="F424" s="558"/>
+      <c r="G424" s="558"/>
+      <c r="H424" s="558"/>
       <c r="I424" s="552"/>
     </row>
     <row r="425" spans="2:9">
-      <c r="B425" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H425" s="559"/>
+      <c r="B425" s="557" t="s">
+        <v>572</v>
+      </c>
+      <c r="C425" s="558"/>
+      <c r="D425" s="558"/>
+      <c r="E425" s="558"/>
+      <c r="F425" s="558"/>
+      <c r="G425" s="558"/>
+      <c r="H425" s="558"/>
       <c r="I425" s="552"/>
     </row>
     <row r="426" spans="2:9">
-      <c r="B426" s="558" t="s">
-[...7 lines deleted...]
-      <c r="H426" s="559"/>
+      <c r="B426" s="557" t="s">
+        <v>573</v>
+      </c>
+      <c r="C426" s="558"/>
+      <c r="D426" s="558"/>
+      <c r="E426" s="558"/>
+      <c r="F426" s="558"/>
+      <c r="G426" s="558"/>
+      <c r="H426" s="558"/>
       <c r="I426" s="552"/>
     </row>
     <row r="427" spans="2:9">
-      <c r="B427" s="557"/>
-[...5 lines deleted...]
-      <c r="H427" s="555"/>
+      <c r="B427" s="557" t="s">
+        <v>574</v>
+      </c>
+      <c r="C427" s="558"/>
+      <c r="D427" s="558"/>
+      <c r="E427" s="558"/>
+      <c r="F427" s="558"/>
+      <c r="G427" s="558"/>
+      <c r="H427" s="558"/>
       <c r="I427" s="552"/>
     </row>
-    <row r="428" spans="2:9" ht="12" thickBot="1">
-[...7 lines deleted...]
-      <c r="I428" s="585"/>
+    <row r="428" spans="2:9">
+      <c r="B428" s="556"/>
+      <c r="I428" s="552"/>
+    </row>
+    <row r="429" spans="2:9" ht="12.75" thickBot="1">
+      <c r="B429" s="582"/>
+      <c r="C429" s="583"/>
+      <c r="D429" s="583"/>
+      <c r="E429" s="583"/>
+      <c r="F429" s="583"/>
+      <c r="G429" s="583"/>
+      <c r="H429" s="583"/>
+      <c r="I429" s="584"/>
     </row>
   </sheetData>
-  <mergeCells count="94">
+  <mergeCells count="95">
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B127:H127"/>
+    <mergeCell ref="B116:H116"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="B129:H129"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="B75:H75"/>
+    <mergeCell ref="B77:H77"/>
+    <mergeCell ref="E78:F78"/>
+    <mergeCell ref="C78:D78"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B41:H41"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="B54:H54"/>
+    <mergeCell ref="B63:H63"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="B87:H87"/>
+    <mergeCell ref="B64:B65"/>
+    <mergeCell ref="E64:F64"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="B98:H98"/>
+    <mergeCell ref="B112:H112"/>
+    <mergeCell ref="B114:H114"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="E88:F88"/>
+    <mergeCell ref="B140:H140"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="B149:B150"/>
+    <mergeCell ref="B158:H158"/>
+    <mergeCell ref="B159:B160"/>
+    <mergeCell ref="B185:H185"/>
+    <mergeCell ref="B178:H178"/>
+    <mergeCell ref="B170:H170"/>
+    <mergeCell ref="B179:B180"/>
+    <mergeCell ref="B186:B187"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="B200:H200"/>
+    <mergeCell ref="B206:H206"/>
+    <mergeCell ref="B211:H211"/>
+    <mergeCell ref="B212:B213"/>
+    <mergeCell ref="B193:H193"/>
+    <mergeCell ref="B194:B195"/>
+    <mergeCell ref="B413:D413"/>
+    <mergeCell ref="F415:H415"/>
+    <mergeCell ref="C415:E415"/>
+    <mergeCell ref="B397:H397"/>
+    <mergeCell ref="B364:H364"/>
+    <mergeCell ref="B365:H365"/>
+    <mergeCell ref="C359:D359"/>
+    <mergeCell ref="B359:B360"/>
+    <mergeCell ref="B321:D321"/>
+    <mergeCell ref="B315:D315"/>
+    <mergeCell ref="B250:H250"/>
+    <mergeCell ref="E251:G251"/>
+    <mergeCell ref="B266:H266"/>
+    <mergeCell ref="B264:H264"/>
+    <mergeCell ref="B256:H256"/>
+    <mergeCell ref="B281:H281"/>
+    <mergeCell ref="C282:H282"/>
+    <mergeCell ref="C292:H292"/>
+    <mergeCell ref="B302:H302"/>
+    <mergeCell ref="B314:H314"/>
+    <mergeCell ref="B323:H323"/>
+    <mergeCell ref="B326:H326"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
-    <mergeCell ref="B190:H190"/>
-[...3 lines deleted...]
-    <mergeCell ref="B315:D315"/>
+    <mergeCell ref="B191:H191"/>
+    <mergeCell ref="B329:H329"/>
+    <mergeCell ref="B358:H358"/>
+    <mergeCell ref="B246:H246"/>
     <mergeCell ref="B316:D316"/>
     <mergeCell ref="B317:D317"/>
     <mergeCell ref="B318:D318"/>
     <mergeCell ref="B319:D319"/>
-    <mergeCell ref="B250:B251"/>
-[...5 lines deleted...]
-    <mergeCell ref="B358:B359"/>
     <mergeCell ref="B320:D320"/>
-    <mergeCell ref="B314:D314"/>
-[...73 lines deleted...]
-    <mergeCell ref="B129:B130"/>
+    <mergeCell ref="B251:B252"/>
+    <mergeCell ref="C251:C252"/>
+    <mergeCell ref="D251:D252"/>
+    <mergeCell ref="B240:H240"/>
+    <mergeCell ref="B201:B202"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B6" r:id="rId1" display="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519" xr:uid="{00000000-0004-0000-0800-000000000000}"/>
+    <hyperlink ref="B6:H6" r:id="rId2" display="Para descargar el MODELO DE NOTAS DE BASES DE PREPARACIÓN, haga clic aquí" xr:uid="{00000000-0004-0000-0800-000001000000}"/>
+  </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...63 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>CPCESALTA</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MODELOS ESTADOS BASICOS Y ANEXOS</dc:title>
   <dc:subject>Presentación de EECC</dc:subject>
   <dc:creator>SIcma01</dc:creator>
   <cp:keywords/>
   <dc:description>Estados contables de entes comerciales, industriales y de servicios (RT 9)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>