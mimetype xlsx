--- v0 (2026-03-04)
+++ v1 (2026-06-04)
@@ -23,101 +23,101 @@
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Romi C. Tecnica\RT\RT54 NUA\Modelos de EECC RT54\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\imartinez\Downloads\modificacion modelos\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" tabRatio="895" firstSheet="6" activeTab="12"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" tabRatio="895" firstSheet="6" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="CARATULA" sheetId="36" r:id="rId1"/>
     <sheet name="ESP" sheetId="1" r:id="rId2"/>
     <sheet name="E.RyG" sheetId="4" r:id="rId3"/>
     <sheet name="E.C.EEPN+ERyG" sheetId="66" r:id="rId4"/>
     <sheet name="EEPN" sheetId="18" r:id="rId5"/>
     <sheet name="EEPN otra version" sheetId="62" r:id="rId6"/>
     <sheet name="EF.DIR " sheetId="34" r:id="rId7"/>
     <sheet name="EF. Sintetico" sheetId="47" r:id="rId8"/>
     <sheet name="Notas" sheetId="64" r:id="rId9"/>
     <sheet name="Anexo I ActivosPasivos en ME" sheetId="53" r:id="rId10"/>
     <sheet name="Anexo II AyP por Venc. Ej.ACT" sheetId="54" r:id="rId11"/>
     <sheet name="Anexo II AyP por Venc Ej.ANT" sheetId="63" r:id="rId12"/>
     <sheet name="Anexo III Bienes de Uso" sheetId="49" r:id="rId13"/>
     <sheet name="Anexo IV Prop de Inv VR" sheetId="56" r:id="rId14"/>
     <sheet name="Anexo IV Prop de Inv MC" sheetId="57" r:id="rId15"/>
     <sheet name="Anexo V Intangibles" sheetId="51" r:id="rId16"/>
     <sheet name="Anexo VI Previsiones" sheetId="52" r:id="rId17"/>
     <sheet name="Anexo VII Gto Bs Cons o Comerc" sheetId="32" r:id="rId18"/>
     <sheet name="Anexo VIII Gtos Ordinarios" sheetId="31" r:id="rId19"/>
     <sheet name="Anexo IX Recursos" sheetId="67" r:id="rId20"/>
     <sheet name="Anexo X RyG por Sectores" sheetId="68" r:id="rId21"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Anexo I ActivosPasivos en ME'!$A$1:$H$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Anexo II AyP por Venc Ej.ANT'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Anexo II AyP por Venc. Ej.ACT'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Anexo III Bienes de Uso'!$A$1:$R$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'Anexo IV Prop de Inv MC'!$A$1:$M$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Anexo IV Prop de Inv VR'!$A$1:$K$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="19">'Anexo IX Recursos'!$A$1:$I$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'Anexo V Intangibles'!$A$1:$N$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'Anexo VI Previsiones'!$A$1:$O$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'Anexo VII Gto Bs Cons o Comerc'!$A$1:$F$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="18">'Anexo VIII Gtos Ordinarios'!$A$1:$J$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="20">'Anexo X RyG por Sectores'!$A$1:$J$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">CARATULA!$A$1:$J$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'E.C.EEPN+ERyG'!$A$1:$G$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">E.RyG!$A$1:$G$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">EEPN!$A$1:$Q$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'EEPN otra version'!$A$1:$Q$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'EF. Sintetico'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'EF.DIR '!$A$1:$F$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">ESP!$A$1:$N$41</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="8">Notas!$A$1:$J$440</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">Notas!$A$1:$J$441</definedName>
     <definedName name="lista_grupo" localSheetId="11">#REF!</definedName>
     <definedName name="lista_grupo" localSheetId="20">#REF!</definedName>
     <definedName name="lista_grupo">#REF!</definedName>
     <definedName name="lista_rubro" localSheetId="11">#REF!</definedName>
     <definedName name="lista_rubro" localSheetId="20">#REF!</definedName>
     <definedName name="lista_rubro">#REF!</definedName>
     <definedName name="lista_subgrupo" localSheetId="11">#REF!</definedName>
     <definedName name="lista_subgrupo" localSheetId="20">#REF!</definedName>
     <definedName name="lista_subgrupo">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -584,51 +584,51 @@
   <c r="D32" i="32" s="1"/>
   <c r="J17" i="51"/>
   <c r="I15" i="56"/>
   <c r="F22" i="53"/>
   <c r="G22" i="53"/>
   <c r="D47" i="34"/>
   <c r="E47" i="34"/>
   <c r="H10" i="18"/>
   <c r="H16" i="18" s="1"/>
   <c r="O11" i="18"/>
   <c r="N10" i="18"/>
   <c r="N16" i="18" s="1"/>
   <c r="K16" i="18"/>
   <c r="F17" i="51"/>
   <c r="L9" i="51"/>
   <c r="L17" i="51" s="1"/>
   <c r="O9" i="18"/>
   <c r="C23" i="52"/>
   <c r="O10" i="18" l="1"/>
   <c r="O16" i="18"/>
   <c r="L34" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1460" uniqueCount="765">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1461" uniqueCount="766">
   <si>
     <t>Nombre de la Entidad</t>
   </si>
   <si>
     <t>ESTADOS CONTABLES ANUALES CORRESPONDIENTES AL EJERCICIO ECONÓMICO N°…</t>
   </si>
   <si>
     <t>INICIADO EL … DE … DE … Y FINALIZADO EL … DE … DE …</t>
   </si>
   <si>
     <t>PRESENTADO EN FORMA COMPARATIVA CON EL EJERCICIO ANTERIOR</t>
   </si>
   <si>
     <t>(Expresado en moneda homogénea - Pesos - a la fecha de cierre)</t>
   </si>
   <si>
     <t xml:space="preserve">CUIT: </t>
   </si>
   <si>
     <t>Domicilio Legal</t>
   </si>
   <si>
     <t>Actividad Principal</t>
   </si>
   <si>
@@ -3994,64 +3994,80 @@
       <rPr>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>{Indicar las simplificaciones utilizadas, de corresponder}</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Los presentes estados contables deben ser leídos e interpretados considerando las limitaciones que la utilización de las dispensas antes mencionadas podría provocar sobre la información en ellos contenida.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  AMORTIZACIONES ACUMULADAS</t>
   </si>
   <si>
     <t>Herramientas</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Para descargar el MODELO DE NOTAS DE BASES DE PREPARACIÓN, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF0000EE"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>haga clic aquí</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;\ * #,##0.00_-;\-&quot;$&quot;\ * #,##0.00_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="d\-m\-yyyy;@"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="43">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -4251,72 +4267,101 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial Bold"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000EE"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="133">
+  <borders count="136">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -5910,60 +5955,98 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="899">
+  <cellXfs count="905">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
@@ -6701,88 +6784,76 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="43" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -6848,53 +6919,50 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="3" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -6951,85 +7019,75 @@
     <xf numFmtId="0" fontId="4" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="120" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="121" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="122" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="108" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="17" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -7422,185 +7480,194 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="132" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -7632,307 +7699,262 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...151 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="3" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7973,89 +7995,89 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -8177,53 +8199,133 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="133" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="134" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="135" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="60% - Énfasis3" xfId="2" builtinId="40"/>
+    <cellStyle name="Hipervínculo" xfId="6" builtinId="8"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Millares [0] 2" xfId="4"/>
     <cellStyle name="Moneda" xfId="5" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC00000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC00000"/>
         </patternFill>
@@ -8725,487 +8827,487 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N38"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="32" customWidth="1"/>
     <col min="2" max="2" width="1.7109375" style="32" customWidth="1"/>
     <col min="3" max="3" width="16" style="32" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="32" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="32" customWidth="1"/>
     <col min="6" max="6" width="17" style="32" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="18.85546875" style="32" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" style="32" customWidth="1"/>
     <col min="10" max="10" width="3" style="32" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="15" thickBot="1"/>
     <row r="2" spans="2:14" ht="15">
-      <c r="B2" s="577"/>
-      <c r="C2" s="578"/>
+      <c r="B2" s="568"/>
+      <c r="C2" s="569"/>
       <c r="D2" s="94"/>
       <c r="E2" s="94"/>
       <c r="F2" s="94"/>
-      <c r="G2" s="579"/>
-[...1 lines deleted...]
-      <c r="I2" s="580"/>
+      <c r="G2" s="570"/>
+      <c r="H2" s="570"/>
+      <c r="I2" s="571"/>
     </row>
     <row r="3" spans="2:14" ht="15">
-      <c r="B3" s="581"/>
-[...8 lines deleted...]
-      <c r="I3" s="582"/>
+      <c r="B3" s="572"/>
+      <c r="C3" s="646" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="646"/>
+      <c r="E3" s="646"/>
+      <c r="F3" s="646"/>
+      <c r="G3" s="646"/>
+      <c r="H3" s="646"/>
+      <c r="I3" s="573"/>
     </row>
     <row r="4" spans="2:14">
-      <c r="B4" s="581"/>
-[...4 lines deleted...]
-      <c r="I4" s="584"/>
+      <c r="B4" s="572"/>
+      <c r="C4" s="574"/>
+      <c r="D4" s="574"/>
+      <c r="E4" s="574"/>
+      <c r="F4" s="574"/>
+      <c r="I4" s="575"/>
     </row>
     <row r="5" spans="2:14" ht="15">
-      <c r="B5" s="648" t="s">
+      <c r="B5" s="642" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="649"/>
-[...5 lines deleted...]
-      <c r="I5" s="650"/>
+      <c r="C5" s="643"/>
+      <c r="D5" s="643"/>
+      <c r="E5" s="643"/>
+      <c r="F5" s="643"/>
+      <c r="G5" s="643"/>
+      <c r="H5" s="643"/>
+      <c r="I5" s="644"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="33"/>
     </row>
     <row r="6" spans="2:14" ht="15">
-      <c r="B6" s="581"/>
-      <c r="C6" s="649" t="s">
+      <c r="B6" s="572"/>
+      <c r="C6" s="643" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="649"/>
-[...4 lines deleted...]
-      <c r="I6" s="582"/>
+      <c r="D6" s="643"/>
+      <c r="E6" s="643"/>
+      <c r="F6" s="643"/>
+      <c r="G6" s="643"/>
+      <c r="H6" s="643"/>
+      <c r="I6" s="573"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
       <c r="N6" s="33"/>
     </row>
     <row r="7" spans="2:14" ht="15">
-      <c r="B7" s="581"/>
-[...6 lines deleted...]
-      <c r="I7" s="428"/>
+      <c r="B7" s="572"/>
+      <c r="C7" s="422"/>
+      <c r="D7" s="422"/>
+      <c r="E7" s="422"/>
+      <c r="F7" s="422"/>
+      <c r="G7" s="422"/>
+      <c r="H7" s="422"/>
+      <c r="I7" s="423"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
       <c r="N7" s="33"/>
     </row>
     <row r="8" spans="2:14" ht="15">
-      <c r="B8" s="581"/>
-      <c r="C8" s="649" t="s">
+      <c r="B8" s="572"/>
+      <c r="C8" s="643" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="649"/>
-[...4 lines deleted...]
-      <c r="I8" s="582"/>
+      <c r="D8" s="643"/>
+      <c r="E8" s="643"/>
+      <c r="F8" s="643"/>
+      <c r="G8" s="643"/>
+      <c r="H8" s="643"/>
+      <c r="I8" s="573"/>
     </row>
     <row r="9" spans="2:14">
-      <c r="B9" s="581"/>
-      <c r="C9" s="653" t="s">
+      <c r="B9" s="572"/>
+      <c r="C9" s="647" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="653"/>
-[...4 lines deleted...]
-      <c r="I9" s="584"/>
+      <c r="D9" s="647"/>
+      <c r="E9" s="647"/>
+      <c r="F9" s="647"/>
+      <c r="G9" s="647"/>
+      <c r="H9" s="647"/>
+      <c r="I9" s="575"/>
     </row>
     <row r="10" spans="2:14" ht="15">
-      <c r="B10" s="581"/>
-[...6 lines deleted...]
-      <c r="I10" s="587"/>
+      <c r="B10" s="572"/>
+      <c r="C10" s="576"/>
+      <c r="D10" s="576"/>
+      <c r="E10" s="576"/>
+      <c r="F10" s="576"/>
+      <c r="G10" s="577"/>
+      <c r="H10" s="577"/>
+      <c r="I10" s="578"/>
     </row>
     <row r="11" spans="2:14" ht="15">
-      <c r="B11" s="581"/>
-      <c r="C11" s="588" t="s">
+      <c r="B11" s="572"/>
+      <c r="C11" s="579" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="585"/>
-[...4 lines deleted...]
-      <c r="I11" s="587"/>
+      <c r="D11" s="576"/>
+      <c r="E11" s="576"/>
+      <c r="F11" s="576"/>
+      <c r="G11" s="577"/>
+      <c r="H11" s="577"/>
+      <c r="I11" s="578"/>
     </row>
     <row r="12" spans="2:14" ht="15">
-      <c r="B12" s="581"/>
-[...6 lines deleted...]
-      <c r="I12" s="587"/>
+      <c r="B12" s="572"/>
+      <c r="C12" s="579"/>
+      <c r="D12" s="576"/>
+      <c r="E12" s="576"/>
+      <c r="F12" s="576"/>
+      <c r="G12" s="577"/>
+      <c r="H12" s="577"/>
+      <c r="I12" s="578"/>
     </row>
     <row r="13" spans="2:14">
-      <c r="B13" s="581"/>
-      <c r="C13" s="588" t="s">
+      <c r="B13" s="572"/>
+      <c r="C13" s="579" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="586"/>
-[...4 lines deleted...]
-      <c r="I13" s="587"/>
+      <c r="D13" s="577"/>
+      <c r="E13" s="577"/>
+      <c r="F13" s="577"/>
+      <c r="G13" s="577"/>
+      <c r="H13" s="577"/>
+      <c r="I13" s="578"/>
     </row>
     <row r="14" spans="2:14">
-      <c r="B14" s="581"/>
-[...6 lines deleted...]
-      <c r="I14" s="587"/>
+      <c r="B14" s="572"/>
+      <c r="C14" s="577"/>
+      <c r="D14" s="577"/>
+      <c r="E14" s="577"/>
+      <c r="F14" s="577"/>
+      <c r="G14" s="577"/>
+      <c r="H14" s="577"/>
+      <c r="I14" s="578"/>
     </row>
     <row r="15" spans="2:14">
-      <c r="B15" s="581"/>
-      <c r="C15" s="588" t="s">
+      <c r="B15" s="572"/>
+      <c r="C15" s="579" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="588"/>
-[...4 lines deleted...]
-      <c r="I15" s="587"/>
+      <c r="D15" s="579"/>
+      <c r="E15" s="577"/>
+      <c r="F15" s="577"/>
+      <c r="G15" s="577"/>
+      <c r="H15" s="577"/>
+      <c r="I15" s="578"/>
     </row>
     <row r="16" spans="2:14">
-      <c r="B16" s="581"/>
-[...6 lines deleted...]
-      <c r="I16" s="587"/>
+      <c r="B16" s="572"/>
+      <c r="C16" s="577"/>
+      <c r="D16" s="577"/>
+      <c r="E16" s="577"/>
+      <c r="F16" s="577"/>
+      <c r="G16" s="577"/>
+      <c r="H16" s="577"/>
+      <c r="I16" s="578"/>
     </row>
     <row r="17" spans="2:9">
-      <c r="B17" s="581"/>
-      <c r="C17" s="654" t="s">
+      <c r="B17" s="572"/>
+      <c r="C17" s="648" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="654"/>
-[...4 lines deleted...]
-      <c r="I17" s="587"/>
+      <c r="D17" s="648"/>
+      <c r="E17" s="579"/>
+      <c r="F17" s="577"/>
+      <c r="G17" s="577"/>
+      <c r="H17" s="577"/>
+      <c r="I17" s="578"/>
     </row>
     <row r="18" spans="2:9" ht="15">
-      <c r="B18" s="581"/>
-[...6 lines deleted...]
-      <c r="I18" s="587"/>
+      <c r="B18" s="572"/>
+      <c r="C18" s="576"/>
+      <c r="D18" s="576"/>
+      <c r="E18" s="579"/>
+      <c r="F18" s="576"/>
+      <c r="G18" s="577"/>
+      <c r="H18" s="577"/>
+      <c r="I18" s="578"/>
     </row>
     <row r="19" spans="2:9">
-      <c r="B19" s="581"/>
-[...6 lines deleted...]
-      <c r="I19" s="587"/>
+      <c r="B19" s="572"/>
+      <c r="C19" s="577"/>
+      <c r="D19" s="577"/>
+      <c r="E19" s="579"/>
+      <c r="F19" s="577"/>
+      <c r="G19" s="577"/>
+      <c r="H19" s="577"/>
+      <c r="I19" s="578"/>
     </row>
     <row r="20" spans="2:9" ht="15">
-      <c r="B20" s="581"/>
-      <c r="C20" s="646" t="s">
+      <c r="B20" s="572"/>
+      <c r="C20" s="640" t="s">
         <v>732</v>
       </c>
-      <c r="D20" s="646"/>
-[...4 lines deleted...]
-      <c r="I20" s="647"/>
+      <c r="D20" s="640"/>
+      <c r="E20" s="640"/>
+      <c r="F20" s="640"/>
+      <c r="G20" s="640"/>
+      <c r="H20" s="640"/>
+      <c r="I20" s="641"/>
     </row>
     <row r="21" spans="2:9">
-      <c r="B21" s="581"/>
-[...6 lines deleted...]
-      <c r="I21" s="587"/>
+      <c r="B21" s="572"/>
+      <c r="C21" s="577"/>
+      <c r="D21" s="577"/>
+      <c r="E21" s="577"/>
+      <c r="F21" s="577"/>
+      <c r="G21" s="577"/>
+      <c r="H21" s="577"/>
+      <c r="I21" s="578"/>
     </row>
     <row r="22" spans="2:9" ht="15" customHeight="1">
-      <c r="B22" s="581"/>
-      <c r="C22" s="588" t="s">
+      <c r="B22" s="572"/>
+      <c r="C22" s="579" t="s">
         <v>9</v>
       </c>
-      <c r="D22" s="588"/>
-[...2 lines deleted...]
-      <c r="G22" s="588" t="s">
+      <c r="D22" s="579"/>
+      <c r="E22" s="579"/>
+      <c r="F22" s="577"/>
+      <c r="G22" s="579" t="s">
         <v>755</v>
       </c>
-      <c r="H22" s="586"/>
-      <c r="I22" s="587"/>
+      <c r="H22" s="577"/>
+      <c r="I22" s="578"/>
     </row>
     <row r="23" spans="2:9">
-      <c r="B23" s="581"/>
-      <c r="C23" s="588" t="s">
+      <c r="B23" s="572"/>
+      <c r="C23" s="579" t="s">
         <v>10</v>
       </c>
-      <c r="D23" s="588"/>
-[...4 lines deleted...]
-      <c r="I23" s="587"/>
+      <c r="D23" s="579"/>
+      <c r="E23" s="577"/>
+      <c r="F23" s="577"/>
+      <c r="G23" s="577"/>
+      <c r="H23" s="577"/>
+      <c r="I23" s="578"/>
     </row>
     <row r="24" spans="2:9" ht="15">
-      <c r="B24" s="581"/>
-      <c r="C24" s="590" t="s">
+      <c r="B24" s="572"/>
+      <c r="C24" s="581" t="s">
         <v>733</v>
       </c>
-      <c r="D24" s="586"/>
-[...4 lines deleted...]
-      <c r="I24" s="587"/>
+      <c r="D24" s="577"/>
+      <c r="E24" s="577"/>
+      <c r="F24" s="577"/>
+      <c r="G24" s="582"/>
+      <c r="H24" s="587"/>
+      <c r="I24" s="578"/>
     </row>
     <row r="25" spans="2:9">
-      <c r="B25" s="581"/>
-[...6 lines deleted...]
-      <c r="I25" s="587"/>
+      <c r="B25" s="572"/>
+      <c r="C25" s="579"/>
+      <c r="D25" s="577"/>
+      <c r="E25" s="577"/>
+      <c r="F25" s="577"/>
+      <c r="G25" s="582"/>
+      <c r="H25" s="580"/>
+      <c r="I25" s="578"/>
     </row>
     <row r="26" spans="2:9">
-      <c r="B26" s="581"/>
-      <c r="C26" s="588" t="s">
+      <c r="B26" s="572"/>
+      <c r="C26" s="579" t="s">
         <v>11</v>
       </c>
-      <c r="D26" s="586"/>
-[...1 lines deleted...]
-      <c r="G26" s="586" t="s">
+      <c r="D26" s="577"/>
+      <c r="F26" s="577"/>
+      <c r="G26" s="577" t="s">
         <v>12</v>
       </c>
-      <c r="H26" s="589"/>
-      <c r="I26" s="587"/>
+      <c r="H26" s="580"/>
+      <c r="I26" s="578"/>
     </row>
     <row r="27" spans="2:9" ht="15">
-      <c r="B27" s="581"/>
-      <c r="C27" s="588" t="s">
+      <c r="B27" s="572"/>
+      <c r="C27" s="579" t="s">
         <v>13</v>
       </c>
-      <c r="D27" s="585"/>
-[...2 lines deleted...]
-      <c r="G27" s="586" t="s">
+      <c r="D27" s="576"/>
+      <c r="E27" s="577"/>
+      <c r="F27" s="576"/>
+      <c r="G27" s="577" t="s">
         <v>14</v>
       </c>
-      <c r="H27" s="586"/>
-      <c r="I27" s="587"/>
+      <c r="H27" s="577"/>
+      <c r="I27" s="578"/>
     </row>
     <row r="28" spans="2:9" ht="15">
-      <c r="B28" s="581"/>
+      <c r="B28" s="572"/>
       <c r="C28" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="D28" s="585"/>
-[...4 lines deleted...]
-      <c r="I28" s="587"/>
+      <c r="D28" s="576"/>
+      <c r="E28" s="576"/>
+      <c r="F28" s="576"/>
+      <c r="G28" s="577"/>
+      <c r="H28" s="577"/>
+      <c r="I28" s="578"/>
     </row>
     <row r="29" spans="2:9" ht="15">
-      <c r="B29" s="581"/>
-[...6 lines deleted...]
-      <c r="I29" s="587"/>
+      <c r="B29" s="572"/>
+      <c r="C29" s="583"/>
+      <c r="D29" s="583"/>
+      <c r="E29" s="583"/>
+      <c r="F29" s="583"/>
+      <c r="G29" s="577"/>
+      <c r="H29" s="577"/>
+      <c r="I29" s="578"/>
     </row>
     <row r="30" spans="2:9" ht="15">
-      <c r="B30" s="581"/>
-      <c r="C30" s="649" t="s">
+      <c r="B30" s="572"/>
+      <c r="C30" s="643" t="s">
         <v>16</v>
       </c>
-      <c r="D30" s="649"/>
-[...4 lines deleted...]
-      <c r="I30" s="584"/>
+      <c r="D30" s="643"/>
+      <c r="E30" s="643"/>
+      <c r="F30" s="643"/>
+      <c r="G30" s="643"/>
+      <c r="H30" s="643"/>
+      <c r="I30" s="575"/>
     </row>
     <row r="31" spans="2:9" ht="15">
-      <c r="B31" s="581"/>
-      <c r="I31" s="582"/>
+      <c r="B31" s="572"/>
+      <c r="I31" s="573"/>
     </row>
     <row r="32" spans="2:9">
-      <c r="B32" s="581"/>
-[...1 lines deleted...]
-      <c r="D32" s="386" t="s">
+      <c r="B32" s="572"/>
+      <c r="C32" s="381"/>
+      <c r="D32" s="381" t="s">
         <v>17</v>
       </c>
-      <c r="E32" s="386" t="s">
+      <c r="E32" s="381" t="s">
         <v>18</v>
       </c>
-      <c r="F32" s="386" t="s">
+      <c r="F32" s="381" t="s">
         <v>19</v>
       </c>
-      <c r="G32" s="386" t="s">
+      <c r="G32" s="381" t="s">
         <v>20</v>
       </c>
-      <c r="H32" s="386" t="s">
+      <c r="H32" s="381" t="s">
         <v>21</v>
       </c>
-      <c r="I32" s="584"/>
+      <c r="I32" s="575"/>
     </row>
     <row r="33" spans="2:9" ht="29.25">
-      <c r="B33" s="581"/>
-      <c r="C33" s="430" t="s">
+      <c r="B33" s="572"/>
+      <c r="C33" s="424" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="386"/>
-[...4 lines deleted...]
-      <c r="I33" s="582"/>
+      <c r="D33" s="381"/>
+      <c r="E33" s="381"/>
+      <c r="F33" s="381"/>
+      <c r="G33" s="381"/>
+      <c r="H33" s="381"/>
+      <c r="I33" s="573"/>
     </row>
     <row r="34" spans="2:9" ht="14.25" customHeight="1">
-      <c r="B34" s="581"/>
-      <c r="I34" s="651"/>
+      <c r="B34" s="572"/>
+      <c r="I34" s="645"/>
     </row>
     <row r="35" spans="2:9">
-      <c r="B35" s="581"/>
-      <c r="I35" s="651"/>
+      <c r="B35" s="572"/>
+      <c r="I35" s="645"/>
     </row>
     <row r="36" spans="2:9">
-      <c r="B36" s="581"/>
-      <c r="I36" s="584"/>
+      <c r="B36" s="572"/>
+      <c r="I36" s="575"/>
     </row>
     <row r="37" spans="2:9">
-      <c r="B37" s="581"/>
+      <c r="B37" s="572"/>
       <c r="C37" s="51"/>
       <c r="D37" s="52"/>
       <c r="E37" s="51"/>
       <c r="G37" s="51"/>
       <c r="H37" s="51"/>
-      <c r="I37" s="584"/>
+      <c r="I37" s="575"/>
     </row>
     <row r="38" spans="2:9" ht="15" thickBot="1">
-      <c r="B38" s="593"/>
-[...6 lines deleted...]
-      <c r="I38" s="595"/>
+      <c r="B38" s="584"/>
+      <c r="C38" s="585"/>
+      <c r="D38" s="585"/>
+      <c r="E38" s="585"/>
+      <c r="F38" s="585"/>
+      <c r="G38" s="585"/>
+      <c r="H38" s="585"/>
+      <c r="I38" s="586"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C20:I20"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="C30:H30"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="C17:D17"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.70866141732283461" right="0.70866141732283461" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
@@ -9217,492 +9319,492 @@
   <cols>
     <col min="1" max="1" width="2.85546875" style="30" customWidth="1"/>
     <col min="2" max="2" width="76.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="30" customWidth="1"/>
     <col min="4" max="4" width="13" style="30" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="30" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="30" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="30" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="250" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="94"/>
       <c r="F2" s="94"/>
       <c r="G2" s="95" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15">
-      <c r="B3" s="648" t="s">
+      <c r="B3" s="642" t="s">
         <v>512</v>
       </c>
-      <c r="C3" s="649"/>
-[...3 lines deleted...]
-      <c r="G3" s="650"/>
+      <c r="C3" s="643"/>
+      <c r="D3" s="643"/>
+      <c r="E3" s="643"/>
+      <c r="F3" s="643"/>
+      <c r="G3" s="644"/>
     </row>
     <row r="4" spans="2:9" ht="15.75" thickBot="1">
-      <c r="B4" s="803" t="s">
+      <c r="B4" s="782" t="s">
         <v>204</v>
       </c>
-      <c r="C4" s="804"/>
-[...3 lines deleted...]
-      <c r="G4" s="805"/>
+      <c r="C4" s="783"/>
+      <c r="D4" s="783"/>
+      <c r="E4" s="783"/>
+      <c r="F4" s="783"/>
+      <c r="G4" s="784"/>
     </row>
     <row r="5" spans="2:9" ht="15.75" thickBot="1">
-      <c r="B5" s="808" t="s">
+      <c r="B5" s="787" t="s">
         <v>513</v>
       </c>
-      <c r="C5" s="806" t="s">
+      <c r="C5" s="785" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="806"/>
-[...1 lines deleted...]
-      <c r="F5" s="807"/>
+      <c r="D5" s="785"/>
+      <c r="E5" s="785"/>
+      <c r="F5" s="786"/>
       <c r="G5" s="96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="2:9" ht="45.75" thickBot="1">
-      <c r="B6" s="809"/>
+      <c r="B6" s="788"/>
       <c r="C6" s="101" t="s">
         <v>514</v>
       </c>
       <c r="D6" s="99" t="s">
         <v>515</v>
       </c>
       <c r="E6" s="100" t="s">
         <v>516</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>517</v>
       </c>
       <c r="G6" s="101" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="15">
       <c r="B7" s="97" t="s">
         <v>518</v>
       </c>
-      <c r="C7" s="604"/>
-[...3 lines deleted...]
-      <c r="G7" s="606"/>
+      <c r="C7" s="595"/>
+      <c r="D7" s="595"/>
+      <c r="E7" s="596"/>
+      <c r="F7" s="596"/>
+      <c r="G7" s="597"/>
     </row>
     <row r="8" spans="2:9" ht="15">
       <c r="B8" s="97" t="s">
         <v>519</v>
       </c>
-      <c r="C8" s="604"/>
-[...3 lines deleted...]
-      <c r="G8" s="606"/>
+      <c r="C8" s="595"/>
+      <c r="D8" s="595"/>
+      <c r="E8" s="596"/>
+      <c r="F8" s="596"/>
+      <c r="G8" s="597"/>
     </row>
     <row r="9" spans="2:9" ht="14.25">
       <c r="B9" s="102" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="604"/>
-[...2 lines deleted...]
-      <c r="F9" s="605">
+      <c r="C9" s="595"/>
+      <c r="D9" s="595"/>
+      <c r="E9" s="596"/>
+      <c r="F9" s="596">
         <f>SUM(F10:F11)</f>
         <v>0</v>
       </c>
-      <c r="G9" s="606"/>
+      <c r="G9" s="597"/>
     </row>
     <row r="10" spans="2:9" ht="14.25">
       <c r="B10" s="103" t="s">
         <v>520</v>
       </c>
-      <c r="C10" s="604"/>
-[...3 lines deleted...]
-      <c r="G10" s="606"/>
+      <c r="C10" s="595"/>
+      <c r="D10" s="595"/>
+      <c r="E10" s="596"/>
+      <c r="F10" s="596"/>
+      <c r="G10" s="597"/>
       <c r="I10" s="11"/>
     </row>
     <row r="11" spans="2:9" ht="14.25">
       <c r="B11" s="103" t="s">
         <v>521</v>
       </c>
-      <c r="C11" s="604"/>
-[...3 lines deleted...]
-      <c r="G11" s="606"/>
+      <c r="C11" s="595"/>
+      <c r="D11" s="595"/>
+      <c r="E11" s="596"/>
+      <c r="F11" s="596"/>
+      <c r="G11" s="597"/>
     </row>
     <row r="12" spans="2:9" ht="14.25">
       <c r="B12" s="102" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="604"/>
-[...2 lines deleted...]
-      <c r="F12" s="605">
+      <c r="C12" s="595"/>
+      <c r="D12" s="595"/>
+      <c r="E12" s="596"/>
+      <c r="F12" s="596">
         <f>SUM(F13)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="606"/>
+      <c r="G12" s="597"/>
     </row>
     <row r="13" spans="2:9" ht="14.25">
       <c r="B13" s="103" t="s">
         <v>522</v>
       </c>
-      <c r="C13" s="604"/>
-[...3 lines deleted...]
-      <c r="G13" s="606"/>
+      <c r="C13" s="595"/>
+      <c r="D13" s="595"/>
+      <c r="E13" s="596"/>
+      <c r="F13" s="596"/>
+      <c r="G13" s="597"/>
     </row>
     <row r="14" spans="2:9" ht="14.25">
       <c r="B14" s="102" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="604"/>
-[...2 lines deleted...]
-      <c r="F14" s="605">
+      <c r="C14" s="595"/>
+      <c r="D14" s="595"/>
+      <c r="E14" s="596"/>
+      <c r="F14" s="596">
         <f>SUM(F15)</f>
         <v>0</v>
       </c>
-      <c r="G14" s="606"/>
+      <c r="G14" s="597"/>
     </row>
     <row r="15" spans="2:9" ht="14.25">
       <c r="B15" s="103" t="s">
         <v>523</v>
       </c>
-      <c r="C15" s="604"/>
-[...3 lines deleted...]
-      <c r="G15" s="606"/>
+      <c r="C15" s="595"/>
+      <c r="D15" s="595"/>
+      <c r="E15" s="596"/>
+      <c r="F15" s="596"/>
+      <c r="G15" s="597"/>
     </row>
     <row r="16" spans="2:9" ht="14.25">
       <c r="B16" s="102" t="s">
         <v>53</v>
       </c>
-      <c r="C16" s="607"/>
-[...3 lines deleted...]
-      <c r="G16" s="609"/>
+      <c r="C16" s="598"/>
+      <c r="D16" s="598"/>
+      <c r="E16" s="599"/>
+      <c r="F16" s="599"/>
+      <c r="G16" s="600"/>
     </row>
     <row r="17" spans="2:7" ht="15" thickBot="1">
       <c r="B17" s="103" t="s">
         <v>182</v>
       </c>
-      <c r="C17" s="610"/>
-[...3 lines deleted...]
-      <c r="G17" s="609"/>
+      <c r="C17" s="601"/>
+      <c r="D17" s="601"/>
+      <c r="E17" s="599"/>
+      <c r="F17" s="599"/>
+      <c r="G17" s="600"/>
     </row>
     <row r="18" spans="2:7" ht="15.75" thickBot="1">
       <c r="B18" s="104" t="s">
         <v>524</v>
       </c>
-      <c r="C18" s="611"/>
-[...2 lines deleted...]
-      <c r="F18" s="613">
+      <c r="C18" s="602"/>
+      <c r="D18" s="603"/>
+      <c r="E18" s="604"/>
+      <c r="F18" s="604">
         <f>SUM(F9,F12,F14,F15,F16:F17)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="613">
+      <c r="G18" s="604">
         <f>SUM(G9,G12,G14,G15,G16:G17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="15">
       <c r="B19" s="97" t="s">
         <v>525</v>
       </c>
-      <c r="C19" s="614"/>
-[...3 lines deleted...]
-      <c r="G19" s="609"/>
+      <c r="C19" s="605"/>
+      <c r="D19" s="605"/>
+      <c r="E19" s="599"/>
+      <c r="F19" s="599"/>
+      <c r="G19" s="600"/>
     </row>
     <row r="20" spans="2:7" ht="15" thickBot="1">
       <c r="B20" s="103" t="s">
         <v>182</v>
       </c>
-      <c r="C20" s="614"/>
-[...3 lines deleted...]
-      <c r="G20" s="609"/>
+      <c r="C20" s="605"/>
+      <c r="D20" s="605"/>
+      <c r="E20" s="599"/>
+      <c r="F20" s="599"/>
+      <c r="G20" s="600"/>
     </row>
     <row r="21" spans="2:7" ht="15.75" thickBot="1">
       <c r="B21" s="105" t="s">
         <v>526</v>
       </c>
-      <c r="C21" s="611"/>
-[...2 lines deleted...]
-      <c r="F21" s="613">
+      <c r="C21" s="602"/>
+      <c r="D21" s="603"/>
+      <c r="E21" s="604"/>
+      <c r="F21" s="604">
         <f>SUM(F20)</f>
         <v>0</v>
       </c>
-      <c r="G21" s="615">
+      <c r="G21" s="606">
         <f>SUM(G20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="15.75" thickBot="1">
       <c r="B22" s="104" t="s">
         <v>527</v>
       </c>
-      <c r="C22" s="616"/>
-[...2 lines deleted...]
-      <c r="F22" s="618">
+      <c r="C22" s="607"/>
+      <c r="D22" s="608"/>
+      <c r="E22" s="609"/>
+      <c r="F22" s="609">
         <f>SUM(F18,F21)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="619">
+      <c r="G22" s="610">
         <f>SUM(G18,G21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="15">
       <c r="B23" s="97" t="s">
         <v>528</v>
       </c>
-      <c r="C23" s="607"/>
-[...3 lines deleted...]
-      <c r="G23" s="609"/>
+      <c r="C23" s="598"/>
+      <c r="D23" s="598"/>
+      <c r="E23" s="599"/>
+      <c r="F23" s="599"/>
+      <c r="G23" s="600"/>
     </row>
     <row r="24" spans="2:7" ht="14.25">
       <c r="B24" s="102" t="s">
         <v>529</v>
       </c>
-      <c r="C24" s="610"/>
-[...2 lines deleted...]
-      <c r="F24" s="608">
+      <c r="C24" s="601"/>
+      <c r="D24" s="601"/>
+      <c r="E24" s="599"/>
+      <c r="F24" s="599">
         <f>SUM(F25:F26)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="608">
+      <c r="G24" s="599">
         <f>SUM(G25:G26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="14.25">
       <c r="B25" s="103" t="s">
         <v>321</v>
       </c>
-      <c r="C25" s="610"/>
-[...3 lines deleted...]
-      <c r="G25" s="609"/>
+      <c r="C25" s="601"/>
+      <c r="D25" s="601"/>
+      <c r="E25" s="599"/>
+      <c r="F25" s="599"/>
+      <c r="G25" s="600"/>
     </row>
     <row r="26" spans="2:7" ht="14.25">
       <c r="B26" s="103" t="s">
         <v>530</v>
       </c>
-      <c r="C26" s="610"/>
-[...3 lines deleted...]
-      <c r="G26" s="609"/>
+      <c r="C26" s="601"/>
+      <c r="D26" s="601"/>
+      <c r="E26" s="599"/>
+      <c r="F26" s="599"/>
+      <c r="G26" s="600"/>
     </row>
     <row r="27" spans="2:7" ht="14.25">
       <c r="B27" s="102" t="s">
         <v>435</v>
       </c>
-      <c r="C27" s="620"/>
-[...2 lines deleted...]
-      <c r="F27" s="608">
+      <c r="C27" s="611"/>
+      <c r="D27" s="601"/>
+      <c r="E27" s="599"/>
+      <c r="F27" s="599">
         <f>SUM(F28)</f>
         <v>0</v>
       </c>
-      <c r="G27" s="608">
+      <c r="G27" s="599">
         <f>SUM(G28)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="14.25">
       <c r="B28" s="103" t="s">
         <v>327</v>
       </c>
-      <c r="C28" s="610"/>
-[...3 lines deleted...]
-      <c r="G28" s="609"/>
+      <c r="C28" s="601"/>
+      <c r="D28" s="601"/>
+      <c r="E28" s="599"/>
+      <c r="F28" s="599"/>
+      <c r="G28" s="600"/>
     </row>
     <row r="29" spans="2:7" ht="14.25">
       <c r="B29" s="102" t="s">
         <v>59</v>
       </c>
-      <c r="C29" s="610"/>
-[...3 lines deleted...]
-      <c r="G29" s="609"/>
+      <c r="C29" s="601"/>
+      <c r="D29" s="601"/>
+      <c r="E29" s="599"/>
+      <c r="F29" s="599"/>
+      <c r="G29" s="600"/>
     </row>
     <row r="30" spans="2:7" ht="14.25">
       <c r="B30" s="102" t="s">
         <v>531</v>
       </c>
-      <c r="C30" s="610"/>
-[...3 lines deleted...]
-      <c r="G30" s="609"/>
+      <c r="C30" s="601"/>
+      <c r="D30" s="601"/>
+      <c r="E30" s="599"/>
+      <c r="F30" s="599"/>
+      <c r="G30" s="600"/>
     </row>
     <row r="31" spans="2:7" ht="15" thickBot="1">
       <c r="B31" s="103" t="s">
         <v>182</v>
       </c>
-      <c r="C31" s="610"/>
-[...3 lines deleted...]
-      <c r="G31" s="609"/>
+      <c r="C31" s="601"/>
+      <c r="D31" s="601"/>
+      <c r="E31" s="599"/>
+      <c r="F31" s="599"/>
+      <c r="G31" s="600"/>
     </row>
     <row r="32" spans="2:7" ht="15.75" thickBot="1">
       <c r="B32" s="104" t="s">
         <v>532</v>
       </c>
-      <c r="C32" s="621"/>
-[...2 lines deleted...]
-      <c r="F32" s="613">
+      <c r="C32" s="612"/>
+      <c r="D32" s="613"/>
+      <c r="E32" s="604"/>
+      <c r="F32" s="604">
         <f>SUM(F24,F27,F29:F31)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="613">
+      <c r="G32" s="604">
         <f>SUM(G24,G27,G29:G31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="15">
       <c r="B33" s="97" t="s">
         <v>533</v>
       </c>
-      <c r="C33" s="610"/>
-[...3 lines deleted...]
-      <c r="G33" s="609"/>
+      <c r="C33" s="601"/>
+      <c r="D33" s="601"/>
+      <c r="E33" s="599"/>
+      <c r="F33" s="599"/>
+      <c r="G33" s="600"/>
     </row>
     <row r="34" spans="2:7" ht="15" thickBot="1">
       <c r="B34" s="103" t="s">
         <v>182</v>
       </c>
-      <c r="C34" s="610"/>
-[...3 lines deleted...]
-      <c r="G34" s="609"/>
+      <c r="C34" s="601"/>
+      <c r="D34" s="601"/>
+      <c r="E34" s="599"/>
+      <c r="F34" s="599"/>
+      <c r="G34" s="600"/>
     </row>
     <row r="35" spans="2:7" ht="15.75" thickBot="1">
       <c r="B35" s="105" t="s">
         <v>534</v>
       </c>
-      <c r="C35" s="623"/>
-[...2 lines deleted...]
-      <c r="F35" s="625">
+      <c r="C35" s="614"/>
+      <c r="D35" s="615"/>
+      <c r="E35" s="616"/>
+      <c r="F35" s="616">
         <f>SUM(F34)</f>
         <v>0</v>
       </c>
-      <c r="G35" s="626">
+      <c r="G35" s="617">
         <f>SUM(G34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="15.75" thickBot="1">
       <c r="B36" s="104" t="s">
         <v>535</v>
       </c>
-      <c r="C36" s="621"/>
-[...2 lines deleted...]
-      <c r="F36" s="613">
+      <c r="C36" s="612"/>
+      <c r="D36" s="613"/>
+      <c r="E36" s="604"/>
+      <c r="F36" s="604">
         <f>+F32+F35</f>
         <v>0</v>
       </c>
-      <c r="G36" s="615">
+      <c r="G36" s="606">
         <f>+G32+G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:7">
       <c r="B38" s="256" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="257"/>
       <c r="D38" s="258"/>
       <c r="E38" s="258"/>
       <c r="F38" s="106"/>
     </row>
     <row r="39" spans="2:7">
       <c r="B39" s="256"/>
       <c r="C39" s="257"/>
       <c r="D39" s="258"/>
       <c r="E39" s="258"/>
       <c r="F39" s="106"/>
     </row>
     <row r="40" spans="2:7">
       <c r="B40" s="67" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="41" spans="2:7">
-      <c r="B41" s="370" t="s">
+      <c r="B41" s="366" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="42" spans="2:7">
       <c r="B42" s="254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="2:7">
-      <c r="B43" s="371" t="s">
+      <c r="B43" s="367" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="44" spans="2:7">
       <c r="B44" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="B5:B6"/>
   </mergeCells>
   <conditionalFormatting sqref="D38:E39">
     <cfRule type="containsText" dxfId="7" priority="1" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",#REF!)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -9733,586 +9835,586 @@
     <col min="14" max="14" width="14" style="30" customWidth="1"/>
     <col min="15" max="15" width="3.5703125" style="30" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" ht="15">
       <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="89"/>
       <c r="D2" s="89"/>
       <c r="E2" s="89"/>
       <c r="F2" s="90"/>
       <c r="G2" s="90"/>
       <c r="H2" s="90"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
       <c r="M2" s="87"/>
       <c r="N2" s="78" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="3" spans="2:14" ht="15">
-      <c r="B3" s="816" t="s">
+      <c r="B3" s="795" t="s">
         <v>537</v>
       </c>
-      <c r="C3" s="649"/>
-[...10 lines deleted...]
-      <c r="N3" s="817"/>
+      <c r="C3" s="643"/>
+      <c r="D3" s="643"/>
+      <c r="E3" s="643"/>
+      <c r="F3" s="643"/>
+      <c r="G3" s="643"/>
+      <c r="H3" s="643"/>
+      <c r="I3" s="643"/>
+      <c r="J3" s="643"/>
+      <c r="K3" s="643"/>
+      <c r="L3" s="643"/>
+      <c r="M3" s="643"/>
+      <c r="N3" s="796"/>
     </row>
     <row r="4" spans="2:14">
       <c r="B4" s="91"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="53"/>
       <c r="N4" s="92"/>
     </row>
     <row r="5" spans="2:14">
-      <c r="B5" s="818" t="s">
+      <c r="B5" s="797" t="s">
         <v>538</v>
       </c>
-      <c r="C5" s="819"/>
-[...10 lines deleted...]
-      <c r="N5" s="820"/>
+      <c r="C5" s="798"/>
+      <c r="D5" s="798"/>
+      <c r="E5" s="798"/>
+      <c r="F5" s="798"/>
+      <c r="G5" s="798"/>
+      <c r="H5" s="798"/>
+      <c r="I5" s="798"/>
+      <c r="J5" s="798"/>
+      <c r="K5" s="798"/>
+      <c r="L5" s="798"/>
+      <c r="M5" s="798"/>
+      <c r="N5" s="799"/>
     </row>
     <row r="6" spans="2:14">
-      <c r="B6" s="821" t="s">
+      <c r="B6" s="800" t="s">
         <v>359</v>
       </c>
-      <c r="C6" s="824" t="s">
+      <c r="C6" s="803" t="s">
         <v>748</v>
       </c>
-      <c r="D6" s="824"/>
-[...9 lines deleted...]
-      <c r="N6" s="825"/>
+      <c r="D6" s="803"/>
+      <c r="E6" s="803"/>
+      <c r="F6" s="803"/>
+      <c r="G6" s="803"/>
+      <c r="H6" s="803"/>
+      <c r="I6" s="803"/>
+      <c r="J6" s="803"/>
+      <c r="K6" s="803"/>
+      <c r="L6" s="803"/>
+      <c r="M6" s="803"/>
+      <c r="N6" s="804"/>
     </row>
     <row r="7" spans="2:14">
-      <c r="B7" s="822"/>
-      <c r="C7" s="824" t="s">
+      <c r="B7" s="801"/>
+      <c r="C7" s="803" t="s">
         <v>539</v>
       </c>
-      <c r="D7" s="824"/>
-[...6 lines deleted...]
-      <c r="K7" s="826" t="s">
+      <c r="D7" s="803"/>
+      <c r="E7" s="803"/>
+      <c r="F7" s="803"/>
+      <c r="G7" s="803"/>
+      <c r="H7" s="803"/>
+      <c r="I7" s="803"/>
+      <c r="J7" s="803"/>
+      <c r="K7" s="805" t="s">
         <v>540</v>
       </c>
-      <c r="L7" s="824"/>
-[...1 lines deleted...]
-      <c r="N7" s="825"/>
+      <c r="L7" s="803"/>
+      <c r="M7" s="803"/>
+      <c r="N7" s="804"/>
     </row>
     <row r="8" spans="2:14">
-      <c r="B8" s="822"/>
-      <c r="C8" s="824" t="s">
+      <c r="B8" s="801"/>
+      <c r="C8" s="803" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="824"/>
-[...2 lines deleted...]
-      <c r="G8" s="824" t="s">
+      <c r="D8" s="803"/>
+      <c r="E8" s="803"/>
+      <c r="F8" s="804"/>
+      <c r="G8" s="803" t="s">
         <v>541</v>
       </c>
-      <c r="H8" s="824"/>
-[...2 lines deleted...]
-      <c r="K8" s="824" t="s">
+      <c r="H8" s="803"/>
+      <c r="I8" s="803"/>
+      <c r="J8" s="804"/>
+      <c r="K8" s="803" t="s">
         <v>542</v>
       </c>
-      <c r="L8" s="824"/>
-[...1 lines deleted...]
-      <c r="N8" s="825"/>
+      <c r="L8" s="803"/>
+      <c r="M8" s="803"/>
+      <c r="N8" s="804"/>
     </row>
     <row r="9" spans="2:14" s="82" customFormat="1" ht="38.25">
-      <c r="B9" s="823"/>
+      <c r="B9" s="802"/>
       <c r="C9" s="79" t="s">
         <v>543</v>
       </c>
       <c r="D9" s="80" t="s">
         <v>544</v>
       </c>
       <c r="E9" s="80" t="s">
         <v>545</v>
       </c>
       <c r="F9" s="80" t="s">
         <v>546</v>
       </c>
       <c r="G9" s="80" t="s">
         <v>543</v>
       </c>
       <c r="H9" s="80" t="s">
         <v>544</v>
       </c>
       <c r="I9" s="80" t="s">
         <v>545</v>
       </c>
       <c r="J9" s="80" t="s">
         <v>546</v>
       </c>
       <c r="K9" s="80" t="s">
         <v>543</v>
       </c>
       <c r="L9" s="80" t="s">
         <v>544</v>
       </c>
       <c r="M9" s="80" t="s">
         <v>545</v>
       </c>
       <c r="N9" s="81" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="10" spans="2:14">
       <c r="B10" s="83" t="s">
         <v>547</v>
       </c>
-      <c r="C10" s="562"/>
-[...10 lines deleted...]
-      <c r="N10" s="563"/>
+      <c r="C10" s="553"/>
+      <c r="D10" s="553"/>
+      <c r="E10" s="554"/>
+      <c r="F10" s="555"/>
+      <c r="G10" s="553"/>
+      <c r="H10" s="554"/>
+      <c r="I10" s="555"/>
+      <c r="J10" s="554"/>
+      <c r="K10" s="555"/>
+      <c r="L10" s="553"/>
+      <c r="M10" s="553"/>
+      <c r="N10" s="554"/>
     </row>
     <row r="11" spans="2:14">
       <c r="B11" s="84" t="s">
         <v>548</v>
       </c>
-      <c r="C11" s="562"/>
-[...10 lines deleted...]
-      <c r="N11" s="563"/>
+      <c r="C11" s="553"/>
+      <c r="D11" s="553"/>
+      <c r="E11" s="554"/>
+      <c r="F11" s="555"/>
+      <c r="G11" s="553"/>
+      <c r="H11" s="554"/>
+      <c r="I11" s="555"/>
+      <c r="J11" s="554"/>
+      <c r="K11" s="555"/>
+      <c r="L11" s="553"/>
+      <c r="M11" s="553"/>
+      <c r="N11" s="554"/>
     </row>
     <row r="12" spans="2:14">
       <c r="B12" s="84" t="s">
         <v>549</v>
       </c>
-      <c r="C12" s="562"/>
-[...10 lines deleted...]
-      <c r="N12" s="563"/>
+      <c r="C12" s="553"/>
+      <c r="D12" s="553"/>
+      <c r="E12" s="554"/>
+      <c r="F12" s="555"/>
+      <c r="G12" s="553"/>
+      <c r="H12" s="554"/>
+      <c r="I12" s="555"/>
+      <c r="J12" s="554"/>
+      <c r="K12" s="555"/>
+      <c r="L12" s="553"/>
+      <c r="M12" s="553"/>
+      <c r="N12" s="554"/>
     </row>
     <row r="13" spans="2:14">
       <c r="B13" s="84" t="s">
         <v>550</v>
       </c>
-      <c r="C13" s="562"/>
-[...10 lines deleted...]
-      <c r="N13" s="563"/>
+      <c r="C13" s="553"/>
+      <c r="D13" s="553"/>
+      <c r="E13" s="554"/>
+      <c r="F13" s="555"/>
+      <c r="G13" s="553"/>
+      <c r="H13" s="554"/>
+      <c r="I13" s="555"/>
+      <c r="J13" s="554"/>
+      <c r="K13" s="555"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="553"/>
+      <c r="N13" s="554"/>
     </row>
     <row r="14" spans="2:14">
       <c r="B14" s="84" t="s">
         <v>551</v>
       </c>
-      <c r="C14" s="562"/>
-[...10 lines deleted...]
-      <c r="N14" s="563"/>
+      <c r="C14" s="553"/>
+      <c r="D14" s="553"/>
+      <c r="E14" s="554"/>
+      <c r="F14" s="555"/>
+      <c r="G14" s="553"/>
+      <c r="H14" s="554"/>
+      <c r="I14" s="555"/>
+      <c r="J14" s="554"/>
+      <c r="K14" s="555"/>
+      <c r="L14" s="553"/>
+      <c r="M14" s="553"/>
+      <c r="N14" s="554"/>
     </row>
     <row r="15" spans="2:14">
       <c r="B15" s="84" t="s">
         <v>552</v>
       </c>
-      <c r="C15" s="562"/>
-[...10 lines deleted...]
-      <c r="N15" s="563"/>
+      <c r="C15" s="553"/>
+      <c r="D15" s="553"/>
+      <c r="E15" s="554"/>
+      <c r="F15" s="555"/>
+      <c r="G15" s="553"/>
+      <c r="H15" s="554"/>
+      <c r="I15" s="555"/>
+      <c r="J15" s="554"/>
+      <c r="K15" s="555"/>
+      <c r="L15" s="553"/>
+      <c r="M15" s="553"/>
+      <c r="N15" s="554"/>
     </row>
     <row r="16" spans="2:14">
       <c r="B16" s="84" t="s">
         <v>553</v>
       </c>
-      <c r="C16" s="562"/>
-[...10 lines deleted...]
-      <c r="N16" s="563"/>
+      <c r="C16" s="553"/>
+      <c r="D16" s="553"/>
+      <c r="E16" s="554"/>
+      <c r="F16" s="555"/>
+      <c r="G16" s="553"/>
+      <c r="H16" s="554"/>
+      <c r="I16" s="555"/>
+      <c r="J16" s="554"/>
+      <c r="K16" s="555"/>
+      <c r="L16" s="553"/>
+      <c r="M16" s="553"/>
+      <c r="N16" s="554"/>
     </row>
     <row r="17" spans="2:14">
       <c r="B17" s="84" t="s">
         <v>554</v>
       </c>
-      <c r="C17" s="562"/>
-[...10 lines deleted...]
-      <c r="N17" s="563"/>
+      <c r="C17" s="553"/>
+      <c r="D17" s="553"/>
+      <c r="E17" s="554"/>
+      <c r="F17" s="555"/>
+      <c r="G17" s="553"/>
+      <c r="H17" s="554"/>
+      <c r="I17" s="555"/>
+      <c r="J17" s="554"/>
+      <c r="K17" s="555"/>
+      <c r="L17" s="553"/>
+      <c r="M17" s="553"/>
+      <c r="N17" s="554"/>
     </row>
     <row r="18" spans="2:14">
       <c r="B18" s="84" t="s">
         <v>555</v>
       </c>
-      <c r="C18" s="562"/>
-[...10 lines deleted...]
-      <c r="N18" s="563"/>
+      <c r="C18" s="553"/>
+      <c r="D18" s="553"/>
+      <c r="E18" s="554"/>
+      <c r="F18" s="555"/>
+      <c r="G18" s="553"/>
+      <c r="H18" s="554"/>
+      <c r="I18" s="555"/>
+      <c r="J18" s="554"/>
+      <c r="K18" s="555"/>
+      <c r="L18" s="553"/>
+      <c r="M18" s="553"/>
+      <c r="N18" s="554"/>
     </row>
     <row r="19" spans="2:14">
       <c r="B19" s="84" t="s">
         <v>556</v>
       </c>
-      <c r="C19" s="562"/>
-[...10 lines deleted...]
-      <c r="N19" s="563"/>
+      <c r="C19" s="553"/>
+      <c r="D19" s="553"/>
+      <c r="E19" s="554"/>
+      <c r="F19" s="555"/>
+      <c r="G19" s="553"/>
+      <c r="H19" s="554"/>
+      <c r="I19" s="555"/>
+      <c r="J19" s="554"/>
+      <c r="K19" s="555"/>
+      <c r="L19" s="553"/>
+      <c r="M19" s="553"/>
+      <c r="N19" s="554"/>
     </row>
     <row r="20" spans="2:14">
       <c r="B20" s="84" t="s">
         <v>557</v>
       </c>
-      <c r="C20" s="562"/>
-[...10 lines deleted...]
-      <c r="N20" s="563"/>
+      <c r="C20" s="553"/>
+      <c r="D20" s="553"/>
+      <c r="E20" s="554"/>
+      <c r="F20" s="555"/>
+      <c r="G20" s="553"/>
+      <c r="H20" s="554"/>
+      <c r="I20" s="555"/>
+      <c r="J20" s="554"/>
+      <c r="K20" s="555"/>
+      <c r="L20" s="553"/>
+      <c r="M20" s="553"/>
+      <c r="N20" s="554"/>
     </row>
     <row r="21" spans="2:14">
       <c r="B21" s="84" t="s">
         <v>558</v>
       </c>
-      <c r="C21" s="562"/>
-[...10 lines deleted...]
-      <c r="N21" s="563"/>
+      <c r="C21" s="553"/>
+      <c r="D21" s="553"/>
+      <c r="E21" s="554"/>
+      <c r="F21" s="555"/>
+      <c r="G21" s="553"/>
+      <c r="H21" s="554"/>
+      <c r="I21" s="555"/>
+      <c r="J21" s="554"/>
+      <c r="K21" s="555"/>
+      <c r="L21" s="553"/>
+      <c r="M21" s="553"/>
+      <c r="N21" s="554"/>
     </row>
     <row r="22" spans="2:14">
       <c r="B22" s="84" t="s">
         <v>559</v>
       </c>
-      <c r="C22" s="562"/>
-[...10 lines deleted...]
-      <c r="N22" s="563"/>
+      <c r="C22" s="553"/>
+      <c r="D22" s="553"/>
+      <c r="E22" s="554"/>
+      <c r="F22" s="555"/>
+      <c r="G22" s="553"/>
+      <c r="H22" s="554"/>
+      <c r="I22" s="555"/>
+      <c r="J22" s="554"/>
+      <c r="K22" s="555"/>
+      <c r="L22" s="553"/>
+      <c r="M22" s="553"/>
+      <c r="N22" s="554"/>
     </row>
     <row r="23" spans="2:14">
       <c r="B23" s="84" t="s">
         <v>560</v>
       </c>
-      <c r="C23" s="562"/>
-[...10 lines deleted...]
-      <c r="N23" s="563"/>
+      <c r="C23" s="553"/>
+      <c r="D23" s="553"/>
+      <c r="E23" s="554"/>
+      <c r="F23" s="555"/>
+      <c r="G23" s="553"/>
+      <c r="H23" s="554"/>
+      <c r="I23" s="555"/>
+      <c r="J23" s="554"/>
+      <c r="K23" s="555"/>
+      <c r="L23" s="553"/>
+      <c r="M23" s="553"/>
+      <c r="N23" s="554"/>
     </row>
     <row r="24" spans="2:14" ht="13.5" thickBot="1">
       <c r="B24" s="84" t="s">
         <v>561</v>
       </c>
-      <c r="C24" s="565"/>
-[...10 lines deleted...]
-      <c r="N24" s="563"/>
+      <c r="C24" s="556"/>
+      <c r="D24" s="553"/>
+      <c r="E24" s="554"/>
+      <c r="F24" s="555"/>
+      <c r="G24" s="553"/>
+      <c r="H24" s="554"/>
+      <c r="I24" s="555"/>
+      <c r="J24" s="554"/>
+      <c r="K24" s="555"/>
+      <c r="L24" s="556"/>
+      <c r="M24" s="553"/>
+      <c r="N24" s="554"/>
     </row>
     <row r="25" spans="2:14" ht="13.5" thickBot="1">
       <c r="B25" s="85" t="s">
         <v>562</v>
       </c>
-      <c r="C25" s="562">
+      <c r="C25" s="553">
         <f>SUM(C11:C24)</f>
         <v>0</v>
       </c>
-      <c r="D25" s="566">
+      <c r="D25" s="557">
         <f>SUM(D11:D24)</f>
         <v>0</v>
       </c>
-      <c r="E25" s="810"/>
-[...1 lines deleted...]
-      <c r="G25" s="573">
+      <c r="E25" s="789"/>
+      <c r="F25" s="790"/>
+      <c r="G25" s="564">
         <f>SUM(G11:G24)</f>
         <v>0</v>
       </c>
-      <c r="H25" s="566">
+      <c r="H25" s="557">
         <f>SUM(H11:H24)</f>
         <v>0</v>
       </c>
-      <c r="I25" s="810"/>
-[...1 lines deleted...]
-      <c r="K25" s="568">
+      <c r="I25" s="789"/>
+      <c r="J25" s="790"/>
+      <c r="K25" s="559">
         <f>SUM(K11:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="564">
+      <c r="L25" s="555">
         <f>SUM(L11:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="810"/>
-      <c r="N25" s="811"/>
+      <c r="M25" s="789"/>
+      <c r="N25" s="790"/>
     </row>
     <row r="26" spans="2:14" ht="13.5" thickBot="1">
       <c r="B26" s="85" t="s">
         <v>563</v>
       </c>
-      <c r="C26" s="569"/>
-[...10 lines deleted...]
-      <c r="N26" s="813"/>
+      <c r="C26" s="560"/>
+      <c r="D26" s="555"/>
+      <c r="E26" s="791"/>
+      <c r="F26" s="792"/>
+      <c r="G26" s="563"/>
+      <c r="H26" s="562"/>
+      <c r="I26" s="791"/>
+      <c r="J26" s="792"/>
+      <c r="K26" s="563"/>
+      <c r="L26" s="558"/>
+      <c r="M26" s="791"/>
+      <c r="N26" s="792"/>
     </row>
     <row r="27" spans="2:14" ht="13.5" thickBot="1">
       <c r="B27" s="86" t="s">
         <v>564</v>
       </c>
-      <c r="C27" s="567"/>
-[...10 lines deleted...]
-      <c r="N27" s="813"/>
+      <c r="C27" s="558"/>
+      <c r="D27" s="565"/>
+      <c r="E27" s="791"/>
+      <c r="F27" s="792"/>
+      <c r="G27" s="561"/>
+      <c r="H27" s="562"/>
+      <c r="I27" s="791"/>
+      <c r="J27" s="792"/>
+      <c r="K27" s="561"/>
+      <c r="L27" s="562"/>
+      <c r="M27" s="791"/>
+      <c r="N27" s="792"/>
     </row>
     <row r="28" spans="2:14" ht="13.5" thickBot="1">
       <c r="B28" s="88" t="s">
         <v>565</v>
       </c>
-      <c r="C28" s="565">
+      <c r="C28" s="556">
         <f>SUM(C25:C27)</f>
         <v>0</v>
       </c>
-      <c r="D28" s="565">
+      <c r="D28" s="556">
         <f t="shared" ref="D28:L28" si="0">SUM(D25:D27)</f>
         <v>0</v>
       </c>
-      <c r="E28" s="814"/>
-[...1 lines deleted...]
-      <c r="G28" s="571">
+      <c r="E28" s="793"/>
+      <c r="F28" s="794"/>
+      <c r="G28" s="562">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H28" s="565">
+      <c r="H28" s="556">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I28" s="814"/>
-[...1 lines deleted...]
-      <c r="K28" s="571">
+      <c r="I28" s="793"/>
+      <c r="J28" s="794"/>
+      <c r="K28" s="562">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L28" s="565">
+      <c r="L28" s="556">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M28" s="814"/>
-      <c r="N28" s="815"/>
+      <c r="M28" s="793"/>
+      <c r="N28" s="794"/>
     </row>
     <row r="29" spans="2:14">
       <c r="B29" s="254" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="30" spans="2:14">
       <c r="B30" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="257"/>
       <c r="D30" s="258"/>
       <c r="E30" s="258"/>
       <c r="F30" s="106"/>
     </row>
     <row r="32" spans="2:14">
       <c r="B32" s="16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="2:2">
-      <c r="B34" s="370" t="s">
+      <c r="B34" s="366" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="2:2">
-      <c r="B36" s="372" t="s">
+      <c r="B36" s="368" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="M25:N28"/>
     <mergeCell ref="E25:F28"/>
     <mergeCell ref="I25:J28"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="K7:N7"/>
   </mergeCells>
   <conditionalFormatting sqref="D30:E30">
     <cfRule type="containsText" dxfId="6" priority="1" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",#REF!)))</formula>
     </cfRule>
@@ -10350,626 +10452,626 @@
     <col min="15" max="15" width="3.5703125" style="30" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:14" ht="15">
       <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="77"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
       <c r="H2" s="77"/>
       <c r="I2" s="77"/>
       <c r="J2" s="77"/>
       <c r="K2" s="77"/>
       <c r="L2" s="77"/>
       <c r="M2" s="77"/>
       <c r="N2" s="78" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="3" spans="2:14" ht="15">
-      <c r="B3" s="816" t="s">
+      <c r="B3" s="795" t="s">
         <v>567</v>
       </c>
-      <c r="C3" s="649"/>
-[...10 lines deleted...]
-      <c r="N3" s="817"/>
+      <c r="C3" s="643"/>
+      <c r="D3" s="643"/>
+      <c r="E3" s="643"/>
+      <c r="F3" s="643"/>
+      <c r="G3" s="643"/>
+      <c r="H3" s="643"/>
+      <c r="I3" s="643"/>
+      <c r="J3" s="643"/>
+      <c r="K3" s="643"/>
+      <c r="L3" s="643"/>
+      <c r="M3" s="643"/>
+      <c r="N3" s="796"/>
     </row>
     <row r="4" spans="2:14">
-      <c r="B4" s="818"/>
-[...11 lines deleted...]
-      <c r="N4" s="820"/>
+      <c r="B4" s="797"/>
+      <c r="C4" s="798"/>
+      <c r="D4" s="798"/>
+      <c r="E4" s="798"/>
+      <c r="F4" s="798"/>
+      <c r="G4" s="798"/>
+      <c r="H4" s="798"/>
+      <c r="I4" s="798"/>
+      <c r="J4" s="798"/>
+      <c r="K4" s="798"/>
+      <c r="L4" s="798"/>
+      <c r="M4" s="798"/>
+      <c r="N4" s="799"/>
     </row>
     <row r="5" spans="2:14" ht="13.5" thickBot="1">
-      <c r="B5" s="827" t="s">
+      <c r="B5" s="806" t="s">
         <v>568</v>
       </c>
-      <c r="C5" s="828"/>
-[...10 lines deleted...]
-      <c r="N5" s="829"/>
+      <c r="C5" s="807"/>
+      <c r="D5" s="807"/>
+      <c r="E5" s="807"/>
+      <c r="F5" s="807"/>
+      <c r="G5" s="807"/>
+      <c r="H5" s="807"/>
+      <c r="I5" s="807"/>
+      <c r="J5" s="807"/>
+      <c r="K5" s="807"/>
+      <c r="L5" s="807"/>
+      <c r="M5" s="807"/>
+      <c r="N5" s="808"/>
     </row>
     <row r="6" spans="2:14" ht="13.5" thickBot="1">
-      <c r="B6" s="822" t="s">
+      <c r="B6" s="801" t="s">
         <v>359</v>
       </c>
-      <c r="C6" s="729" t="s">
+      <c r="C6" s="723" t="s">
         <v>749</v>
       </c>
-      <c r="D6" s="729"/>
-[...9 lines deleted...]
-      <c r="N6" s="830"/>
+      <c r="D6" s="723"/>
+      <c r="E6" s="723"/>
+      <c r="F6" s="723"/>
+      <c r="G6" s="723"/>
+      <c r="H6" s="723"/>
+      <c r="I6" s="723"/>
+      <c r="J6" s="723"/>
+      <c r="K6" s="723"/>
+      <c r="L6" s="723"/>
+      <c r="M6" s="723"/>
+      <c r="N6" s="809"/>
     </row>
     <row r="7" spans="2:14" ht="13.5" thickBot="1">
-      <c r="B7" s="822"/>
-      <c r="C7" s="824" t="s">
+      <c r="B7" s="801"/>
+      <c r="C7" s="803" t="s">
         <v>539</v>
       </c>
-      <c r="D7" s="824"/>
-[...6 lines deleted...]
-      <c r="K7" s="826" t="s">
+      <c r="D7" s="803"/>
+      <c r="E7" s="803"/>
+      <c r="F7" s="803"/>
+      <c r="G7" s="803"/>
+      <c r="H7" s="803"/>
+      <c r="I7" s="803"/>
+      <c r="J7" s="803"/>
+      <c r="K7" s="805" t="s">
         <v>540</v>
       </c>
-      <c r="L7" s="824"/>
-[...1 lines deleted...]
-      <c r="N7" s="825"/>
+      <c r="L7" s="803"/>
+      <c r="M7" s="803"/>
+      <c r="N7" s="804"/>
     </row>
     <row r="8" spans="2:14" ht="13.5" thickBot="1">
-      <c r="B8" s="822"/>
-      <c r="C8" s="824" t="s">
+      <c r="B8" s="801"/>
+      <c r="C8" s="803" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="824"/>
-[...2 lines deleted...]
-      <c r="G8" s="824" t="s">
+      <c r="D8" s="803"/>
+      <c r="E8" s="803"/>
+      <c r="F8" s="804"/>
+      <c r="G8" s="803" t="s">
         <v>541</v>
       </c>
-      <c r="H8" s="824"/>
-[...2 lines deleted...]
-      <c r="K8" s="824" t="s">
+      <c r="H8" s="803"/>
+      <c r="I8" s="803"/>
+      <c r="J8" s="804"/>
+      <c r="K8" s="803" t="s">
         <v>542</v>
       </c>
-      <c r="L8" s="824"/>
-[...1 lines deleted...]
-      <c r="N8" s="825"/>
+      <c r="L8" s="803"/>
+      <c r="M8" s="803"/>
+      <c r="N8" s="804"/>
     </row>
     <row r="9" spans="2:14" s="82" customFormat="1" ht="39" thickBot="1">
-      <c r="B9" s="823"/>
+      <c r="B9" s="802"/>
       <c r="C9" s="79" t="s">
         <v>543</v>
       </c>
       <c r="D9" s="80" t="s">
         <v>544</v>
       </c>
       <c r="E9" s="80" t="s">
         <v>545</v>
       </c>
       <c r="F9" s="80" t="s">
         <v>546</v>
       </c>
       <c r="G9" s="80" t="s">
         <v>543</v>
       </c>
       <c r="H9" s="80" t="s">
         <v>544</v>
       </c>
       <c r="I9" s="80" t="s">
         <v>545</v>
       </c>
       <c r="J9" s="80" t="s">
         <v>546</v>
       </c>
       <c r="K9" s="80" t="s">
         <v>543</v>
       </c>
       <c r="L9" s="80" t="s">
         <v>544</v>
       </c>
       <c r="M9" s="80" t="s">
         <v>545</v>
       </c>
       <c r="N9" s="81" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="10" spans="2:14">
       <c r="B10" s="83" t="s">
         <v>547</v>
       </c>
-      <c r="C10" s="562"/>
-[...10 lines deleted...]
-      <c r="N10" s="563"/>
+      <c r="C10" s="553"/>
+      <c r="D10" s="553"/>
+      <c r="E10" s="554"/>
+      <c r="F10" s="555"/>
+      <c r="G10" s="553"/>
+      <c r="H10" s="554"/>
+      <c r="I10" s="555"/>
+      <c r="J10" s="554"/>
+      <c r="K10" s="555"/>
+      <c r="L10" s="553"/>
+      <c r="M10" s="553"/>
+      <c r="N10" s="554"/>
     </row>
     <row r="11" spans="2:14">
       <c r="B11" s="84" t="s">
         <v>548</v>
       </c>
-      <c r="C11" s="562"/>
-[...10 lines deleted...]
-      <c r="N11" s="563"/>
+      <c r="C11" s="553"/>
+      <c r="D11" s="553"/>
+      <c r="E11" s="554"/>
+      <c r="F11" s="555"/>
+      <c r="G11" s="553"/>
+      <c r="H11" s="554"/>
+      <c r="I11" s="555"/>
+      <c r="J11" s="554"/>
+      <c r="K11" s="555"/>
+      <c r="L11" s="553"/>
+      <c r="M11" s="553"/>
+      <c r="N11" s="554"/>
     </row>
     <row r="12" spans="2:14">
       <c r="B12" s="84" t="s">
         <v>549</v>
       </c>
-      <c r="C12" s="562"/>
-[...10 lines deleted...]
-      <c r="N12" s="563"/>
+      <c r="C12" s="553"/>
+      <c r="D12" s="553"/>
+      <c r="E12" s="554"/>
+      <c r="F12" s="555"/>
+      <c r="G12" s="553"/>
+      <c r="H12" s="554"/>
+      <c r="I12" s="555"/>
+      <c r="J12" s="554"/>
+      <c r="K12" s="555"/>
+      <c r="L12" s="553"/>
+      <c r="M12" s="553"/>
+      <c r="N12" s="554"/>
     </row>
     <row r="13" spans="2:14">
       <c r="B13" s="84" t="s">
         <v>550</v>
       </c>
-      <c r="C13" s="562"/>
-[...10 lines deleted...]
-      <c r="N13" s="563"/>
+      <c r="C13" s="553"/>
+      <c r="D13" s="553"/>
+      <c r="E13" s="554"/>
+      <c r="F13" s="555"/>
+      <c r="G13" s="553"/>
+      <c r="H13" s="554"/>
+      <c r="I13" s="555"/>
+      <c r="J13" s="554"/>
+      <c r="K13" s="555"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="553"/>
+      <c r="N13" s="554"/>
     </row>
     <row r="14" spans="2:14">
       <c r="B14" s="84" t="s">
         <v>551</v>
       </c>
-      <c r="C14" s="562"/>
-[...10 lines deleted...]
-      <c r="N14" s="563"/>
+      <c r="C14" s="553"/>
+      <c r="D14" s="553"/>
+      <c r="E14" s="554"/>
+      <c r="F14" s="555"/>
+      <c r="G14" s="553"/>
+      <c r="H14" s="554"/>
+      <c r="I14" s="555"/>
+      <c r="J14" s="554"/>
+      <c r="K14" s="555"/>
+      <c r="L14" s="553"/>
+      <c r="M14" s="553"/>
+      <c r="N14" s="554"/>
     </row>
     <row r="15" spans="2:14">
       <c r="B15" s="84" t="s">
         <v>552</v>
       </c>
-      <c r="C15" s="562"/>
-[...10 lines deleted...]
-      <c r="N15" s="563"/>
+      <c r="C15" s="553"/>
+      <c r="D15" s="553"/>
+      <c r="E15" s="554"/>
+      <c r="F15" s="555"/>
+      <c r="G15" s="553"/>
+      <c r="H15" s="554"/>
+      <c r="I15" s="555"/>
+      <c r="J15" s="554"/>
+      <c r="K15" s="555"/>
+      <c r="L15" s="553"/>
+      <c r="M15" s="553"/>
+      <c r="N15" s="554"/>
     </row>
     <row r="16" spans="2:14">
       <c r="B16" s="84" t="s">
         <v>553</v>
       </c>
-      <c r="C16" s="562"/>
-[...10 lines deleted...]
-      <c r="N16" s="563"/>
+      <c r="C16" s="553"/>
+      <c r="D16" s="553"/>
+      <c r="E16" s="554"/>
+      <c r="F16" s="555"/>
+      <c r="G16" s="553"/>
+      <c r="H16" s="554"/>
+      <c r="I16" s="555"/>
+      <c r="J16" s="554"/>
+      <c r="K16" s="555"/>
+      <c r="L16" s="553"/>
+      <c r="M16" s="553"/>
+      <c r="N16" s="554"/>
     </row>
     <row r="17" spans="2:14">
       <c r="B17" s="84" t="s">
         <v>554</v>
       </c>
-      <c r="C17" s="562"/>
-[...10 lines deleted...]
-      <c r="N17" s="563"/>
+      <c r="C17" s="553"/>
+      <c r="D17" s="553"/>
+      <c r="E17" s="554"/>
+      <c r="F17" s="555"/>
+      <c r="G17" s="553"/>
+      <c r="H17" s="554"/>
+      <c r="I17" s="555"/>
+      <c r="J17" s="554"/>
+      <c r="K17" s="555"/>
+      <c r="L17" s="553"/>
+      <c r="M17" s="553"/>
+      <c r="N17" s="554"/>
     </row>
     <row r="18" spans="2:14">
       <c r="B18" s="84" t="s">
         <v>555</v>
       </c>
-      <c r="C18" s="562"/>
-[...10 lines deleted...]
-      <c r="N18" s="563"/>
+      <c r="C18" s="553"/>
+      <c r="D18" s="553"/>
+      <c r="E18" s="554"/>
+      <c r="F18" s="555"/>
+      <c r="G18" s="553"/>
+      <c r="H18" s="554"/>
+      <c r="I18" s="555"/>
+      <c r="J18" s="554"/>
+      <c r="K18" s="555"/>
+      <c r="L18" s="553"/>
+      <c r="M18" s="553"/>
+      <c r="N18" s="554"/>
     </row>
     <row r="19" spans="2:14">
       <c r="B19" s="84" t="s">
         <v>556</v>
       </c>
-      <c r="C19" s="562"/>
-[...10 lines deleted...]
-      <c r="N19" s="563"/>
+      <c r="C19" s="553"/>
+      <c r="D19" s="553"/>
+      <c r="E19" s="554"/>
+      <c r="F19" s="555"/>
+      <c r="G19" s="553"/>
+      <c r="H19" s="554"/>
+      <c r="I19" s="555"/>
+      <c r="J19" s="554"/>
+      <c r="K19" s="555"/>
+      <c r="L19" s="553"/>
+      <c r="M19" s="553"/>
+      <c r="N19" s="554"/>
     </row>
     <row r="20" spans="2:14">
       <c r="B20" s="84" t="s">
         <v>557</v>
       </c>
-      <c r="C20" s="562"/>
-[...10 lines deleted...]
-      <c r="N20" s="563"/>
+      <c r="C20" s="553"/>
+      <c r="D20" s="553"/>
+      <c r="E20" s="554"/>
+      <c r="F20" s="555"/>
+      <c r="G20" s="553"/>
+      <c r="H20" s="554"/>
+      <c r="I20" s="555"/>
+      <c r="J20" s="554"/>
+      <c r="K20" s="555"/>
+      <c r="L20" s="553"/>
+      <c r="M20" s="553"/>
+      <c r="N20" s="554"/>
     </row>
     <row r="21" spans="2:14">
       <c r="B21" s="84" t="s">
         <v>558</v>
       </c>
-      <c r="C21" s="562"/>
-[...10 lines deleted...]
-      <c r="N21" s="563"/>
+      <c r="C21" s="553"/>
+      <c r="D21" s="553"/>
+      <c r="E21" s="554"/>
+      <c r="F21" s="555"/>
+      <c r="G21" s="553"/>
+      <c r="H21" s="554"/>
+      <c r="I21" s="555"/>
+      <c r="J21" s="554"/>
+      <c r="K21" s="555"/>
+      <c r="L21" s="553"/>
+      <c r="M21" s="553"/>
+      <c r="N21" s="554"/>
     </row>
     <row r="22" spans="2:14">
       <c r="B22" s="84" t="s">
         <v>559</v>
       </c>
-      <c r="C22" s="562"/>
-[...10 lines deleted...]
-      <c r="N22" s="563"/>
+      <c r="C22" s="553"/>
+      <c r="D22" s="553"/>
+      <c r="E22" s="554"/>
+      <c r="F22" s="555"/>
+      <c r="G22" s="553"/>
+      <c r="H22" s="554"/>
+      <c r="I22" s="555"/>
+      <c r="J22" s="554"/>
+      <c r="K22" s="555"/>
+      <c r="L22" s="553"/>
+      <c r="M22" s="553"/>
+      <c r="N22" s="554"/>
     </row>
     <row r="23" spans="2:14">
       <c r="B23" s="84" t="s">
         <v>560</v>
       </c>
-      <c r="C23" s="562"/>
-[...10 lines deleted...]
-      <c r="N23" s="563"/>
+      <c r="C23" s="553"/>
+      <c r="D23" s="553"/>
+      <c r="E23" s="554"/>
+      <c r="F23" s="555"/>
+      <c r="G23" s="553"/>
+      <c r="H23" s="554"/>
+      <c r="I23" s="555"/>
+      <c r="J23" s="554"/>
+      <c r="K23" s="555"/>
+      <c r="L23" s="553"/>
+      <c r="M23" s="553"/>
+      <c r="N23" s="554"/>
     </row>
     <row r="24" spans="2:14" ht="13.5" thickBot="1">
       <c r="B24" s="84" t="s">
         <v>561</v>
       </c>
-      <c r="C24" s="565"/>
-[...10 lines deleted...]
-      <c r="N24" s="563"/>
+      <c r="C24" s="556"/>
+      <c r="D24" s="553"/>
+      <c r="E24" s="554"/>
+      <c r="F24" s="555"/>
+      <c r="G24" s="553"/>
+      <c r="H24" s="554"/>
+      <c r="I24" s="555"/>
+      <c r="J24" s="554"/>
+      <c r="K24" s="555"/>
+      <c r="L24" s="556"/>
+      <c r="M24" s="553"/>
+      <c r="N24" s="554"/>
     </row>
     <row r="25" spans="2:14" ht="13.5" thickBot="1">
       <c r="B25" s="85" t="s">
         <v>562</v>
       </c>
-      <c r="C25" s="562">
+      <c r="C25" s="553">
         <f>SUM(C11:C24)</f>
         <v>0</v>
       </c>
-      <c r="D25" s="566">
+      <c r="D25" s="557">
         <f>SUM(D11:D24)</f>
         <v>0</v>
       </c>
-      <c r="E25" s="810"/>
-[...1 lines deleted...]
-      <c r="G25" s="573">
+      <c r="E25" s="789"/>
+      <c r="F25" s="790"/>
+      <c r="G25" s="564">
         <f>SUM(G11:G24)</f>
         <v>0</v>
       </c>
-      <c r="H25" s="566">
+      <c r="H25" s="557">
         <f>SUM(H11:H24)</f>
         <v>0</v>
       </c>
-      <c r="I25" s="810"/>
-[...1 lines deleted...]
-      <c r="K25" s="568">
+      <c r="I25" s="789"/>
+      <c r="J25" s="790"/>
+      <c r="K25" s="559">
         <f>SUM(K11:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="564">
+      <c r="L25" s="555">
         <f>SUM(L11:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="810"/>
-      <c r="N25" s="811"/>
+      <c r="M25" s="789"/>
+      <c r="N25" s="790"/>
     </row>
     <row r="26" spans="2:14" ht="13.5" thickBot="1">
       <c r="B26" s="85" t="s">
         <v>563</v>
       </c>
-      <c r="C26" s="569"/>
-[...10 lines deleted...]
-      <c r="N26" s="813"/>
+      <c r="C26" s="560"/>
+      <c r="D26" s="555"/>
+      <c r="E26" s="791"/>
+      <c r="F26" s="792"/>
+      <c r="G26" s="563"/>
+      <c r="H26" s="562"/>
+      <c r="I26" s="791"/>
+      <c r="J26" s="792"/>
+      <c r="K26" s="563"/>
+      <c r="L26" s="558"/>
+      <c r="M26" s="791"/>
+      <c r="N26" s="792"/>
     </row>
     <row r="27" spans="2:14" ht="13.5" thickBot="1">
       <c r="B27" s="86" t="s">
         <v>564</v>
       </c>
-      <c r="C27" s="572"/>
-[...10 lines deleted...]
-      <c r="N27" s="813"/>
+      <c r="C27" s="563"/>
+      <c r="D27" s="564"/>
+      <c r="E27" s="791"/>
+      <c r="F27" s="792"/>
+      <c r="G27" s="561"/>
+      <c r="H27" s="562"/>
+      <c r="I27" s="791"/>
+      <c r="J27" s="792"/>
+      <c r="K27" s="561"/>
+      <c r="L27" s="562"/>
+      <c r="M27" s="791"/>
+      <c r="N27" s="792"/>
     </row>
     <row r="28" spans="2:14" ht="13.5" thickBot="1">
       <c r="B28" s="88" t="s">
         <v>565</v>
       </c>
-      <c r="C28" s="565">
+      <c r="C28" s="556">
         <f>SUM(C25:C27)</f>
         <v>0</v>
       </c>
-      <c r="D28" s="566">
+      <c r="D28" s="557">
         <f>SUM(D25:D27)</f>
         <v>0</v>
       </c>
-      <c r="E28" s="814"/>
-[...1 lines deleted...]
-      <c r="G28" s="570">
+      <c r="E28" s="793"/>
+      <c r="F28" s="794"/>
+      <c r="G28" s="561">
         <f>SUM(G25:G27)</f>
         <v>0</v>
       </c>
-      <c r="H28" s="571">
+      <c r="H28" s="562">
         <f>SUM(H25:H27)</f>
         <v>0</v>
       </c>
-      <c r="I28" s="814"/>
-[...1 lines deleted...]
-      <c r="K28" s="570">
+      <c r="I28" s="793"/>
+      <c r="J28" s="794"/>
+      <c r="K28" s="561">
         <f>SUM(K25:K27)</f>
         <v>0</v>
       </c>
-      <c r="L28" s="571">
+      <c r="L28" s="562">
         <f>SUM(L25:L27)</f>
         <v>0</v>
       </c>
-      <c r="M28" s="814"/>
-      <c r="N28" s="815"/>
+      <c r="M28" s="793"/>
+      <c r="N28" s="794"/>
     </row>
     <row r="29" spans="2:14">
       <c r="B29" s="254" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="30" spans="2:14">
       <c r="B30" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="257"/>
       <c r="D30" s="258"/>
       <c r="E30" s="258"/>
       <c r="F30" s="106"/>
     </row>
     <row r="32" spans="2:14">
       <c r="B32" s="16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="2:2">
-      <c r="B34" s="370" t="s">
+      <c r="B34" s="366" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="2:2">
-      <c r="B36" s="372" t="s">
+      <c r="B36" s="368" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="M25:N28"/>
     <mergeCell ref="I25:J28"/>
     <mergeCell ref="E25:F28"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="K7:N7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
   </mergeCells>
   <conditionalFormatting sqref="D30:E30">
     <cfRule type="containsText" dxfId="5" priority="1" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",#REF!)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2" style="11" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="11" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="15.140625" style="11" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" style="11" customWidth="1"/>
     <col min="6" max="6" width="15" style="11" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="11" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="11" customWidth="1"/>
     <col min="9" max="9" width="15" style="11" customWidth="1"/>
     <col min="10" max="10" width="13.5703125" style="11" customWidth="1"/>
     <col min="11" max="14" width="16" style="11" customWidth="1"/>
     <col min="15" max="15" width="19.42578125" style="11" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="11" customWidth="1"/>
     <col min="17" max="17" width="15.42578125" style="11" customWidth="1"/>
     <col min="18" max="18" width="2" style="11" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75"/>
     <row r="2" spans="1:20" ht="20.25" customHeight="1">
@@ -10977,766 +11079,766 @@
       <c r="B2" s="251" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="76" t="s">
         <v>569</v>
       </c>
       <c r="R2" s="26"/>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="1:20" ht="15.75" customHeight="1">
       <c r="A3" s="26"/>
-      <c r="B3" s="831" t="s">
+      <c r="B3" s="812" t="s">
         <v>570</v>
       </c>
-      <c r="C3" s="670"/>
-[...13 lines deleted...]
-      <c r="Q3" s="702"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="656"/>
+      <c r="K3" s="656"/>
+      <c r="L3" s="656"/>
+      <c r="M3" s="656"/>
+      <c r="N3" s="656"/>
+      <c r="O3" s="656"/>
+      <c r="P3" s="656"/>
+      <c r="Q3" s="696"/>
       <c r="R3" s="26"/>
     </row>
     <row r="4" spans="1:20" ht="15">
       <c r="A4" s="26"/>
-      <c r="B4" s="832" t="s">
+      <c r="B4" s="813" t="s">
         <v>571</v>
       </c>
-      <c r="C4" s="833"/>
-[...13 lines deleted...]
-      <c r="Q4" s="834"/>
+      <c r="C4" s="814"/>
+      <c r="D4" s="814"/>
+      <c r="E4" s="814"/>
+      <c r="F4" s="814"/>
+      <c r="G4" s="814"/>
+      <c r="H4" s="814"/>
+      <c r="I4" s="814"/>
+      <c r="J4" s="814"/>
+      <c r="K4" s="814"/>
+      <c r="L4" s="814"/>
+      <c r="M4" s="814"/>
+      <c r="N4" s="814"/>
+      <c r="O4" s="814"/>
+      <c r="P4" s="814"/>
+      <c r="Q4" s="815"/>
       <c r="R4" s="26"/>
     </row>
     <row r="5" spans="1:20" ht="15.75" thickBot="1">
       <c r="A5" s="26"/>
       <c r="B5" s="21"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="Q5" s="59"/>
       <c r="R5" s="26"/>
     </row>
     <row r="6" spans="1:20" ht="15.75" thickBot="1">
       <c r="A6" s="26"/>
-      <c r="B6" s="377"/>
-      <c r="C6" s="835" t="s">
+      <c r="B6" s="373"/>
+      <c r="C6" s="816" t="s">
         <v>572</v>
       </c>
-      <c r="D6" s="836"/>
-[...4 lines deleted...]
-      <c r="I6" s="835" t="s">
+      <c r="D6" s="817"/>
+      <c r="E6" s="817"/>
+      <c r="F6" s="817"/>
+      <c r="G6" s="817"/>
+      <c r="H6" s="818"/>
+      <c r="I6" s="816" t="s">
         <v>750</v>
       </c>
-      <c r="J6" s="836"/>
-[...4 lines deleted...]
-      <c r="O6" s="838" t="s">
+      <c r="J6" s="817"/>
+      <c r="K6" s="817"/>
+      <c r="L6" s="817"/>
+      <c r="M6" s="817"/>
+      <c r="N6" s="818"/>
+      <c r="O6" s="819" t="s">
         <v>573</v>
       </c>
-      <c r="P6" s="835" t="s">
+      <c r="P6" s="816" t="s">
         <v>574</v>
       </c>
-      <c r="Q6" s="841"/>
+      <c r="Q6" s="822"/>
       <c r="R6" s="26"/>
     </row>
     <row r="7" spans="1:20" ht="24" customHeight="1">
       <c r="A7" s="26"/>
       <c r="B7" s="9" t="s">
         <v>575</v>
       </c>
-      <c r="C7" s="710" t="s">
+      <c r="C7" s="704" t="s">
         <v>576</v>
       </c>
-      <c r="D7" s="710" t="s">
+      <c r="D7" s="704" t="s">
         <v>577</v>
       </c>
-      <c r="E7" s="710" t="s">
+      <c r="E7" s="704" t="s">
         <v>578</v>
       </c>
-      <c r="F7" s="710" t="s">
+      <c r="F7" s="704" t="s">
         <v>579</v>
       </c>
-      <c r="G7" s="710" t="s">
+      <c r="G7" s="704" t="s">
         <v>580</v>
       </c>
-      <c r="H7" s="710" t="s">
+      <c r="H7" s="704" t="s">
         <v>581</v>
       </c>
-      <c r="I7" s="710" t="s">
+      <c r="I7" s="704" t="s">
         <v>582</v>
       </c>
-      <c r="J7" s="710" t="s">
+      <c r="J7" s="704" t="s">
         <v>578</v>
       </c>
-      <c r="K7" s="710" t="s">
+      <c r="K7" s="704" t="s">
         <v>583</v>
       </c>
-      <c r="L7" s="710" t="s">
+      <c r="L7" s="704" t="s">
         <v>579</v>
       </c>
-      <c r="M7" s="710" t="s">
+      <c r="M7" s="704" t="s">
         <v>580</v>
       </c>
-      <c r="N7" s="710" t="s">
+      <c r="N7" s="704" t="s">
         <v>584</v>
       </c>
-      <c r="O7" s="839"/>
-      <c r="P7" s="842" t="s">
+      <c r="O7" s="820"/>
+      <c r="P7" s="810" t="s">
         <v>14</v>
       </c>
-      <c r="Q7" s="842" t="s">
+      <c r="Q7" s="810" t="s">
         <v>14</v>
       </c>
       <c r="R7" s="26"/>
     </row>
     <row r="8" spans="1:20" ht="15.75" thickBot="1">
       <c r="A8" s="26"/>
-      <c r="B8" s="378"/>
-[...14 lines deleted...]
-      <c r="Q8" s="843"/>
+      <c r="B8" s="374"/>
+      <c r="C8" s="705"/>
+      <c r="D8" s="705"/>
+      <c r="E8" s="705"/>
+      <c r="F8" s="705"/>
+      <c r="G8" s="705"/>
+      <c r="H8" s="705"/>
+      <c r="I8" s="705"/>
+      <c r="J8" s="705"/>
+      <c r="K8" s="705"/>
+      <c r="L8" s="705"/>
+      <c r="M8" s="705"/>
+      <c r="N8" s="705"/>
+      <c r="O8" s="821"/>
+      <c r="P8" s="811"/>
+      <c r="Q8" s="811"/>
       <c r="R8" s="26"/>
     </row>
     <row r="9" spans="1:20" ht="17.25" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="22" t="s">
         <v>299</v>
       </c>
-      <c r="C9" s="365"/>
-      <c r="D9" s="636"/>
+      <c r="C9" s="361"/>
+      <c r="D9" s="627"/>
       <c r="E9" s="23"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
-      <c r="H9" s="365">
+      <c r="H9" s="361">
         <f>C9+D9-E9+F9+G9</f>
         <v>0</v>
       </c>
-      <c r="I9" s="365"/>
-      <c r="J9" s="636"/>
+      <c r="I9" s="361"/>
+      <c r="J9" s="627"/>
       <c r="K9" s="23"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
-      <c r="N9" s="365">
+      <c r="N9" s="361">
         <f>I9-J9+K9+L9+M9</f>
         <v>0</v>
       </c>
       <c r="O9" s="75"/>
       <c r="P9" s="25">
         <f>H9-N9+O9</f>
         <v>0</v>
       </c>
       <c r="Q9" s="27"/>
       <c r="R9" s="26"/>
     </row>
     <row r="10" spans="1:20" ht="15">
       <c r="A10" s="26"/>
       <c r="B10" s="34" t="s">
         <v>300</v>
       </c>
-      <c r="C10" s="366"/>
-      <c r="D10" s="636"/>
+      <c r="C10" s="362"/>
+      <c r="D10" s="627"/>
       <c r="E10" s="23"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
-      <c r="H10" s="366">
+      <c r="H10" s="362">
         <f t="shared" ref="H10:H22" si="0">C10+D10-E10+F10+G10</f>
         <v>0</v>
       </c>
-      <c r="I10" s="366"/>
-      <c r="J10" s="636"/>
+      <c r="I10" s="362"/>
+      <c r="J10" s="627"/>
       <c r="K10" s="23"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
-      <c r="N10" s="366">
+      <c r="N10" s="362">
         <f t="shared" ref="N10:N22" si="1">I10-J10+K10+L10+M10</f>
         <v>0</v>
       </c>
       <c r="O10" s="75"/>
       <c r="P10" s="25">
         <f t="shared" ref="P10:P20" si="2">H10-N10+O10</f>
         <v>0</v>
       </c>
       <c r="Q10" s="27"/>
       <c r="R10" s="26"/>
     </row>
     <row r="11" spans="1:20" ht="15">
       <c r="A11" s="26"/>
       <c r="B11" s="34" t="s">
         <v>301</v>
       </c>
-      <c r="C11" s="366"/>
-      <c r="D11" s="636"/>
+      <c r="C11" s="362"/>
+      <c r="D11" s="627"/>
       <c r="E11" s="23"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
-      <c r="H11" s="366">
+      <c r="H11" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="366"/>
-      <c r="J11" s="636"/>
+      <c r="I11" s="362"/>
+      <c r="J11" s="627"/>
       <c r="K11" s="23"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
-      <c r="N11" s="366">
+      <c r="N11" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O11" s="75"/>
       <c r="P11" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q11" s="27"/>
       <c r="R11" s="26"/>
     </row>
     <row r="12" spans="1:20" ht="15">
       <c r="A12" s="26"/>
       <c r="B12" s="34" t="s">
         <v>302</v>
       </c>
-      <c r="C12" s="366"/>
-      <c r="D12" s="636"/>
+      <c r="C12" s="362"/>
+      <c r="D12" s="627"/>
       <c r="E12" s="23"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
-      <c r="H12" s="366">
+      <c r="H12" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="366"/>
-      <c r="J12" s="636"/>
+      <c r="I12" s="362"/>
+      <c r="J12" s="627"/>
       <c r="K12" s="23"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
-      <c r="N12" s="366">
+      <c r="N12" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O12" s="75"/>
       <c r="P12" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q12" s="27"/>
       <c r="R12" s="26"/>
     </row>
     <row r="13" spans="1:20" ht="15">
       <c r="A13" s="26"/>
       <c r="B13" s="34" t="s">
         <v>303</v>
       </c>
-      <c r="C13" s="366"/>
-      <c r="D13" s="636"/>
+      <c r="C13" s="362"/>
+      <c r="D13" s="627"/>
       <c r="E13" s="23"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
-      <c r="H13" s="366">
+      <c r="H13" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="366"/>
-      <c r="J13" s="636"/>
+      <c r="I13" s="362"/>
+      <c r="J13" s="627"/>
       <c r="K13" s="23"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
-      <c r="N13" s="366">
+      <c r="N13" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O13" s="75"/>
       <c r="P13" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q13" s="27"/>
       <c r="R13" s="26"/>
     </row>
     <row r="14" spans="1:20" ht="15">
       <c r="A14" s="26"/>
       <c r="B14" s="34" t="s">
         <v>585</v>
       </c>
-      <c r="C14" s="366"/>
-      <c r="D14" s="636"/>
+      <c r="C14" s="362"/>
+      <c r="D14" s="627"/>
       <c r="E14" s="23"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
-      <c r="H14" s="366">
+      <c r="H14" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="366"/>
-      <c r="J14" s="636"/>
+      <c r="I14" s="362"/>
+      <c r="J14" s="627"/>
       <c r="K14" s="23"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
-      <c r="N14" s="366">
+      <c r="N14" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O14" s="75"/>
       <c r="P14" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q14" s="27"/>
       <c r="R14" s="26"/>
     </row>
     <row r="15" spans="1:20" ht="15">
       <c r="A15" s="26"/>
       <c r="B15" s="34" t="s">
         <v>764</v>
       </c>
-      <c r="C15" s="366"/>
-      <c r="D15" s="636"/>
+      <c r="C15" s="362"/>
+      <c r="D15" s="627"/>
       <c r="E15" s="23"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
-      <c r="H15" s="366">
+      <c r="H15" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I15" s="366"/>
-      <c r="J15" s="636"/>
+      <c r="I15" s="362"/>
+      <c r="J15" s="627"/>
       <c r="K15" s="23"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
-      <c r="N15" s="366">
+      <c r="N15" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O15" s="75"/>
       <c r="P15" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q15" s="27"/>
       <c r="R15" s="26"/>
     </row>
     <row r="16" spans="1:20" ht="15">
       <c r="A16" s="26"/>
       <c r="B16" s="34" t="s">
         <v>586</v>
       </c>
-      <c r="C16" s="366"/>
-      <c r="D16" s="636"/>
+      <c r="C16" s="362"/>
+      <c r="D16" s="627"/>
       <c r="E16" s="23"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
-      <c r="H16" s="366">
+      <c r="H16" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I16" s="366"/>
-      <c r="J16" s="636"/>
+      <c r="I16" s="362"/>
+      <c r="J16" s="627"/>
       <c r="K16" s="23"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
-      <c r="N16" s="366">
+      <c r="N16" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O16" s="75"/>
       <c r="P16" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q16" s="27"/>
       <c r="R16" s="26"/>
     </row>
     <row r="17" spans="1:18" ht="15">
       <c r="A17" s="26"/>
       <c r="B17" s="34" t="s">
         <v>587</v>
       </c>
-      <c r="C17" s="366"/>
-      <c r="D17" s="636"/>
+      <c r="C17" s="362"/>
+      <c r="D17" s="627"/>
       <c r="E17" s="23"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
-      <c r="H17" s="366">
+      <c r="H17" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I17" s="366"/>
-      <c r="J17" s="636"/>
+      <c r="I17" s="362"/>
+      <c r="J17" s="627"/>
       <c r="K17" s="23"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
-      <c r="N17" s="366">
+      <c r="N17" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O17" s="75"/>
       <c r="P17" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q17" s="27"/>
       <c r="R17" s="26"/>
     </row>
     <row r="18" spans="1:18" ht="15">
       <c r="A18" s="26"/>
       <c r="B18" s="34" t="s">
         <v>588</v>
       </c>
-      <c r="C18" s="366"/>
-      <c r="D18" s="636"/>
+      <c r="C18" s="362"/>
+      <c r="D18" s="627"/>
       <c r="E18" s="23"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
-      <c r="H18" s="366">
+      <c r="H18" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I18" s="366"/>
-      <c r="J18" s="636"/>
+      <c r="I18" s="362"/>
+      <c r="J18" s="627"/>
       <c r="K18" s="23"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
-      <c r="N18" s="366">
+      <c r="N18" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O18" s="75"/>
       <c r="P18" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q18" s="27"/>
       <c r="R18" s="26"/>
     </row>
     <row r="19" spans="1:18" ht="15">
       <c r="A19" s="26"/>
       <c r="B19" s="34" t="s">
         <v>589</v>
       </c>
-      <c r="C19" s="366"/>
-      <c r="D19" s="636"/>
+      <c r="C19" s="362"/>
+      <c r="D19" s="627"/>
       <c r="E19" s="23"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
-      <c r="H19" s="366">
+      <c r="H19" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I19" s="366"/>
-      <c r="J19" s="636"/>
+      <c r="I19" s="362"/>
+      <c r="J19" s="627"/>
       <c r="K19" s="23"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
-      <c r="N19" s="366">
+      <c r="N19" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O19" s="75"/>
       <c r="P19" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q19" s="27"/>
       <c r="R19" s="26"/>
     </row>
     <row r="20" spans="1:18" ht="15.75" thickBot="1">
       <c r="A20" s="26"/>
       <c r="B20" s="34" t="s">
         <v>590</v>
       </c>
-      <c r="C20" s="366"/>
-      <c r="D20" s="636"/>
+      <c r="C20" s="362"/>
+      <c r="D20" s="627"/>
       <c r="E20" s="23"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
-      <c r="H20" s="366">
+      <c r="H20" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I20" s="366"/>
-      <c r="J20" s="636"/>
+      <c r="I20" s="362"/>
+      <c r="J20" s="627"/>
       <c r="K20" s="23"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
-      <c r="N20" s="638">
+      <c r="N20" s="629">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O20" s="75"/>
       <c r="P20" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q20" s="27"/>
       <c r="R20" s="26"/>
     </row>
     <row r="21" spans="1:18" s="30" customFormat="1" ht="15.75" thickBot="1">
       <c r="A21" s="264"/>
-      <c r="B21" s="375" t="s">
+      <c r="B21" s="371" t="s">
         <v>591</v>
       </c>
-      <c r="C21" s="376">
+      <c r="C21" s="372">
         <f>SUM(C9:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="637">
+      <c r="D21" s="628">
         <f t="shared" ref="D21:Q21" si="3">SUM(D9:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="375">
+      <c r="E21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="F21" s="375">
+      <c r="F21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G21" s="375">
+      <c r="G21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H21" s="376">
+      <c r="H21" s="372">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I21" s="376">
+      <c r="I21" s="372">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J21" s="637">
+      <c r="J21" s="628">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="375">
+      <c r="K21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L21" s="375">
+      <c r="L21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M21" s="375">
+      <c r="M21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N21" s="375">
+      <c r="N21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O21" s="375">
+      <c r="O21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P21" s="375">
+      <c r="P21" s="371">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="376">
+      <c r="Q21" s="372">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R21" s="264"/>
     </row>
     <row r="22" spans="1:18" s="30" customFormat="1" ht="15.75" thickBot="1">
       <c r="A22" s="264"/>
-      <c r="B22" s="373" t="s">
+      <c r="B22" s="369" t="s">
         <v>592</v>
       </c>
       <c r="C22" s="265"/>
       <c r="D22" s="265"/>
       <c r="E22" s="265"/>
       <c r="F22" s="265"/>
       <c r="G22" s="265"/>
       <c r="H22" s="265">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="265"/>
       <c r="J22" s="265"/>
       <c r="K22" s="265"/>
       <c r="L22" s="265"/>
       <c r="M22" s="265"/>
       <c r="N22" s="265">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O22" s="265"/>
-      <c r="P22" s="561"/>
-      <c r="Q22" s="374">
+      <c r="P22" s="552"/>
+      <c r="Q22" s="370">
         <f>H22-N22+O22</f>
         <v>0</v>
       </c>
       <c r="R22" s="264"/>
     </row>
     <row r="23" spans="1:18" ht="12.75"/>
     <row r="24" spans="1:18" s="30" customFormat="1" ht="12.75">
       <c r="B24" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C24" s="257"/>
       <c r="D24" s="258"/>
       <c r="E24" s="258"/>
       <c r="F24" s="106"/>
     </row>
     <row r="25" spans="1:18" s="30" customFormat="1" ht="12.75">
       <c r="B25" s="16"/>
       <c r="C25" s="257"/>
       <c r="D25" s="258"/>
       <c r="E25" s="258"/>
       <c r="F25" s="106"/>
     </row>
     <row r="26" spans="1:18" ht="12.75">
       <c r="B26" s="16" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="P26" s="72"/>
     </row>
     <row r="27" spans="1:18" ht="12.75">
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
       <c r="D27" s="30"/>
       <c r="E27" s="30"/>
     </row>
     <row r="28" spans="1:18" ht="12.75">
-      <c r="B28" s="370" t="s">
+      <c r="B28" s="366" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="E28" s="30"/>
     </row>
     <row r="29" spans="1:18" ht="12.75">
       <c r="B29" s="254" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
     </row>
     <row r="30" spans="1:18" ht="12.75">
-      <c r="B30" s="372" t="s">
+      <c r="B30" s="368" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
     </row>
     <row r="31" spans="1:18" ht="17.25" customHeight="1">
       <c r="B31" s="73"/>
       <c r="C31" s="73"/>
       <c r="D31" s="73"/>
       <c r="E31" s="73"/>
     </row>
     <row r="32" spans="1:18" ht="17.25" customHeight="1">
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="30"/>
       <c r="E32" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="P7:P8"/>
-[...6 lines deleted...]
-    <mergeCell ref="L7:L8"/>
     <mergeCell ref="B3:Q3"/>
     <mergeCell ref="B4:Q4"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:N6"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
   </mergeCells>
   <conditionalFormatting sqref="D24:E25">
     <cfRule type="containsText" dxfId="4" priority="1" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",#REF!)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2" style="11" customWidth="1"/>
     <col min="2" max="2" width="37.85546875" style="11" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="11" customWidth="1"/>
@@ -11759,146 +11861,146 @@
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
     </row>
     <row r="2" spans="1:13" ht="20.25" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="252" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="20"/>
       <c r="J2" s="57" t="s">
         <v>593</v>
       </c>
       <c r="K2" s="58"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
       <c r="A3" s="18"/>
-      <c r="B3" s="849" t="s">
+      <c r="B3" s="828" t="s">
         <v>594</v>
       </c>
-      <c r="C3" s="670"/>
-[...6 lines deleted...]
-      <c r="J3" s="702"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="696"/>
       <c r="K3" s="58"/>
     </row>
     <row r="4" spans="1:13" ht="15">
       <c r="A4" s="18"/>
-      <c r="B4" s="832" t="s">
+      <c r="B4" s="813" t="s">
         <v>204</v>
       </c>
-      <c r="C4" s="833"/>
-[...6 lines deleted...]
-      <c r="J4" s="834"/>
+      <c r="C4" s="814"/>
+      <c r="D4" s="814"/>
+      <c r="E4" s="814"/>
+      <c r="F4" s="814"/>
+      <c r="G4" s="814"/>
+      <c r="H4" s="814"/>
+      <c r="I4" s="814"/>
+      <c r="J4" s="815"/>
       <c r="K4" s="58"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" thickBot="1">
       <c r="A5" s="18"/>
       <c r="B5" s="21"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="J5" s="59"/>
       <c r="K5" s="58"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" thickBot="1">
       <c r="A6" s="26"/>
       <c r="B6" s="60"/>
-      <c r="C6" s="844" t="s">
+      <c r="C6" s="823" t="s">
         <v>595</v>
       </c>
-      <c r="D6" s="844" t="s">
+      <c r="D6" s="823" t="s">
         <v>596</v>
       </c>
-      <c r="E6" s="844" t="s">
+      <c r="E6" s="823" t="s">
         <v>597</v>
       </c>
-      <c r="F6" s="844" t="s">
+      <c r="F6" s="823" t="s">
         <v>579</v>
       </c>
-      <c r="G6" s="844" t="s">
+      <c r="G6" s="823" t="s">
         <v>598</v>
       </c>
-      <c r="H6" s="844" t="s">
+      <c r="H6" s="823" t="s">
         <v>599</v>
       </c>
-      <c r="I6" s="850" t="s">
+      <c r="I6" s="829" t="s">
         <v>600</v>
       </c>
-      <c r="J6" s="851"/>
+      <c r="J6" s="830"/>
       <c r="K6" s="26"/>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1">
       <c r="A7" s="26"/>
       <c r="B7" s="64" t="s">
         <v>575</v>
       </c>
-      <c r="C7" s="845"/>
-[...5 lines deleted...]
-      <c r="I7" s="852" t="s">
+      <c r="C7" s="824"/>
+      <c r="D7" s="824"/>
+      <c r="E7" s="824"/>
+      <c r="F7" s="824"/>
+      <c r="G7" s="824"/>
+      <c r="H7" s="824"/>
+      <c r="I7" s="831" t="s">
         <v>14</v>
       </c>
-      <c r="J7" s="847" t="s">
+      <c r="J7" s="826" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="26"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" thickBot="1">
       <c r="A8" s="26"/>
       <c r="B8" s="66"/>
-      <c r="C8" s="854"/>
-[...6 lines deleted...]
-      <c r="J8" s="848"/>
+      <c r="C8" s="833"/>
+      <c r="D8" s="825"/>
+      <c r="E8" s="833"/>
+      <c r="F8" s="825"/>
+      <c r="G8" s="833"/>
+      <c r="H8" s="825"/>
+      <c r="I8" s="832"/>
+      <c r="J8" s="827"/>
       <c r="K8" s="26"/>
     </row>
     <row r="9" spans="1:13" ht="17.25" customHeight="1">
       <c r="A9" s="18"/>
       <c r="B9" s="74" t="s">
         <v>299</v>
       </c>
       <c r="C9" s="24"/>
       <c r="D9" s="68"/>
       <c r="E9" s="69"/>
       <c r="F9" s="68"/>
       <c r="G9" s="69"/>
       <c r="H9" s="68"/>
       <c r="I9" s="75">
         <f>C9+D9-E9+F9+G9+H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="25"/>
       <c r="K9" s="58"/>
     </row>
     <row r="10" spans="1:13" ht="15">
       <c r="A10" s="18"/>
       <c r="B10" s="74" t="s">
         <v>300</v>
       </c>
@@ -11967,142 +12069,142 @@
         <v>0</v>
       </c>
       <c r="J13" s="25"/>
       <c r="K13" s="58"/>
     </row>
     <row r="14" spans="1:13" ht="26.25" thickBot="1">
       <c r="A14" s="18"/>
       <c r="B14" s="74" t="s">
         <v>603</v>
       </c>
       <c r="C14" s="24"/>
       <c r="D14" s="71"/>
       <c r="E14" s="69"/>
       <c r="F14" s="71"/>
       <c r="G14" s="69"/>
       <c r="H14" s="71"/>
       <c r="I14" s="75">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="25"/>
       <c r="K14" s="58"/>
     </row>
     <row r="15" spans="1:13" s="30" customFormat="1" ht="15.75" thickBot="1">
       <c r="A15" s="264"/>
-      <c r="B15" s="375" t="s">
+      <c r="B15" s="371" t="s">
         <v>591</v>
       </c>
-      <c r="C15" s="375">
+      <c r="C15" s="371">
         <f t="shared" ref="C15:J15" si="1">SUM(C9:C14)</f>
         <v>0</v>
       </c>
-      <c r="D15" s="375">
+      <c r="D15" s="371">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E15" s="375">
+      <c r="E15" s="371">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F15" s="375">
+      <c r="F15" s="371">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G15" s="375">
+      <c r="G15" s="371">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H15" s="375">
+      <c r="H15" s="371">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I15" s="375">
+      <c r="I15" s="371">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J15" s="459">
+      <c r="J15" s="450">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K15" s="264"/>
     </row>
     <row r="16" spans="1:13" s="30" customFormat="1" ht="15.75" thickBot="1">
       <c r="A16" s="264"/>
       <c r="B16" s="271" t="s">
         <v>604</v>
       </c>
       <c r="C16" s="268"/>
       <c r="D16" s="269"/>
       <c r="E16" s="269"/>
       <c r="F16" s="269"/>
       <c r="G16" s="269"/>
-      <c r="H16" s="376"/>
+      <c r="H16" s="372"/>
       <c r="J16" s="270">
         <f>SUM(C16:H16)</f>
         <v>0</v>
       </c>
       <c r="K16" s="264"/>
     </row>
     <row r="17" spans="2:9" ht="12.75"/>
     <row r="18" spans="2:9" s="30" customFormat="1" ht="12.75">
       <c r="B18" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="257"/>
       <c r="D18" s="258"/>
       <c r="E18" s="258"/>
       <c r="F18" s="106"/>
     </row>
     <row r="19" spans="2:9" s="30" customFormat="1" ht="12.75">
       <c r="B19" s="16"/>
       <c r="C19" s="257"/>
       <c r="D19" s="258"/>
       <c r="E19" s="258"/>
       <c r="F19" s="106"/>
     </row>
     <row r="20" spans="2:9" ht="12.75">
       <c r="B20" s="16" t="s">
         <v>91</v>
       </c>
       <c r="I20" s="72"/>
     </row>
     <row r="21" spans="2:9" ht="12.75">
       <c r="B21" s="30"/>
     </row>
     <row r="22" spans="2:9" ht="12.75">
-      <c r="B22" s="370" t="s">
+      <c r="B22" s="366" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23" spans="2:9" ht="12.75">
       <c r="B23" s="254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24" spans="2:9" ht="12.75">
-      <c r="B24" s="372" t="s">
+      <c r="B24" s="368" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="25" spans="2:9" ht="17.25" customHeight="1">
       <c r="B25" s="73"/>
     </row>
     <row r="26" spans="2:9" ht="17.25" customHeight="1">
       <c r="B26" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="C6:C8"/>
   </mergeCells>
   <conditionalFormatting sqref="D18:E19">
     <cfRule type="containsText" dxfId="3" priority="1" operator="containsText" text="control">
@@ -12152,163 +12254,163 @@
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
     </row>
     <row r="2" spans="1:15" ht="20.25" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="252" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="20"/>
       <c r="L2" s="57" t="s">
         <v>593</v>
       </c>
       <c r="M2" s="58"/>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="15.75" customHeight="1">
       <c r="A3" s="18"/>
-      <c r="B3" s="849" t="s">
+      <c r="B3" s="828" t="s">
         <v>605</v>
       </c>
-      <c r="C3" s="670"/>
-[...8 lines deleted...]
-      <c r="L3" s="702"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="656"/>
+      <c r="K3" s="656"/>
+      <c r="L3" s="696"/>
       <c r="M3" s="58"/>
     </row>
     <row r="4" spans="1:15" ht="15">
       <c r="A4" s="18"/>
-      <c r="B4" s="832" t="s">
+      <c r="B4" s="813" t="s">
         <v>606</v>
       </c>
-      <c r="C4" s="833"/>
-[...8 lines deleted...]
-      <c r="L4" s="834"/>
+      <c r="C4" s="814"/>
+      <c r="D4" s="814"/>
+      <c r="E4" s="814"/>
+      <c r="F4" s="814"/>
+      <c r="G4" s="814"/>
+      <c r="H4" s="814"/>
+      <c r="I4" s="814"/>
+      <c r="J4" s="814"/>
+      <c r="K4" s="814"/>
+      <c r="L4" s="815"/>
       <c r="M4" s="58"/>
     </row>
     <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="18"/>
       <c r="B5" s="21"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="L5" s="59"/>
       <c r="M5" s="58"/>
     </row>
     <row r="6" spans="1:15" ht="15.75" thickBot="1">
       <c r="A6" s="26"/>
       <c r="B6" s="60"/>
       <c r="C6" s="127"/>
-      <c r="D6" s="345"/>
+      <c r="D6" s="341"/>
       <c r="E6" s="61"/>
       <c r="F6" s="62"/>
       <c r="G6" s="63"/>
-      <c r="H6" s="859" t="s">
+      <c r="H6" s="838" t="s">
         <v>573</v>
       </c>
-      <c r="I6" s="850" t="s">
+      <c r="I6" s="829" t="s">
         <v>600</v>
       </c>
-      <c r="J6" s="861"/>
-      <c r="K6" s="850" t="s">
+      <c r="J6" s="840"/>
+      <c r="K6" s="829" t="s">
         <v>607</v>
       </c>
-      <c r="L6" s="851"/>
+      <c r="L6" s="830"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:15" ht="24">
       <c r="A7" s="26"/>
       <c r="B7" s="64" t="s">
         <v>575</v>
       </c>
-      <c r="C7" s="862" t="s">
+      <c r="C7" s="841" t="s">
         <v>595</v>
       </c>
-      <c r="D7" s="863" t="s">
+      <c r="D7" s="842" t="s">
         <v>596</v>
       </c>
-      <c r="E7" s="864" t="s">
+      <c r="E7" s="843" t="s">
         <v>597</v>
       </c>
-      <c r="F7" s="845" t="s">
+      <c r="F7" s="824" t="s">
         <v>579</v>
       </c>
       <c r="G7" s="65" t="s">
         <v>608</v>
       </c>
-      <c r="H7" s="860"/>
-      <c r="I7" s="847" t="s">
+      <c r="H7" s="839"/>
+      <c r="I7" s="826" t="s">
         <v>14</v>
       </c>
-      <c r="J7" s="855" t="s">
+      <c r="J7" s="834" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="847" t="s">
+      <c r="K7" s="826" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="857" t="s">
+      <c r="L7" s="836" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:15" ht="15.75" thickBot="1">
       <c r="A8" s="26"/>
       <c r="B8" s="66"/>
-      <c r="C8" s="862"/>
-[...2 lines deleted...]
-      <c r="F8" s="854"/>
+      <c r="C8" s="841"/>
+      <c r="D8" s="705"/>
+      <c r="E8" s="843"/>
+      <c r="F8" s="833"/>
       <c r="G8" s="65"/>
-      <c r="H8" s="860"/>
-[...3 lines deleted...]
-      <c r="L8" s="858"/>
+      <c r="H8" s="839"/>
+      <c r="I8" s="844"/>
+      <c r="J8" s="835"/>
+      <c r="K8" s="827"/>
+      <c r="L8" s="837"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:15" ht="17.25" customHeight="1">
       <c r="A9" s="18"/>
       <c r="B9" s="74" t="s">
         <v>299</v>
       </c>
       <c r="C9" s="68"/>
       <c r="D9" s="69"/>
       <c r="E9" s="68"/>
       <c r="F9" s="69"/>
       <c r="G9" s="68"/>
       <c r="H9" s="70"/>
       <c r="I9" s="70">
         <f>C9+D9-E9+F9-G9+H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="70"/>
       <c r="K9" s="69"/>
       <c r="L9" s="68"/>
       <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:15" ht="15">
       <c r="A10" s="18"/>
       <c r="B10" s="74" t="s">
@@ -12389,160 +12491,160 @@
       <c r="L13" s="71"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:15" ht="26.25" thickBot="1">
       <c r="A14" s="18"/>
       <c r="B14" s="74" t="s">
         <v>603</v>
       </c>
       <c r="C14" s="71"/>
       <c r="D14" s="69"/>
       <c r="E14" s="71"/>
       <c r="F14" s="69"/>
       <c r="G14" s="71"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="35"/>
       <c r="K14" s="69"/>
       <c r="L14" s="71"/>
       <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:15" ht="15.75" thickBot="1">
       <c r="A15" s="18"/>
-      <c r="B15" s="375" t="s">
+      <c r="B15" s="371" t="s">
         <v>591</v>
       </c>
       <c r="C15" s="266">
         <f t="shared" ref="C15:L15" si="1">SUM(C9:C14)</f>
         <v>0</v>
       </c>
       <c r="D15" s="266">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E15" s="266">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F15" s="266">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G15" s="266">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H15" s="295">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I15" s="376">
+      <c r="I15" s="372">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J15" s="559">
+      <c r="J15" s="550">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K15" s="376">
+      <c r="K15" s="372">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L15" s="560">
+      <c r="L15" s="551">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:15" s="30" customFormat="1" ht="15.75" thickBot="1">
       <c r="A16" s="264"/>
       <c r="B16" s="271" t="s">
         <v>604</v>
       </c>
       <c r="C16" s="272"/>
       <c r="D16" s="265"/>
       <c r="E16" s="265"/>
       <c r="F16" s="265"/>
       <c r="G16" s="265"/>
-      <c r="H16" s="376"/>
+      <c r="H16" s="372"/>
       <c r="J16" s="267">
         <f>SUM(C16:H16)</f>
         <v>0</v>
       </c>
       <c r="L16" s="267">
         <f>L15</f>
         <v>0</v>
       </c>
       <c r="M16" s="264"/>
     </row>
     <row r="17" spans="2:11" ht="12.75"/>
     <row r="18" spans="2:11" s="30" customFormat="1" ht="12.75">
       <c r="B18" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="257"/>
       <c r="D18" s="258"/>
       <c r="E18" s="258"/>
       <c r="F18" s="106"/>
     </row>
     <row r="19" spans="2:11" s="30" customFormat="1" ht="12.75">
       <c r="B19" s="16"/>
       <c r="C19" s="257"/>
       <c r="D19" s="258"/>
       <c r="E19" s="258"/>
       <c r="F19" s="106"/>
     </row>
     <row r="20" spans="2:11" ht="12.75">
       <c r="B20" s="16" t="s">
         <v>91</v>
       </c>
       <c r="K20" s="72"/>
     </row>
     <row r="21" spans="2:11" ht="12.75">
       <c r="B21" s="30"/>
     </row>
     <row r="22" spans="2:11" ht="12.75">
-      <c r="B22" s="370" t="s">
+      <c r="B22" s="366" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
     </row>
     <row r="23" spans="2:11" ht="12.75">
       <c r="B23" s="254" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
     </row>
     <row r="24" spans="2:11" ht="12.75">
-      <c r="B24" s="372" t="s">
+      <c r="B24" s="368" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
     </row>
     <row r="25" spans="2:11" ht="17.25" customHeight="1">
       <c r="B25" s="73"/>
     </row>
     <row r="26" spans="2:11" ht="17.25" customHeight="1">
       <c r="B26" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
@@ -12583,436 +12685,436 @@
   <sheetData>
     <row r="1" spans="1:15" ht="12.75"/>
     <row r="2" spans="1:15" ht="20.25" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="251" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="20"/>
       <c r="M2" s="76" t="s">
         <v>609</v>
       </c>
       <c r="N2" s="26"/>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="15.75" customHeight="1">
       <c r="A3" s="26"/>
-      <c r="B3" s="831" t="s">
+      <c r="B3" s="812" t="s">
         <v>610</v>
       </c>
-      <c r="C3" s="670"/>
-[...9 lines deleted...]
-      <c r="M3" s="702"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="656"/>
+      <c r="K3" s="656"/>
+      <c r="L3" s="656"/>
+      <c r="M3" s="696"/>
       <c r="N3" s="26"/>
     </row>
     <row r="4" spans="1:15" ht="15">
       <c r="A4" s="26"/>
-      <c r="B4" s="832" t="s">
+      <c r="B4" s="813" t="s">
         <v>571</v>
       </c>
-      <c r="C4" s="833"/>
-[...9 lines deleted...]
-      <c r="M4" s="834"/>
+      <c r="C4" s="814"/>
+      <c r="D4" s="814"/>
+      <c r="E4" s="814"/>
+      <c r="F4" s="814"/>
+      <c r="G4" s="814"/>
+      <c r="H4" s="814"/>
+      <c r="I4" s="814"/>
+      <c r="J4" s="814"/>
+      <c r="K4" s="814"/>
+      <c r="L4" s="814"/>
+      <c r="M4" s="815"/>
       <c r="N4" s="26"/>
     </row>
     <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="26"/>
       <c r="B5" s="21"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="M5" s="59"/>
       <c r="N5" s="26"/>
     </row>
     <row r="6" spans="1:15" ht="15.75" thickBot="1">
       <c r="A6" s="26"/>
-      <c r="B6" s="379"/>
-      <c r="C6" s="866" t="s">
+      <c r="B6" s="375"/>
+      <c r="C6" s="845" t="s">
         <v>572</v>
       </c>
-      <c r="D6" s="867"/>
-[...2 lines deleted...]
-      <c r="G6" s="866" t="s">
+      <c r="D6" s="846"/>
+      <c r="E6" s="846"/>
+      <c r="F6" s="847"/>
+      <c r="G6" s="845" t="s">
         <v>763</v>
       </c>
-      <c r="H6" s="867"/>
-[...2 lines deleted...]
-      <c r="K6" s="869" t="s">
+      <c r="H6" s="846"/>
+      <c r="I6" s="846"/>
+      <c r="J6" s="847"/>
+      <c r="K6" s="848" t="s">
         <v>573</v>
       </c>
-      <c r="L6" s="866" t="s">
+      <c r="L6" s="845" t="s">
         <v>574</v>
       </c>
-      <c r="M6" s="868"/>
+      <c r="M6" s="847"/>
       <c r="N6" s="26"/>
     </row>
     <row r="7" spans="1:15" ht="24" customHeight="1">
       <c r="A7" s="26"/>
-      <c r="B7" s="343" t="s">
+      <c r="B7" s="339" t="s">
         <v>575</v>
       </c>
-      <c r="C7" s="710" t="s">
+      <c r="C7" s="704" t="s">
         <v>576</v>
       </c>
-      <c r="D7" s="710" t="s">
+      <c r="D7" s="704" t="s">
         <v>577</v>
       </c>
-      <c r="E7" s="710" t="s">
+      <c r="E7" s="704" t="s">
         <v>578</v>
       </c>
-      <c r="F7" s="710" t="s">
+      <c r="F7" s="704" t="s">
         <v>581</v>
       </c>
-      <c r="G7" s="710" t="s">
+      <c r="G7" s="704" t="s">
         <v>611</v>
       </c>
-      <c r="H7" s="710" t="s">
+      <c r="H7" s="704" t="s">
         <v>578</v>
       </c>
-      <c r="I7" s="710" t="s">
+      <c r="I7" s="704" t="s">
         <v>583</v>
       </c>
-      <c r="J7" s="710" t="s">
+      <c r="J7" s="704" t="s">
         <v>612</v>
       </c>
-      <c r="K7" s="870"/>
-      <c r="L7" s="842" t="s">
+      <c r="K7" s="849"/>
+      <c r="L7" s="810" t="s">
         <v>14</v>
       </c>
-      <c r="M7" s="842" t="s">
+      <c r="M7" s="810" t="s">
         <v>14</v>
       </c>
       <c r="N7" s="26"/>
     </row>
     <row r="8" spans="1:15" ht="15.75" thickBot="1">
       <c r="A8" s="26"/>
-      <c r="B8" s="369"/>
-[...10 lines deleted...]
-      <c r="M8" s="843"/>
+      <c r="B8" s="365"/>
+      <c r="C8" s="705"/>
+      <c r="D8" s="705"/>
+      <c r="E8" s="705"/>
+      <c r="F8" s="705"/>
+      <c r="G8" s="705"/>
+      <c r="H8" s="705"/>
+      <c r="I8" s="705"/>
+      <c r="J8" s="705"/>
+      <c r="K8" s="850"/>
+      <c r="L8" s="811"/>
+      <c r="M8" s="811"/>
       <c r="N8" s="26"/>
     </row>
     <row r="9" spans="1:15" ht="12.75" customHeight="1">
       <c r="A9" s="26"/>
-      <c r="B9" s="639" t="s">
+      <c r="B9" s="630" t="s">
         <v>613</v>
       </c>
-      <c r="C9" s="365"/>
-      <c r="D9" s="636"/>
+      <c r="C9" s="361"/>
+      <c r="D9" s="627"/>
       <c r="E9" s="24"/>
-      <c r="F9" s="365">
+      <c r="F9" s="361">
         <f>C9+D9-E9</f>
         <v>0</v>
       </c>
-      <c r="G9" s="640"/>
-      <c r="H9" s="636"/>
+      <c r="G9" s="631"/>
+      <c r="H9" s="627"/>
       <c r="I9" s="24"/>
-      <c r="J9" s="365">
+      <c r="J9" s="361">
         <f>G9-H9+I9</f>
         <v>0</v>
       </c>
       <c r="K9" s="75"/>
       <c r="L9" s="25">
         <f>F9-J9+K9</f>
         <v>0</v>
       </c>
       <c r="M9" s="27"/>
       <c r="N9" s="26"/>
     </row>
     <row r="10" spans="1:15" ht="12.75" customHeight="1">
       <c r="A10" s="26"/>
-      <c r="B10" s="639" t="s">
+      <c r="B10" s="630" t="s">
         <v>614</v>
       </c>
-      <c r="C10" s="366"/>
-      <c r="D10" s="636"/>
+      <c r="C10" s="362"/>
+      <c r="D10" s="627"/>
       <c r="E10" s="24"/>
-      <c r="F10" s="366">
+      <c r="F10" s="362">
         <f t="shared" ref="F10:F16" si="0">C10+D10-E10</f>
         <v>0</v>
       </c>
       <c r="G10" s="25"/>
-      <c r="H10" s="636"/>
+      <c r="H10" s="627"/>
       <c r="I10" s="24"/>
-      <c r="J10" s="366">
+      <c r="J10" s="362">
         <f t="shared" ref="J10:J16" si="1">G10-H10+I10</f>
         <v>0</v>
       </c>
       <c r="K10" s="75"/>
       <c r="L10" s="25">
         <f t="shared" ref="L10:L16" si="2">F10-J10+K10</f>
         <v>0</v>
       </c>
       <c r="M10" s="27"/>
       <c r="N10" s="26"/>
     </row>
     <row r="11" spans="1:15" ht="12.75" customHeight="1">
       <c r="A11" s="26"/>
-      <c r="B11" s="639" t="s">
+      <c r="B11" s="630" t="s">
         <v>615</v>
       </c>
-      <c r="C11" s="366"/>
-      <c r="D11" s="636"/>
+      <c r="C11" s="362"/>
+      <c r="D11" s="627"/>
       <c r="E11" s="24"/>
-      <c r="F11" s="366">
+      <c r="F11" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="25"/>
-      <c r="H11" s="636"/>
+      <c r="H11" s="627"/>
       <c r="I11" s="24"/>
-      <c r="J11" s="366">
+      <c r="J11" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K11" s="75"/>
       <c r="L11" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M11" s="27"/>
       <c r="N11" s="26"/>
     </row>
     <row r="12" spans="1:15" ht="12.75" customHeight="1">
       <c r="A12" s="26"/>
-      <c r="B12" s="639" t="s">
+      <c r="B12" s="630" t="s">
         <v>616</v>
       </c>
-      <c r="C12" s="366"/>
-      <c r="D12" s="636"/>
+      <c r="C12" s="362"/>
+      <c r="D12" s="627"/>
       <c r="E12" s="24"/>
-      <c r="F12" s="366">
+      <c r="F12" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="25"/>
-      <c r="H12" s="636"/>
+      <c r="H12" s="627"/>
       <c r="I12" s="24"/>
-      <c r="J12" s="366">
+      <c r="J12" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K12" s="75"/>
       <c r="L12" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M12" s="27"/>
       <c r="N12" s="26"/>
     </row>
     <row r="13" spans="1:15" ht="12.75" customHeight="1">
       <c r="A13" s="26"/>
-      <c r="B13" s="639" t="s">
+      <c r="B13" s="630" t="s">
         <v>617</v>
       </c>
-      <c r="C13" s="366"/>
-      <c r="D13" s="636"/>
+      <c r="C13" s="362"/>
+      <c r="D13" s="627"/>
       <c r="E13" s="24"/>
-      <c r="F13" s="366">
+      <c r="F13" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="25"/>
-      <c r="H13" s="636"/>
+      <c r="H13" s="627"/>
       <c r="I13" s="24"/>
-      <c r="J13" s="366">
+      <c r="J13" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K13" s="75"/>
       <c r="L13" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M13" s="27"/>
       <c r="N13" s="26"/>
     </row>
     <row r="14" spans="1:15" ht="12.75" customHeight="1">
       <c r="A14" s="26"/>
-      <c r="B14" s="639" t="s">
+      <c r="B14" s="630" t="s">
         <v>618</v>
       </c>
-      <c r="C14" s="366"/>
-      <c r="D14" s="636"/>
+      <c r="C14" s="362"/>
+      <c r="D14" s="627"/>
       <c r="E14" s="24"/>
-      <c r="F14" s="366">
+      <c r="F14" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="25"/>
-      <c r="H14" s="636"/>
+      <c r="H14" s="627"/>
       <c r="I14" s="24"/>
-      <c r="J14" s="366">
+      <c r="J14" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K14" s="75"/>
       <c r="L14" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M14" s="27"/>
       <c r="N14" s="26"/>
     </row>
     <row r="15" spans="1:15" ht="12.75" customHeight="1">
       <c r="A15" s="26"/>
-      <c r="B15" s="639" t="s">
+      <c r="B15" s="630" t="s">
         <v>619</v>
       </c>
-      <c r="C15" s="366"/>
-      <c r="D15" s="636"/>
+      <c r="C15" s="362"/>
+      <c r="D15" s="627"/>
       <c r="E15" s="24"/>
-      <c r="F15" s="366">
+      <c r="F15" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="25"/>
-      <c r="H15" s="636"/>
+      <c r="H15" s="627"/>
       <c r="I15" s="24"/>
-      <c r="J15" s="366">
+      <c r="J15" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K15" s="75"/>
       <c r="L15" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M15" s="27"/>
       <c r="N15" s="26"/>
     </row>
     <row r="16" spans="1:15" ht="12.75" customHeight="1" thickBot="1">
       <c r="A16" s="26"/>
-      <c r="B16" s="639" t="s">
+      <c r="B16" s="630" t="s">
         <v>620</v>
       </c>
-      <c r="C16" s="366"/>
-      <c r="D16" s="636"/>
+      <c r="C16" s="362"/>
+      <c r="D16" s="627"/>
       <c r="E16" s="24"/>
-      <c r="F16" s="638">
+      <c r="F16" s="629">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G16" s="641"/>
-      <c r="H16" s="636"/>
+      <c r="G16" s="632"/>
+      <c r="H16" s="627"/>
       <c r="I16" s="24"/>
-      <c r="J16" s="638">
+      <c r="J16" s="629">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K16" s="75"/>
       <c r="L16" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M16" s="27"/>
       <c r="N16" s="26"/>
     </row>
     <row r="17" spans="1:14" ht="15.75" thickBot="1">
       <c r="A17" s="26"/>
-      <c r="B17" s="363" t="s">
+      <c r="B17" s="359" t="s">
         <v>591</v>
       </c>
-      <c r="C17" s="368">
+      <c r="C17" s="364">
         <f t="shared" ref="C17:M17" si="3">SUM(C9:C16)</f>
         <v>0</v>
       </c>
-      <c r="D17" s="364">
+      <c r="D17" s="360">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="E17" s="363">
+      <c r="E17" s="359">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="F17" s="363">
+      <c r="F17" s="359">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G17" s="363">
+      <c r="G17" s="359">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H17" s="363">
+      <c r="H17" s="359">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I17" s="363">
+      <c r="I17" s="359">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J17" s="363">
+      <c r="J17" s="359">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K17" s="363">
+      <c r="K17" s="359">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L17" s="363">
+      <c r="L17" s="359">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M17" s="368">
+      <c r="M17" s="364">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N17" s="26"/>
     </row>
     <row r="18" spans="1:14" ht="15.75" thickBot="1">
       <c r="A18" s="18"/>
       <c r="B18" s="218" t="s">
         <v>592</v>
       </c>
       <c r="C18" s="219"/>
       <c r="D18" s="219"/>
       <c r="E18" s="219"/>
       <c r="F18" s="219">
         <f>C18+D18-E18</f>
         <v>0</v>
       </c>
       <c r="G18" s="219"/>
       <c r="H18" s="219"/>
       <c r="I18" s="219"/>
       <c r="J18" s="219">
         <f>G18-H18+I18</f>
         <v>0</v>
       </c>
       <c r="K18" s="219"/>
@@ -13136,1069 +13238,1069 @@
       <c r="N1" s="26"/>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="251" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="221"/>
       <c r="D2" s="221"/>
       <c r="E2" s="221"/>
       <c r="F2" s="221"/>
       <c r="G2" s="221"/>
       <c r="H2" s="221"/>
       <c r="I2" s="222"/>
       <c r="J2" s="223"/>
       <c r="K2" s="221"/>
       <c r="L2" s="221"/>
       <c r="M2" s="224"/>
       <c r="N2" s="76" t="s">
         <v>621</v>
       </c>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="15.75">
       <c r="A3" s="26"/>
-      <c r="B3" s="831" t="s">
+      <c r="B3" s="812" t="s">
         <v>622</v>
       </c>
-      <c r="C3" s="872"/>
-[...9 lines deleted...]
-      <c r="M3" s="872"/>
+      <c r="C3" s="851"/>
+      <c r="D3" s="851"/>
+      <c r="E3" s="851"/>
+      <c r="F3" s="851"/>
+      <c r="G3" s="851"/>
+      <c r="H3" s="851"/>
+      <c r="I3" s="851"/>
+      <c r="J3" s="851"/>
+      <c r="K3" s="851"/>
+      <c r="L3" s="851"/>
+      <c r="M3" s="851"/>
       <c r="N3" s="225"/>
     </row>
     <row r="4" spans="1:15" ht="15">
       <c r="A4" s="26"/>
-      <c r="B4" s="714" t="s">
+      <c r="B4" s="708" t="s">
         <v>571</v>
       </c>
-      <c r="C4" s="670"/>
-[...9 lines deleted...]
-      <c r="M4" s="670"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="656"/>
+      <c r="G4" s="656"/>
+      <c r="H4" s="656"/>
+      <c r="I4" s="656"/>
+      <c r="J4" s="656"/>
+      <c r="K4" s="656"/>
+      <c r="L4" s="656"/>
+      <c r="M4" s="656"/>
       <c r="N4" s="225"/>
     </row>
     <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="26"/>
       <c r="B5" s="226"/>
       <c r="C5" s="175"/>
       <c r="D5" s="175"/>
       <c r="E5" s="175"/>
       <c r="F5" s="227"/>
       <c r="G5" s="227"/>
       <c r="H5" s="227"/>
       <c r="I5" s="228"/>
       <c r="J5" s="227"/>
       <c r="N5" s="230"/>
     </row>
     <row r="6" spans="1:15" s="16" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A6" s="26"/>
-      <c r="B6" s="718" t="s">
+      <c r="B6" s="710" t="s">
         <v>623</v>
       </c>
-      <c r="C6" s="719"/>
-[...3 lines deleted...]
-      <c r="G6" s="720"/>
+      <c r="C6" s="717"/>
+      <c r="D6" s="717"/>
+      <c r="E6" s="717"/>
+      <c r="F6" s="717"/>
+      <c r="G6" s="711"/>
       <c r="H6" s="10"/>
-      <c r="I6" s="712" t="s">
+      <c r="I6" s="706" t="s">
         <v>624</v>
       </c>
-      <c r="J6" s="873"/>
-[...3 lines deleted...]
-      <c r="N6" s="874"/>
+      <c r="J6" s="852"/>
+      <c r="K6" s="852"/>
+      <c r="L6" s="852"/>
+      <c r="M6" s="852"/>
+      <c r="N6" s="853"/>
     </row>
     <row r="7" spans="1:15" ht="48.75" thickBot="1">
       <c r="A7" s="26"/>
-      <c r="B7" s="380" t="s">
+      <c r="B7" s="376" t="s">
         <v>625</v>
       </c>
       <c r="C7" s="166" t="s">
         <v>626</v>
       </c>
       <c r="D7" s="166" t="s">
         <v>627</v>
       </c>
       <c r="E7" s="166" t="s">
         <v>751</v>
       </c>
       <c r="F7" s="289" t="s">
         <v>628</v>
       </c>
       <c r="G7" s="166" t="s">
         <v>629</v>
       </c>
       <c r="H7" s="231"/>
-      <c r="I7" s="380" t="s">
+      <c r="I7" s="376" t="s">
         <v>625</v>
       </c>
       <c r="J7" s="166" t="s">
         <v>630</v>
       </c>
       <c r="K7" s="166" t="s">
         <v>627</v>
       </c>
       <c r="L7" s="166" t="s">
         <v>751</v>
       </c>
       <c r="M7" s="166" t="s">
         <v>628</v>
       </c>
       <c r="N7" s="166" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="15">
       <c r="A8" s="26"/>
       <c r="B8" s="232" t="s">
         <v>631</v>
       </c>
-      <c r="C8" s="365"/>
-      <c r="D8" s="628"/>
+      <c r="C8" s="361"/>
+      <c r="D8" s="619"/>
       <c r="E8" s="24"/>
-      <c r="F8" s="365"/>
-      <c r="G8" s="366"/>
+      <c r="F8" s="361"/>
+      <c r="G8" s="362"/>
       <c r="H8" s="69"/>
       <c r="I8" s="232" t="s">
         <v>631</v>
       </c>
-      <c r="J8" s="365"/>
-      <c r="K8" s="628"/>
+      <c r="J8" s="361"/>
+      <c r="K8" s="619"/>
       <c r="L8" s="24"/>
-      <c r="M8" s="365"/>
-      <c r="N8" s="365"/>
+      <c r="M8" s="361"/>
+      <c r="N8" s="361"/>
     </row>
     <row r="9" spans="1:15" ht="25.5" customHeight="1">
       <c r="A9" s="26"/>
       <c r="B9" s="233" t="s">
         <v>632</v>
       </c>
-      <c r="C9" s="366"/>
-      <c r="D9" s="628"/>
+      <c r="C9" s="362"/>
+      <c r="D9" s="619"/>
       <c r="E9" s="24"/>
-      <c r="F9" s="366">
+      <c r="F9" s="362">
         <f>SUM(C9+D9-E9)</f>
         <v>0</v>
       </c>
-      <c r="G9" s="366"/>
+      <c r="G9" s="362"/>
       <c r="H9" s="69"/>
       <c r="I9" s="233" t="s">
         <v>633</v>
       </c>
-      <c r="J9" s="366"/>
-      <c r="K9" s="628"/>
+      <c r="J9" s="362"/>
+      <c r="K9" s="619"/>
       <c r="L9" s="24"/>
-      <c r="M9" s="366">
+      <c r="M9" s="362">
         <f>SUM(J9+K9-L9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="366"/>
+      <c r="N9" s="362"/>
     </row>
     <row r="10" spans="1:15" ht="28.5" customHeight="1">
       <c r="A10" s="26"/>
       <c r="B10" s="233" t="s">
         <v>634</v>
       </c>
-      <c r="C10" s="366"/>
-      <c r="D10" s="628"/>
+      <c r="C10" s="362"/>
+      <c r="D10" s="619"/>
       <c r="E10" s="24"/>
-      <c r="F10" s="366">
+      <c r="F10" s="362">
         <f t="shared" ref="F10:F21" si="0">SUM(C10+D10-E10)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="366"/>
+      <c r="G10" s="362"/>
       <c r="H10" s="69"/>
       <c r="I10" s="233" t="s">
         <v>635</v>
       </c>
-      <c r="J10" s="366"/>
-      <c r="K10" s="628"/>
+      <c r="J10" s="362"/>
+      <c r="K10" s="619"/>
       <c r="L10" s="24"/>
-      <c r="M10" s="366">
+      <c r="M10" s="362">
         <f t="shared" ref="M10:M11" si="1">SUM(J10+K10-L10)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="366"/>
+      <c r="N10" s="362"/>
     </row>
     <row r="11" spans="1:15" ht="26.25">
       <c r="A11" s="26"/>
       <c r="B11" s="233" t="s">
         <v>636</v>
       </c>
-      <c r="C11" s="366"/>
-      <c r="D11" s="628"/>
+      <c r="C11" s="362"/>
+      <c r="D11" s="619"/>
       <c r="E11" s="24"/>
-      <c r="F11" s="366">
+      <c r="F11" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G11" s="366"/>
+      <c r="G11" s="362"/>
       <c r="H11" s="69"/>
       <c r="I11" s="233" t="s">
         <v>637</v>
       </c>
-      <c r="J11" s="366"/>
-      <c r="K11" s="628"/>
+      <c r="J11" s="362"/>
+      <c r="K11" s="619"/>
       <c r="L11" s="24"/>
-      <c r="M11" s="366">
+      <c r="M11" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N11" s="366"/>
+      <c r="N11" s="362"/>
     </row>
     <row r="12" spans="1:15" ht="26.25">
       <c r="A12" s="26"/>
       <c r="B12" s="233" t="s">
         <v>638</v>
       </c>
-      <c r="C12" s="366"/>
-      <c r="D12" s="628"/>
+      <c r="C12" s="362"/>
+      <c r="D12" s="619"/>
       <c r="E12" s="24"/>
-      <c r="F12" s="366">
+      <c r="F12" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G12" s="366"/>
+      <c r="G12" s="362"/>
       <c r="H12" s="69"/>
       <c r="I12" s="233"/>
-      <c r="J12" s="366"/>
-      <c r="K12" s="628"/>
+      <c r="J12" s="362"/>
+      <c r="K12" s="619"/>
       <c r="L12" s="24"/>
-      <c r="M12" s="366"/>
-      <c r="N12" s="366"/>
+      <c r="M12" s="362"/>
+      <c r="N12" s="362"/>
     </row>
     <row r="13" spans="1:15" ht="26.25">
       <c r="A13" s="26"/>
       <c r="B13" s="233" t="s">
         <v>639</v>
       </c>
-      <c r="C13" s="366"/>
-      <c r="D13" s="628"/>
+      <c r="C13" s="362"/>
+      <c r="D13" s="619"/>
       <c r="E13" s="24"/>
-      <c r="F13" s="366">
+      <c r="F13" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G13" s="366"/>
+      <c r="G13" s="362"/>
       <c r="H13" s="69"/>
       <c r="I13" s="233"/>
-      <c r="J13" s="366"/>
-      <c r="K13" s="628"/>
+      <c r="J13" s="362"/>
+      <c r="K13" s="619"/>
       <c r="L13" s="24"/>
-      <c r="M13" s="366"/>
-      <c r="N13" s="366"/>
+      <c r="M13" s="362"/>
+      <c r="N13" s="362"/>
     </row>
     <row r="14" spans="1:15" ht="26.25">
       <c r="A14" s="26"/>
       <c r="B14" s="233" t="s">
         <v>640</v>
       </c>
-      <c r="C14" s="366"/>
-      <c r="D14" s="628"/>
+      <c r="C14" s="362"/>
+      <c r="D14" s="619"/>
       <c r="E14" s="24"/>
-      <c r="F14" s="366">
+      <c r="F14" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G14" s="366"/>
+      <c r="G14" s="362"/>
       <c r="H14" s="69"/>
       <c r="I14" s="233"/>
-      <c r="J14" s="366"/>
-      <c r="K14" s="628"/>
+      <c r="J14" s="362"/>
+      <c r="K14" s="619"/>
       <c r="L14" s="24"/>
-      <c r="M14" s="366"/>
-      <c r="N14" s="366"/>
+      <c r="M14" s="362"/>
+      <c r="N14" s="362"/>
     </row>
     <row r="15" spans="1:15" ht="26.25">
       <c r="A15" s="26"/>
       <c r="B15" s="233" t="s">
         <v>641</v>
       </c>
-      <c r="C15" s="366"/>
-      <c r="D15" s="628"/>
+      <c r="C15" s="362"/>
+      <c r="D15" s="619"/>
       <c r="E15" s="24"/>
-      <c r="F15" s="366">
+      <c r="F15" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G15" s="366"/>
+      <c r="G15" s="362"/>
       <c r="H15" s="69"/>
       <c r="I15" s="233"/>
-      <c r="J15" s="366"/>
-      <c r="K15" s="628"/>
+      <c r="J15" s="362"/>
+      <c r="K15" s="619"/>
       <c r="L15" s="24"/>
-      <c r="M15" s="366"/>
-      <c r="N15" s="366"/>
+      <c r="M15" s="362"/>
+      <c r="N15" s="362"/>
     </row>
     <row r="16" spans="1:15" ht="15">
       <c r="A16" s="26"/>
       <c r="B16" s="233" t="s">
         <v>637</v>
       </c>
-      <c r="C16" s="366"/>
-      <c r="D16" s="628"/>
+      <c r="C16" s="362"/>
+      <c r="D16" s="619"/>
       <c r="E16" s="24"/>
-      <c r="F16" s="366">
+      <c r="F16" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G16" s="366"/>
+      <c r="G16" s="362"/>
       <c r="H16" s="69"/>
       <c r="I16" s="233"/>
-      <c r="J16" s="366"/>
-      <c r="K16" s="628"/>
+      <c r="J16" s="362"/>
+      <c r="K16" s="619"/>
       <c r="L16" s="24"/>
-      <c r="M16" s="366"/>
-      <c r="N16" s="366"/>
+      <c r="M16" s="362"/>
+      <c r="N16" s="362"/>
     </row>
     <row r="17" spans="1:14" ht="15">
       <c r="A17" s="26"/>
       <c r="B17" s="234" t="s">
         <v>642</v>
       </c>
-      <c r="C17" s="631">
+      <c r="C17" s="622">
         <f>SUM(C9:C16)</f>
         <v>0</v>
       </c>
-      <c r="D17" s="629">
+      <c r="D17" s="620">
         <f t="shared" ref="D17:G17" si="2">SUM(D9:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F17" s="631">
+      <c r="F17" s="622">
         <f>SUM(F9:F16)</f>
         <v>0</v>
       </c>
-      <c r="G17" s="631">
+      <c r="G17" s="622">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H17" s="69"/>
       <c r="I17" s="234" t="s">
         <v>642</v>
       </c>
-      <c r="J17" s="631">
+      <c r="J17" s="622">
         <f>SUM(J9:J16)</f>
         <v>0</v>
       </c>
-      <c r="K17" s="629">
+      <c r="K17" s="620">
         <f t="shared" ref="K17" si="3">SUM(K9:K16)</f>
         <v>0</v>
       </c>
       <c r="L17" s="162">
         <f t="shared" ref="L17" si="4">SUM(L9:L16)</f>
         <v>0</v>
       </c>
-      <c r="M17" s="631">
+      <c r="M17" s="622">
         <f>SUM(M9:M16)</f>
         <v>0</v>
       </c>
-      <c r="N17" s="631">
+      <c r="N17" s="622">
         <f t="shared" ref="N17" si="5">SUM(N9:N16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15">
       <c r="A18" s="26"/>
       <c r="B18" s="232" t="s">
         <v>643</v>
       </c>
-      <c r="C18" s="366"/>
-      <c r="D18" s="628"/>
+      <c r="C18" s="362"/>
+      <c r="D18" s="619"/>
       <c r="E18" s="24"/>
-      <c r="F18" s="366"/>
-      <c r="G18" s="366"/>
+      <c r="F18" s="362"/>
+      <c r="G18" s="362"/>
       <c r="H18" s="69"/>
       <c r="I18" s="232" t="s">
         <v>643</v>
       </c>
-      <c r="J18" s="366"/>
-      <c r="K18" s="628"/>
+      <c r="J18" s="362"/>
+      <c r="K18" s="619"/>
       <c r="L18" s="24"/>
-      <c r="M18" s="366"/>
-      <c r="N18" s="366"/>
+      <c r="M18" s="362"/>
+      <c r="N18" s="362"/>
     </row>
     <row r="19" spans="1:14" ht="30" customHeight="1">
       <c r="A19" s="26"/>
       <c r="B19" s="233" t="s">
         <v>644</v>
       </c>
-      <c r="C19" s="366"/>
-      <c r="D19" s="628"/>
+      <c r="C19" s="362"/>
+      <c r="D19" s="619"/>
       <c r="E19" s="24"/>
-      <c r="F19" s="366">
+      <c r="F19" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G19" s="366"/>
+      <c r="G19" s="362"/>
       <c r="H19" s="69"/>
       <c r="I19" s="233" t="s">
         <v>633</v>
       </c>
-      <c r="J19" s="366"/>
-      <c r="K19" s="628"/>
+      <c r="J19" s="362"/>
+      <c r="K19" s="619"/>
       <c r="L19" s="24"/>
-      <c r="M19" s="366">
+      <c r="M19" s="362">
         <f t="shared" ref="M19:M20" si="6">SUM(J19+K19-L19)</f>
         <v>0</v>
       </c>
-      <c r="N19" s="366"/>
+      <c r="N19" s="362"/>
     </row>
     <row r="20" spans="1:14" ht="26.25">
       <c r="A20" s="26"/>
       <c r="B20" s="233" t="s">
         <v>645</v>
       </c>
-      <c r="C20" s="366"/>
-      <c r="D20" s="628"/>
+      <c r="C20" s="362"/>
+      <c r="D20" s="619"/>
       <c r="E20" s="24"/>
-      <c r="F20" s="366">
+      <c r="F20" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G20" s="366"/>
+      <c r="G20" s="362"/>
       <c r="H20" s="69"/>
       <c r="I20" s="233" t="s">
         <v>637</v>
       </c>
-      <c r="J20" s="366"/>
-      <c r="K20" s="628"/>
+      <c r="J20" s="362"/>
+      <c r="K20" s="619"/>
       <c r="L20" s="24"/>
-      <c r="M20" s="366">
+      <c r="M20" s="362">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="N20" s="366"/>
+      <c r="N20" s="362"/>
     </row>
     <row r="21" spans="1:14" ht="15">
       <c r="A21" s="26"/>
       <c r="B21" s="233" t="s">
         <v>637</v>
       </c>
-      <c r="C21" s="366"/>
-      <c r="D21" s="628"/>
+      <c r="C21" s="362"/>
+      <c r="D21" s="619"/>
       <c r="E21" s="24"/>
-      <c r="F21" s="366">
+      <c r="F21" s="362">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G21" s="366"/>
+      <c r="G21" s="362"/>
       <c r="H21" s="69"/>
       <c r="I21" s="233"/>
-      <c r="J21" s="366"/>
-      <c r="K21" s="628"/>
+      <c r="J21" s="362"/>
+      <c r="K21" s="619"/>
       <c r="L21" s="24"/>
-      <c r="M21" s="366"/>
-      <c r="N21" s="366"/>
+      <c r="M21" s="362"/>
+      <c r="N21" s="362"/>
     </row>
     <row r="22" spans="1:14" ht="15.75" thickBot="1">
       <c r="A22" s="26"/>
       <c r="B22" s="235" t="s">
         <v>646</v>
       </c>
-      <c r="C22" s="632">
+      <c r="C22" s="623">
         <f>SUM(C19:C21)</f>
         <v>0</v>
       </c>
-      <c r="D22" s="630">
+      <c r="D22" s="621">
         <f t="shared" ref="D22:E22" si="7">SUM(D19:D21)</f>
         <v>0</v>
       </c>
       <c r="E22" s="236">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="F22" s="632">
+      <c r="F22" s="623">
         <f>SUM(F19:F21)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="634">
+      <c r="G22" s="625">
         <f>SUM(G19:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="69"/>
       <c r="I22" s="297" t="s">
         <v>646</v>
       </c>
-      <c r="J22" s="632">
+      <c r="J22" s="623">
         <f>SUM(J19:J21)</f>
         <v>0</v>
       </c>
-      <c r="K22" s="630">
+      <c r="K22" s="621">
         <f t="shared" ref="K22" si="8">SUM(K19:K21)</f>
         <v>0</v>
       </c>
       <c r="L22" s="236">
         <f t="shared" ref="L22" si="9">SUM(L19:L21)</f>
         <v>0</v>
       </c>
-      <c r="M22" s="632">
+      <c r="M22" s="623">
         <f>SUM(M19:M21)</f>
         <v>0</v>
       </c>
-      <c r="N22" s="632">
+      <c r="N22" s="623">
         <f>SUM(N19:N21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15.75" thickBot="1">
       <c r="A23" s="26"/>
       <c r="B23" s="237" t="s">
         <v>565</v>
       </c>
-      <c r="C23" s="633">
+      <c r="C23" s="624">
         <f>SUM(C17,C22)</f>
         <v>0</v>
       </c>
       <c r="D23" s="239">
         <f t="shared" ref="D23:E23" si="10">SUM(D17,D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="238">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F23" s="633">
+      <c r="F23" s="624">
         <f>SUM(F17,F22)</f>
         <v>0</v>
       </c>
-      <c r="G23" s="635">
+      <c r="G23" s="626">
         <f>SUM(G17,G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="296"/>
-      <c r="I23" s="627" t="s">
+      <c r="I23" s="618" t="s">
         <v>565</v>
       </c>
-      <c r="J23" s="633">
+      <c r="J23" s="624">
         <f>SUM(J17,J22)</f>
         <v>0</v>
       </c>
       <c r="K23" s="239">
         <f t="shared" ref="K23" si="11">SUM(K17,K22)</f>
         <v>0</v>
       </c>
       <c r="L23" s="238">
         <f t="shared" ref="L23" si="12">SUM(L17,L22)</f>
         <v>0</v>
       </c>
-      <c r="M23" s="633">
+      <c r="M23" s="624">
         <f>SUM(M17,M22)</f>
         <v>0</v>
       </c>
-      <c r="N23" s="633">
+      <c r="N23" s="624">
         <f>SUM(N17,N22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1">
       <c r="B24" s="11"/>
-      <c r="H24" s="347"/>
+      <c r="H24" s="343"/>
     </row>
     <row r="25" spans="1:14" s="30" customFormat="1">
       <c r="B25" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="257"/>
       <c r="D25" s="258"/>
       <c r="E25" s="258"/>
       <c r="F25" s="106"/>
-      <c r="H25" s="347"/>
+      <c r="H25" s="343"/>
     </row>
     <row r="26" spans="1:14" s="30" customFormat="1">
       <c r="B26" s="16"/>
       <c r="C26" s="257"/>
       <c r="D26" s="258"/>
       <c r="E26" s="258"/>
       <c r="F26" s="106"/>
-      <c r="H26" s="347"/>
+      <c r="H26" s="343"/>
     </row>
     <row r="27" spans="1:14">
       <c r="B27" s="16" t="s">
         <v>91</v>
       </c>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
-      <c r="H27" s="347"/>
+      <c r="H27" s="343"/>
     </row>
     <row r="28" spans="1:14" ht="12.75" customHeight="1">
       <c r="B28" s="11"/>
-      <c r="H28" s="347"/>
+      <c r="H28" s="343"/>
     </row>
     <row r="29" spans="1:14" ht="12.75" customHeight="1">
       <c r="B29" s="246" t="s">
         <v>92</v>
       </c>
-      <c r="H29" s="347"/>
+      <c r="H29" s="343"/>
       <c r="K29" s="240"/>
     </row>
     <row r="30" spans="1:14">
       <c r="B30" s="247" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="240"/>
-      <c r="H30" s="347"/>
+      <c r="H30" s="343"/>
     </row>
     <row r="31" spans="1:14">
       <c r="B31" s="302" t="s">
         <v>94</v>
       </c>
-      <c r="H31" s="347"/>
+      <c r="H31" s="343"/>
     </row>
     <row r="32" spans="1:14">
       <c r="B32" s="16"/>
-      <c r="H32" s="347"/>
+      <c r="H32" s="343"/>
     </row>
     <row r="33" spans="2:8" ht="12.75" customHeight="1">
       <c r="B33" s="11"/>
-      <c r="H33" s="347"/>
+      <c r="H33" s="343"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="I6:N6"/>
   </mergeCells>
   <conditionalFormatting sqref="D25:E26">
     <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",#REF!)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:I44"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A13" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" customWidth="1"/>
     <col min="4" max="5" width="24.28515625" style="29" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="248" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="12"/>
       <c r="D2" s="259"/>
       <c r="E2" s="276" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15">
-      <c r="B3" s="666" t="s">
+      <c r="B3" s="652" t="s">
         <v>648</v>
       </c>
-      <c r="C3" s="667"/>
-[...1 lines deleted...]
-      <c r="E3" s="668"/>
+      <c r="C3" s="653"/>
+      <c r="D3" s="653"/>
+      <c r="E3" s="654"/>
     </row>
     <row r="4" spans="2:9">
-      <c r="B4" s="701" t="s">
+      <c r="B4" s="695" t="s">
         <v>204</v>
       </c>
-      <c r="C4" s="670"/>
-[...1 lines deleted...]
-      <c r="E4" s="671"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="657"/>
     </row>
     <row r="5" spans="2:9">
       <c r="B5" s="9"/>
       <c r="C5" s="10"/>
       <c r="D5" s="53"/>
       <c r="E5" s="260"/>
     </row>
     <row r="6" spans="2:9" ht="12.75" customHeight="1" thickBot="1">
       <c r="B6" s="46"/>
       <c r="C6" s="47"/>
       <c r="D6" s="261" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="261" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="15.75" thickBot="1">
-      <c r="B7" s="642" t="s">
+      <c r="B7" s="633" t="s">
         <v>649</v>
       </c>
-      <c r="C7" s="643" t="s">
+      <c r="C7" s="634" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="262"/>
       <c r="E7" s="263"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="2:9" ht="15">
       <c r="B8" s="13" t="s">
         <v>650</v>
       </c>
       <c r="C8" s="36"/>
-      <c r="D8" s="514"/>
-      <c r="E8" s="515"/>
+      <c r="D8" s="505"/>
+      <c r="E8" s="506"/>
       <c r="F8" s="4"/>
     </row>
     <row r="9" spans="2:9" ht="15">
       <c r="B9" s="13" t="s">
         <v>651</v>
       </c>
-      <c r="C9" s="542"/>
-[...5 lines deleted...]
-      <c r="I9" s="537"/>
+      <c r="C9" s="533"/>
+      <c r="D9" s="505"/>
+      <c r="E9" s="506"/>
+      <c r="F9" s="534"/>
+      <c r="G9" s="528"/>
+      <c r="H9" s="528"/>
+      <c r="I9" s="528"/>
     </row>
     <row r="10" spans="2:9" ht="15">
       <c r="B10" s="13" t="s">
         <v>289</v>
       </c>
-      <c r="C10" s="542"/>
-[...5 lines deleted...]
-      <c r="I10" s="537"/>
+      <c r="C10" s="533"/>
+      <c r="D10" s="505"/>
+      <c r="E10" s="506"/>
+      <c r="F10" s="534"/>
+      <c r="G10" s="528"/>
+      <c r="H10" s="528"/>
+      <c r="I10" s="528"/>
     </row>
     <row r="11" spans="2:9" ht="15">
       <c r="B11" s="13" t="s">
         <v>652</v>
       </c>
-      <c r="C11" s="542"/>
-[...5 lines deleted...]
-      <c r="I11" s="537"/>
+      <c r="C11" s="533"/>
+      <c r="D11" s="505"/>
+      <c r="E11" s="506"/>
+      <c r="F11" s="534"/>
+      <c r="G11" s="528"/>
+      <c r="H11" s="528"/>
+      <c r="I11" s="528"/>
     </row>
     <row r="12" spans="2:9" ht="15">
       <c r="B12" s="13" t="s">
         <v>244</v>
       </c>
-      <c r="C12" s="544"/>
-[...5 lines deleted...]
-      <c r="I12" s="537"/>
+      <c r="C12" s="535"/>
+      <c r="D12" s="507"/>
+      <c r="E12" s="508"/>
+      <c r="F12" s="534"/>
+      <c r="G12" s="528"/>
+      <c r="H12" s="528"/>
+      <c r="I12" s="528"/>
     </row>
     <row r="13" spans="2:9" ht="15.75" thickBot="1">
       <c r="B13" s="37" t="s">
         <v>653</v>
       </c>
-      <c r="C13" s="545"/>
-      <c r="D13" s="514">
+      <c r="C13" s="536"/>
+      <c r="D13" s="505">
         <f>SUM(D8:D12)</f>
         <v>0</v>
       </c>
-      <c r="E13" s="517">
+      <c r="E13" s="508">
         <f>SUM(E8:E12)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="543"/>
-[...2 lines deleted...]
-      <c r="I13" s="537"/>
+      <c r="F13" s="534"/>
+      <c r="G13" s="528"/>
+      <c r="H13" s="528"/>
+      <c r="I13" s="528"/>
     </row>
     <row r="14" spans="2:9" ht="15">
       <c r="B14" s="38" t="s">
         <v>654</v>
       </c>
-      <c r="C14" s="542"/>
-[...5 lines deleted...]
-      <c r="I14" s="537"/>
+      <c r="C14" s="533"/>
+      <c r="D14" s="509"/>
+      <c r="E14" s="506"/>
+      <c r="F14" s="534"/>
+      <c r="G14" s="528"/>
+      <c r="H14" s="528"/>
+      <c r="I14" s="528"/>
     </row>
     <row r="15" spans="2:9" ht="15">
       <c r="B15" s="39" t="s">
         <v>655</v>
       </c>
-      <c r="C15" s="546"/>
-[...5 lines deleted...]
-      <c r="I15" s="537"/>
+      <c r="C15" s="537"/>
+      <c r="D15" s="510"/>
+      <c r="E15" s="506"/>
+      <c r="F15" s="534"/>
+      <c r="G15" s="528"/>
+      <c r="H15" s="528"/>
+      <c r="I15" s="528"/>
     </row>
     <row r="16" spans="2:9" ht="15">
       <c r="B16" s="40" t="s">
         <v>650</v>
       </c>
-      <c r="C16" s="542"/>
-[...5 lines deleted...]
-      <c r="I16" s="537"/>
+      <c r="C16" s="533"/>
+      <c r="D16" s="510"/>
+      <c r="E16" s="506"/>
+      <c r="F16" s="534"/>
+      <c r="G16" s="528"/>
+      <c r="H16" s="528"/>
+      <c r="I16" s="528"/>
     </row>
     <row r="17" spans="2:9" ht="15">
       <c r="B17" s="40" t="s">
         <v>656</v>
       </c>
-      <c r="C17" s="542"/>
-[...5 lines deleted...]
-      <c r="I17" s="537"/>
+      <c r="C17" s="533"/>
+      <c r="D17" s="510"/>
+      <c r="E17" s="506"/>
+      <c r="F17" s="534"/>
+      <c r="G17" s="528"/>
+      <c r="H17" s="528"/>
+      <c r="I17" s="528"/>
     </row>
     <row r="18" spans="2:9" ht="15">
       <c r="B18" s="40" t="s">
         <v>657</v>
       </c>
-      <c r="C18" s="542"/>
-[...5 lines deleted...]
-      <c r="I18" s="537"/>
+      <c r="C18" s="533"/>
+      <c r="D18" s="510"/>
+      <c r="E18" s="506"/>
+      <c r="F18" s="534"/>
+      <c r="G18" s="528"/>
+      <c r="H18" s="528"/>
+      <c r="I18" s="528"/>
     </row>
     <row r="19" spans="2:9" ht="15">
       <c r="B19" s="40" t="s">
         <v>658</v>
       </c>
-      <c r="C19" s="546" t="s">
+      <c r="C19" s="537" t="s">
         <v>112</v>
       </c>
-      <c r="D19" s="519"/>
-[...4 lines deleted...]
-      <c r="I19" s="537"/>
+      <c r="D19" s="510"/>
+      <c r="E19" s="506"/>
+      <c r="F19" s="534"/>
+      <c r="G19" s="528"/>
+      <c r="H19" s="528"/>
+      <c r="I19" s="528"/>
     </row>
     <row r="20" spans="2:9" ht="15">
       <c r="B20" s="40" t="s">
         <v>659</v>
       </c>
-      <c r="C20" s="542"/>
-[...5 lines deleted...]
-      <c r="I20" s="537"/>
+      <c r="C20" s="533"/>
+      <c r="D20" s="510"/>
+      <c r="E20" s="506"/>
+      <c r="F20" s="534"/>
+      <c r="G20" s="528"/>
+      <c r="H20" s="528"/>
+      <c r="I20" s="528"/>
     </row>
     <row r="21" spans="2:9" ht="15">
       <c r="B21" s="40" t="s">
         <v>660</v>
       </c>
-      <c r="C21" s="542"/>
-[...5 lines deleted...]
-      <c r="I21" s="537"/>
+      <c r="C21" s="533"/>
+      <c r="D21" s="510"/>
+      <c r="E21" s="506"/>
+      <c r="F21" s="534"/>
+      <c r="G21" s="528"/>
+      <c r="H21" s="528"/>
+      <c r="I21" s="528"/>
     </row>
     <row r="22" spans="2:9" ht="15.75" thickBot="1">
       <c r="B22" s="40" t="s">
         <v>661</v>
       </c>
-      <c r="C22" s="544"/>
-[...5 lines deleted...]
-      <c r="I22" s="537"/>
+      <c r="C22" s="535"/>
+      <c r="D22" s="511"/>
+      <c r="E22" s="508"/>
+      <c r="F22" s="534"/>
+      <c r="G22" s="528"/>
+      <c r="H22" s="528"/>
+      <c r="I22" s="528"/>
     </row>
     <row r="23" spans="2:9" ht="15.75" thickBot="1">
       <c r="B23" s="41" t="s">
         <v>662</v>
       </c>
-      <c r="C23" s="643" t="s">
+      <c r="C23" s="634" t="s">
         <v>62</v>
       </c>
-      <c r="D23" s="516">
+      <c r="D23" s="507">
         <f>SUM(D16:D21)</f>
         <v>0</v>
       </c>
-      <c r="E23" s="517">
+      <c r="E23" s="508">
         <f>SUM(E16:E21)</f>
         <v>0</v>
       </c>
-      <c r="F23" s="543"/>
-[...2 lines deleted...]
-      <c r="I23" s="537"/>
+      <c r="F23" s="534"/>
+      <c r="G23" s="528"/>
+      <c r="H23" s="528"/>
+      <c r="I23" s="528"/>
     </row>
     <row r="24" spans="2:9" ht="15">
       <c r="B24" s="13" t="s">
         <v>650</v>
       </c>
-      <c r="C24" s="542"/>
-[...5 lines deleted...]
-      <c r="I24" s="537"/>
+      <c r="C24" s="533"/>
+      <c r="D24" s="505"/>
+      <c r="E24" s="506"/>
+      <c r="F24" s="534"/>
+      <c r="G24" s="528"/>
+      <c r="H24" s="528"/>
+      <c r="I24" s="528"/>
     </row>
     <row r="25" spans="2:9" ht="15">
       <c r="B25" s="13" t="s">
         <v>651</v>
       </c>
-      <c r="C25" s="542"/>
-[...5 lines deleted...]
-      <c r="I25" s="537"/>
+      <c r="C25" s="533"/>
+      <c r="D25" s="505"/>
+      <c r="E25" s="506"/>
+      <c r="F25" s="534"/>
+      <c r="G25" s="528"/>
+      <c r="H25" s="528"/>
+      <c r="I25" s="528"/>
     </row>
     <row r="26" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="B26" s="13" t="s">
         <v>289</v>
       </c>
-      <c r="C26" s="542"/>
-[...1 lines deleted...]
-      <c r="E26" s="515"/>
+      <c r="C26" s="533"/>
+      <c r="D26" s="505"/>
+      <c r="E26" s="506"/>
       <c r="F26" s="72"/>
-      <c r="G26" s="547"/>
-[...1 lines deleted...]
-      <c r="I26" s="547"/>
+      <c r="G26" s="538"/>
+      <c r="H26" s="538"/>
+      <c r="I26" s="538"/>
     </row>
     <row r="27" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="B27" s="13" t="s">
         <v>652</v>
       </c>
-      <c r="C27" s="542"/>
-[...1 lines deleted...]
-      <c r="E27" s="515"/>
+      <c r="C27" s="533"/>
+      <c r="D27" s="505"/>
+      <c r="E27" s="506"/>
       <c r="F27" s="72"/>
-      <c r="G27" s="547"/>
-[...1 lines deleted...]
-      <c r="I27" s="547"/>
+      <c r="G27" s="538"/>
+      <c r="H27" s="538"/>
+      <c r="I27" s="538"/>
     </row>
     <row r="28" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="B28" s="13" t="s">
         <v>244</v>
       </c>
       <c r="C28" s="43"/>
-      <c r="D28" s="514"/>
-      <c r="E28" s="515"/>
+      <c r="D28" s="505"/>
+      <c r="E28" s="506"/>
       <c r="F28" s="11"/>
     </row>
     <row r="29" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="B29" s="15" t="s">
         <v>663</v>
       </c>
       <c r="C29" s="42"/>
-      <c r="D29" s="521">
+      <c r="D29" s="512">
         <f>SUM(D24:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="522">
+      <c r="E29" s="513">
         <f>SUM(E24:E28)</f>
         <v>0</v>
       </c>
       <c r="F29" s="11"/>
     </row>
     <row r="30" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="B30" s="15" t="s">
         <v>664</v>
       </c>
       <c r="C30" s="42"/>
-      <c r="D30" s="521">
+      <c r="D30" s="512">
         <f>D13+D23-D29</f>
         <v>0</v>
       </c>
-      <c r="E30" s="523">
+      <c r="E30" s="514">
         <f>E13+E23-E29</f>
         <v>0</v>
       </c>
       <c r="F30" s="11"/>
     </row>
     <row r="31" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="B31" s="15" t="s">
         <v>665</v>
       </c>
       <c r="C31" s="50" t="s">
         <v>106</v>
       </c>
-      <c r="D31" s="524"/>
-      <c r="E31" s="525"/>
+      <c r="D31" s="515"/>
+      <c r="E31" s="516"/>
       <c r="F31" s="11"/>
     </row>
     <row r="32" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="B32" s="15" t="s">
         <v>666</v>
       </c>
       <c r="C32" s="42"/>
-      <c r="D32" s="526">
+      <c r="D32" s="517">
         <f>D30+D31</f>
         <v>0</v>
       </c>
-      <c r="E32" s="527">
+      <c r="E32" s="518">
         <f>E30+E31</f>
         <v>0</v>
       </c>
       <c r="F32" s="11"/>
       <c r="H32" s="14"/>
     </row>
     <row r="33" spans="2:8">
       <c r="B33" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="5"/>
       <c r="H33" s="14"/>
     </row>
     <row r="34" spans="2:8" s="247" customFormat="1">
       <c r="B34" s="273" t="s">
         <v>667</v>
       </c>
       <c r="D34" s="254"/>
       <c r="E34" s="254"/>
       <c r="H34" s="274"/>
     </row>
     <row r="35" spans="2:8" s="247" customFormat="1">
       <c r="B35" s="273" t="s">
         <v>668</v>
       </c>
@@ -14273,473 +14375,473 @@
     <col min="3" max="3" width="20.42578125" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
     <col min="5" max="5" width="20.140625" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="10" width="3.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="253" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="275" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15">
-      <c r="B3" s="875" t="s">
+      <c r="B3" s="854" t="s">
         <v>670</v>
       </c>
-      <c r="C3" s="667"/>
-[...5 lines deleted...]
-      <c r="I3" s="876"/>
+      <c r="C3" s="653"/>
+      <c r="D3" s="653"/>
+      <c r="E3" s="653"/>
+      <c r="F3" s="653"/>
+      <c r="G3" s="653"/>
+      <c r="H3" s="653"/>
+      <c r="I3" s="855"/>
     </row>
     <row r="4" spans="2:9">
-      <c r="B4" s="714" t="s">
+      <c r="B4" s="708" t="s">
         <v>204</v>
       </c>
-      <c r="C4" s="670"/>
-[...5 lines deleted...]
-      <c r="I4" s="702"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="656"/>
+      <c r="G4" s="656"/>
+      <c r="H4" s="656"/>
+      <c r="I4" s="696"/>
     </row>
     <row r="5" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B5" s="877" t="s">
+      <c r="B5" s="856" t="s">
         <v>671</v>
       </c>
-      <c r="C5" s="878"/>
-[...5 lines deleted...]
-      <c r="I5" s="879"/>
+      <c r="C5" s="857"/>
+      <c r="D5" s="857"/>
+      <c r="E5" s="857"/>
+      <c r="F5" s="857"/>
+      <c r="G5" s="857"/>
+      <c r="H5" s="857"/>
+      <c r="I5" s="858"/>
     </row>
     <row r="6" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B6" s="886" t="s">
+      <c r="B6" s="865" t="s">
         <v>672</v>
       </c>
-      <c r="C6" s="695" t="s">
+      <c r="C6" s="689" t="s">
         <v>673</v>
       </c>
-      <c r="D6" s="885"/>
-[...4 lines deleted...]
-      <c r="I6" s="882" t="s">
+      <c r="D6" s="864"/>
+      <c r="E6" s="864"/>
+      <c r="F6" s="864"/>
+      <c r="G6" s="864"/>
+      <c r="H6" s="861"/>
+      <c r="I6" s="861" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B7" s="887"/>
-      <c r="C7" s="880" t="s">
+      <c r="B7" s="866"/>
+      <c r="C7" s="859" t="s">
         <v>675</v>
       </c>
-      <c r="D7" s="882" t="s">
+      <c r="D7" s="861" t="s">
         <v>676</v>
       </c>
-      <c r="E7" s="882" t="s">
+      <c r="E7" s="861" t="s">
         <v>677</v>
       </c>
-      <c r="F7" s="882" t="s">
+      <c r="F7" s="861" t="s">
         <v>678</v>
       </c>
-      <c r="G7" s="839" t="s">
+      <c r="G7" s="820" t="s">
         <v>679</v>
       </c>
-      <c r="H7" s="869" t="s">
+      <c r="H7" s="848" t="s">
         <v>680</v>
       </c>
-      <c r="I7" s="884"/>
+      <c r="I7" s="863"/>
     </row>
     <row r="8" spans="2:9" s="1" customFormat="1" ht="53.25" customHeight="1" thickBot="1">
-      <c r="B8" s="887"/>
-[...5 lines deleted...]
-      <c r="H8" s="871"/>
+      <c r="B8" s="866"/>
+      <c r="C8" s="860"/>
+      <c r="D8" s="862"/>
+      <c r="E8" s="862"/>
+      <c r="F8" s="863"/>
+      <c r="G8" s="864"/>
+      <c r="H8" s="850"/>
       <c r="I8" s="31" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="9" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B9" s="462" t="s">
+      <c r="B9" s="453" t="s">
         <v>681</v>
       </c>
-      <c r="C9" s="538"/>
-[...4 lines deleted...]
-      <c r="H9" s="500">
+      <c r="C9" s="529"/>
+      <c r="D9" s="519"/>
+      <c r="E9" s="520"/>
+      <c r="F9" s="520"/>
+      <c r="G9" s="544"/>
+      <c r="H9" s="491">
         <f>SUM(C9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="515"/>
+      <c r="I9" s="506"/>
     </row>
     <row r="10" spans="2:9" s="1" customFormat="1" ht="25.5" customHeight="1">
-      <c r="B10" s="461" t="s">
+      <c r="B10" s="452" t="s">
         <v>682</v>
       </c>
-      <c r="C10" s="501"/>
-[...4 lines deleted...]
-      <c r="H10" s="504">
+      <c r="C10" s="492"/>
+      <c r="D10" s="521"/>
+      <c r="E10" s="493"/>
+      <c r="F10" s="493"/>
+      <c r="G10" s="494"/>
+      <c r="H10" s="495">
         <f t="shared" ref="H10:H25" si="0">SUM(C10:G10)</f>
         <v>0</v>
       </c>
-      <c r="I10" s="552"/>
+      <c r="I10" s="543"/>
     </row>
     <row r="11" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B11" s="463" t="s">
+      <c r="B11" s="454" t="s">
         <v>683</v>
       </c>
-      <c r="C11" s="538"/>
-[...4 lines deleted...]
-      <c r="H11" s="504">
+      <c r="C11" s="529"/>
+      <c r="D11" s="519"/>
+      <c r="E11" s="520"/>
+      <c r="F11" s="520"/>
+      <c r="G11" s="544"/>
+      <c r="H11" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="515"/>
+      <c r="I11" s="506"/>
     </row>
     <row r="12" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B12" s="464" t="s">
+      <c r="B12" s="455" t="s">
         <v>684</v>
       </c>
-      <c r="C12" s="501"/>
-[...4 lines deleted...]
-      <c r="H12" s="504">
+      <c r="C12" s="492"/>
+      <c r="D12" s="521"/>
+      <c r="E12" s="493"/>
+      <c r="F12" s="493"/>
+      <c r="G12" s="494"/>
+      <c r="H12" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="552"/>
+      <c r="I12" s="543"/>
     </row>
     <row r="13" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B13" s="463" t="s">
+      <c r="B13" s="454" t="s">
         <v>685</v>
       </c>
-      <c r="C13" s="538"/>
-[...4 lines deleted...]
-      <c r="H13" s="504">
+      <c r="C13" s="529"/>
+      <c r="D13" s="519"/>
+      <c r="E13" s="520"/>
+      <c r="F13" s="520"/>
+      <c r="G13" s="544"/>
+      <c r="H13" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="515"/>
+      <c r="I13" s="506"/>
     </row>
     <row r="14" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B14" s="464" t="s">
+      <c r="B14" s="455" t="s">
         <v>686</v>
       </c>
-      <c r="C14" s="501"/>
-[...4 lines deleted...]
-      <c r="H14" s="504">
+      <c r="C14" s="492"/>
+      <c r="D14" s="521"/>
+      <c r="E14" s="493"/>
+      <c r="F14" s="493"/>
+      <c r="G14" s="494"/>
+      <c r="H14" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="552"/>
+      <c r="I14" s="543"/>
     </row>
     <row r="15" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B15" s="463" t="s">
+      <c r="B15" s="454" t="s">
         <v>687</v>
       </c>
-      <c r="C15" s="538"/>
-[...4 lines deleted...]
-      <c r="H15" s="504">
+      <c r="C15" s="529"/>
+      <c r="D15" s="519"/>
+      <c r="E15" s="520"/>
+      <c r="F15" s="520"/>
+      <c r="G15" s="544"/>
+      <c r="H15" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I15" s="515"/>
+      <c r="I15" s="506"/>
     </row>
     <row r="16" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B16" s="464" t="s">
+      <c r="B16" s="455" t="s">
         <v>688</v>
       </c>
-      <c r="C16" s="501"/>
-[...4 lines deleted...]
-      <c r="H16" s="504">
+      <c r="C16" s="492"/>
+      <c r="D16" s="521"/>
+      <c r="E16" s="493"/>
+      <c r="F16" s="493"/>
+      <c r="G16" s="494"/>
+      <c r="H16" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I16" s="552"/>
+      <c r="I16" s="543"/>
     </row>
     <row r="17" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B17" s="463" t="s">
+      <c r="B17" s="454" t="s">
         <v>752</v>
       </c>
-      <c r="C17" s="538"/>
-[...4 lines deleted...]
-      <c r="H17" s="504">
+      <c r="C17" s="529"/>
+      <c r="D17" s="519"/>
+      <c r="E17" s="520"/>
+      <c r="F17" s="520"/>
+      <c r="G17" s="544"/>
+      <c r="H17" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I17" s="515"/>
+      <c r="I17" s="506"/>
     </row>
     <row r="18" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B18" s="464" t="s">
+      <c r="B18" s="455" t="s">
         <v>689</v>
       </c>
-      <c r="C18" s="501"/>
-[...4 lines deleted...]
-      <c r="H18" s="504">
+      <c r="C18" s="492"/>
+      <c r="D18" s="521"/>
+      <c r="E18" s="493"/>
+      <c r="F18" s="493"/>
+      <c r="G18" s="494"/>
+      <c r="H18" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I18" s="552"/>
+      <c r="I18" s="543"/>
     </row>
     <row r="19" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B19" s="463" t="s">
+      <c r="B19" s="454" t="s">
         <v>690</v>
       </c>
-      <c r="C19" s="538"/>
-[...4 lines deleted...]
-      <c r="H19" s="504">
+      <c r="C19" s="529"/>
+      <c r="D19" s="519"/>
+      <c r="E19" s="520"/>
+      <c r="F19" s="520"/>
+      <c r="G19" s="544"/>
+      <c r="H19" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I19" s="515"/>
+      <c r="I19" s="506"/>
     </row>
     <row r="20" spans="2:9" ht="15">
-      <c r="B20" s="464" t="s">
+      <c r="B20" s="455" t="s">
         <v>691</v>
       </c>
-      <c r="C20" s="501"/>
-[...4 lines deleted...]
-      <c r="H20" s="504">
+      <c r="C20" s="492"/>
+      <c r="D20" s="521"/>
+      <c r="E20" s="493"/>
+      <c r="F20" s="493"/>
+      <c r="G20" s="494"/>
+      <c r="H20" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I20" s="552"/>
+      <c r="I20" s="543"/>
     </row>
     <row r="21" spans="2:9" ht="15">
-      <c r="B21" s="464" t="s">
+      <c r="B21" s="455" t="s">
         <v>692</v>
       </c>
-      <c r="C21" s="538"/>
-[...4 lines deleted...]
-      <c r="H21" s="504">
+      <c r="C21" s="529"/>
+      <c r="D21" s="519"/>
+      <c r="E21" s="520"/>
+      <c r="F21" s="520"/>
+      <c r="G21" s="544"/>
+      <c r="H21" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I21" s="515"/>
+      <c r="I21" s="506"/>
     </row>
     <row r="22" spans="2:9" ht="15">
-      <c r="B22" s="464" t="s">
+      <c r="B22" s="455" t="s">
         <v>693</v>
       </c>
-      <c r="C22" s="501"/>
-[...4 lines deleted...]
-      <c r="H22" s="504">
+      <c r="C22" s="492"/>
+      <c r="D22" s="521"/>
+      <c r="E22" s="493"/>
+      <c r="F22" s="493"/>
+      <c r="G22" s="494"/>
+      <c r="H22" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I22" s="552"/>
+      <c r="I22" s="543"/>
     </row>
     <row r="23" spans="2:9" s="7" customFormat="1" ht="15.75">
-      <c r="B23" s="464" t="s">
+      <c r="B23" s="455" t="s">
         <v>694</v>
       </c>
-      <c r="C23" s="538"/>
-[...4 lines deleted...]
-      <c r="H23" s="504">
+      <c r="C23" s="529"/>
+      <c r="D23" s="519"/>
+      <c r="E23" s="520"/>
+      <c r="F23" s="520"/>
+      <c r="G23" s="542"/>
+      <c r="H23" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I23" s="515"/>
+      <c r="I23" s="506"/>
     </row>
     <row r="24" spans="2:9" s="7" customFormat="1" ht="15.75">
-      <c r="B24" s="464" t="s">
+      <c r="B24" s="455" t="s">
         <v>695</v>
       </c>
-      <c r="C24" s="539"/>
-[...4 lines deleted...]
-      <c r="H24" s="504">
+      <c r="C24" s="530"/>
+      <c r="D24" s="522"/>
+      <c r="E24" s="523"/>
+      <c r="F24" s="523"/>
+      <c r="G24" s="540"/>
+      <c r="H24" s="495">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I24" s="550"/>
+      <c r="I24" s="541"/>
     </row>
     <row r="25" spans="2:9" s="1" customFormat="1" ht="16.5" thickBot="1">
-      <c r="B25" s="465" t="s">
+      <c r="B25" s="456" t="s">
         <v>244</v>
       </c>
-      <c r="C25" s="540"/>
-[...4 lines deleted...]
-      <c r="H25" s="558">
+      <c r="C25" s="531"/>
+      <c r="D25" s="524"/>
+      <c r="E25" s="525"/>
+      <c r="F25" s="525"/>
+      <c r="G25" s="545"/>
+      <c r="H25" s="549">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I25" s="555"/>
+      <c r="I25" s="546"/>
     </row>
     <row r="26" spans="2:9" ht="13.5" thickBot="1">
       <c r="B26" s="49" t="s">
         <v>696</v>
       </c>
-      <c r="C26" s="541">
+      <c r="C26" s="532">
         <f>SUM(C9:C25)</f>
         <v>0</v>
       </c>
-      <c r="D26" s="541">
+      <c r="D26" s="532">
         <f t="shared" ref="D26:I26" si="1">SUM(D9:D25)</f>
         <v>0</v>
       </c>
-      <c r="E26" s="541">
+      <c r="E26" s="532">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F26" s="541">
+      <c r="F26" s="532">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G26" s="556">
+      <c r="G26" s="547">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H26" s="541">
+      <c r="H26" s="532">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I26" s="557">
+      <c r="I26" s="548">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:9" ht="13.5" thickBot="1">
       <c r="B27" s="49" t="s">
         <v>697</v>
       </c>
-      <c r="C27" s="541"/>
-[...5 lines deleted...]
-      <c r="I27" s="548">
+      <c r="C27" s="532"/>
+      <c r="D27" s="532"/>
+      <c r="E27" s="532"/>
+      <c r="F27" s="532"/>
+      <c r="G27" s="532"/>
+      <c r="H27" s="528"/>
+      <c r="I27" s="539">
         <f>SUM(C27:G27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B28" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="8"/>
-      <c r="D28" s="535"/>
-      <c r="E28" s="535"/>
+      <c r="D28" s="526"/>
+      <c r="E28" s="526"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="11"/>
     </row>
     <row r="29" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B29"/>
-      <c r="D29" s="536"/>
-      <c r="E29" s="536"/>
+      <c r="D29" s="527"/>
+      <c r="E29" s="527"/>
     </row>
     <row r="30" spans="2:9">
       <c r="B30" s="16" t="s">
         <v>91</v>
       </c>
-      <c r="D30" s="537"/>
-      <c r="E30" s="537"/>
+      <c r="D30" s="528"/>
+      <c r="E30" s="528"/>
     </row>
     <row r="31" spans="2:9">
       <c r="B31" s="11"/>
-      <c r="D31" s="537"/>
-      <c r="E31" s="537"/>
+      <c r="D31" s="528"/>
+      <c r="E31" s="528"/>
     </row>
     <row r="32" spans="2:9">
       <c r="B32" s="246" t="s">
         <v>92</v>
       </c>
-      <c r="D32" s="537"/>
-      <c r="E32" s="537"/>
+      <c r="D32" s="528"/>
+      <c r="E32" s="528"/>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="2:2">
       <c r="B34" s="302" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="16"/>
     </row>
     <row r="36" spans="2:2">
       <c r="B36" s="11"/>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="229"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="H7:H8"/>
@@ -14797,64 +14899,64 @@
       <c r="H1" s="159"/>
       <c r="I1" s="159"/>
       <c r="J1" s="159"/>
       <c r="K1" s="159"/>
       <c r="L1" s="159"/>
       <c r="M1" s="159"/>
     </row>
     <row r="2" spans="2:15" s="1" customFormat="1" ht="18.95" customHeight="1">
       <c r="B2" s="243" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="157"/>
       <c r="D2" s="157"/>
       <c r="E2" s="157"/>
       <c r="F2" s="157"/>
       <c r="G2" s="157"/>
       <c r="H2" s="157"/>
       <c r="I2" s="157"/>
       <c r="J2" s="157"/>
       <c r="K2" s="157"/>
       <c r="L2" s="157"/>
       <c r="M2" s="158"/>
       <c r="O2" s="11"/>
     </row>
     <row r="3" spans="2:15" ht="48.75" customHeight="1">
-      <c r="B3" s="655" t="s">
+      <c r="B3" s="649" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="656"/>
-[...9 lines deleted...]
-      <c r="M3" s="657"/>
+      <c r="C3" s="650"/>
+      <c r="D3" s="650"/>
+      <c r="E3" s="650"/>
+      <c r="F3" s="650"/>
+      <c r="G3" s="650"/>
+      <c r="H3" s="650"/>
+      <c r="I3" s="650"/>
+      <c r="J3" s="650"/>
+      <c r="K3" s="650"/>
+      <c r="L3" s="650"/>
+      <c r="M3" s="651"/>
     </row>
     <row r="4" spans="2:15" ht="15" customHeight="1">
       <c r="B4" s="212"/>
       <c r="C4" s="200"/>
       <c r="D4" s="200"/>
       <c r="E4" s="179"/>
       <c r="F4" s="213" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="214" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="212"/>
       <c r="I4" s="200"/>
       <c r="J4" s="200"/>
       <c r="K4" s="179"/>
       <c r="L4" s="213" t="s">
         <v>14</v>
       </c>
       <c r="M4" s="214" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="2:15" ht="17.100000000000001" customHeight="1">
       <c r="B5" s="180" t="s">
@@ -15603,375 +15705,375 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="29" customWidth="1"/>
     <col min="3" max="3" width="13" style="29" customWidth="1"/>
     <col min="4" max="4" width="14.140625" style="29" customWidth="1"/>
     <col min="5" max="5" width="25.5703125" style="29" customWidth="1"/>
     <col min="6" max="6" width="20" style="29" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="29"/>
     <col min="8" max="8" width="16.7109375" style="29" customWidth="1"/>
     <col min="9" max="9" width="3" style="29" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:8" ht="15">
       <c r="B2" s="250" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="259"/>
       <c r="D2" s="259"/>
       <c r="E2" s="259"/>
       <c r="F2" s="259"/>
       <c r="G2" s="259"/>
-      <c r="H2" s="460" t="s">
+      <c r="H2" s="451" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="15">
-      <c r="B3" s="648" t="s">
+      <c r="B3" s="642" t="s">
         <v>699</v>
       </c>
-      <c r="C3" s="649"/>
-[...4 lines deleted...]
-      <c r="H3" s="650"/>
+      <c r="C3" s="643"/>
+      <c r="D3" s="643"/>
+      <c r="E3" s="643"/>
+      <c r="F3" s="643"/>
+      <c r="G3" s="643"/>
+      <c r="H3" s="644"/>
     </row>
     <row r="4" spans="2:8">
-      <c r="B4" s="890" t="s">
+      <c r="B4" s="869" t="s">
         <v>204</v>
       </c>
-      <c r="C4" s="819"/>
-[...4 lines deleted...]
-      <c r="H4" s="891"/>
+      <c r="C4" s="798"/>
+      <c r="D4" s="798"/>
+      <c r="E4" s="798"/>
+      <c r="F4" s="798"/>
+      <c r="G4" s="798"/>
+      <c r="H4" s="870"/>
     </row>
     <row r="5" spans="2:8" ht="13.5" thickBot="1">
-      <c r="B5" s="735" t="s">
+      <c r="B5" s="729" t="s">
         <v>671</v>
       </c>
-      <c r="C5" s="729"/>
-[...4 lines deleted...]
-      <c r="H5" s="730"/>
+      <c r="C5" s="723"/>
+      <c r="D5" s="723"/>
+      <c r="E5" s="723"/>
+      <c r="F5" s="723"/>
+      <c r="G5" s="723"/>
+      <c r="H5" s="724"/>
     </row>
     <row r="6" spans="2:8">
-      <c r="B6" s="897" t="s">
+      <c r="B6" s="876" t="s">
         <v>226</v>
       </c>
-      <c r="C6" s="892" t="s">
+      <c r="C6" s="871" t="s">
         <v>99</v>
       </c>
-      <c r="D6" s="894" t="s">
+      <c r="D6" s="873" t="s">
         <v>101</v>
       </c>
-      <c r="E6" s="894" t="s">
+      <c r="E6" s="873" t="s">
         <v>700</v>
       </c>
-      <c r="F6" s="896" t="s">
+      <c r="F6" s="875" t="s">
         <v>701</v>
       </c>
-      <c r="G6" s="888" t="s">
+      <c r="G6" s="867" t="s">
         <v>702</v>
       </c>
-      <c r="H6" s="888" t="s">
+      <c r="H6" s="867" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="33.75" customHeight="1" thickBot="1">
-      <c r="B7" s="898"/>
-[...5 lines deleted...]
-      <c r="H7" s="889"/>
+      <c r="B7" s="877"/>
+      <c r="C7" s="872"/>
+      <c r="D7" s="874"/>
+      <c r="E7" s="874"/>
+      <c r="F7" s="731"/>
+      <c r="G7" s="868"/>
+      <c r="H7" s="868"/>
     </row>
     <row r="8" spans="2:8" ht="59.25" customHeight="1">
-      <c r="B8" s="466" t="s">
+      <c r="B8" s="457" t="s">
         <v>704</v>
       </c>
-      <c r="C8" s="496"/>
-[...3 lines deleted...]
-      <c r="G8" s="499">
+      <c r="C8" s="487"/>
+      <c r="D8" s="488"/>
+      <c r="E8" s="488"/>
+      <c r="F8" s="489"/>
+      <c r="G8" s="490">
         <f>SUM(C8:F8)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="500">
+      <c r="H8" s="491">
         <f>SUM(C8:G8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="15">
-      <c r="B9" s="467" t="s">
+      <c r="B9" s="458" t="s">
         <v>753</v>
       </c>
-      <c r="C9" s="501"/>
-[...3 lines deleted...]
-      <c r="G9" s="499">
+      <c r="C9" s="492"/>
+      <c r="D9" s="493"/>
+      <c r="E9" s="493"/>
+      <c r="F9" s="494"/>
+      <c r="G9" s="490">
         <f t="shared" ref="G9:G21" si="0">SUM(C9:F9)</f>
         <v>0</v>
       </c>
-      <c r="H9" s="504">
+      <c r="H9" s="495">
         <f t="shared" ref="H9" si="1">SUM(C9:G9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="15">
-      <c r="B10" s="381" t="s">
+      <c r="B10" s="377" t="s">
         <v>705</v>
       </c>
-      <c r="C10" s="505"/>
-[...3 lines deleted...]
-      <c r="G10" s="499">
+      <c r="C10" s="496"/>
+      <c r="D10" s="497"/>
+      <c r="E10" s="497"/>
+      <c r="F10" s="498"/>
+      <c r="G10" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H10" s="508"/>
+      <c r="H10" s="499"/>
     </row>
     <row r="11" spans="2:8" ht="15">
-      <c r="B11" s="381" t="s">
+      <c r="B11" s="377" t="s">
         <v>706</v>
       </c>
-      <c r="C11" s="505"/>
-[...3 lines deleted...]
-      <c r="G11" s="499">
+      <c r="C11" s="496"/>
+      <c r="D11" s="497"/>
+      <c r="E11" s="497"/>
+      <c r="F11" s="498"/>
+      <c r="G11" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H11" s="508"/>
+      <c r="H11" s="499"/>
     </row>
     <row r="12" spans="2:8" ht="15">
-      <c r="B12" s="381" t="s">
+      <c r="B12" s="377" t="s">
         <v>707</v>
       </c>
-      <c r="C12" s="505"/>
-[...3 lines deleted...]
-      <c r="G12" s="499">
+      <c r="C12" s="496"/>
+      <c r="D12" s="497"/>
+      <c r="E12" s="497"/>
+      <c r="F12" s="498"/>
+      <c r="G12" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H12" s="508"/>
+      <c r="H12" s="499"/>
     </row>
     <row r="13" spans="2:8" ht="15">
-      <c r="B13" s="381" t="s">
+      <c r="B13" s="377" t="s">
         <v>708</v>
       </c>
-      <c r="C13" s="505"/>
-[...3 lines deleted...]
-      <c r="G13" s="499">
+      <c r="C13" s="496"/>
+      <c r="D13" s="497"/>
+      <c r="E13" s="497"/>
+      <c r="F13" s="498"/>
+      <c r="G13" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H13" s="508"/>
+      <c r="H13" s="499"/>
     </row>
     <row r="14" spans="2:8" ht="15">
-      <c r="B14" s="381" t="s">
+      <c r="B14" s="377" t="s">
         <v>709</v>
       </c>
-      <c r="C14" s="505"/>
-[...3 lines deleted...]
-      <c r="G14" s="499">
+      <c r="C14" s="496"/>
+      <c r="D14" s="497"/>
+      <c r="E14" s="497"/>
+      <c r="F14" s="498"/>
+      <c r="G14" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H14" s="508"/>
+      <c r="H14" s="499"/>
     </row>
     <row r="15" spans="2:8" ht="15">
-      <c r="B15" s="381" t="s">
+      <c r="B15" s="377" t="s">
         <v>710</v>
       </c>
-      <c r="C15" s="505"/>
-[...3 lines deleted...]
-      <c r="G15" s="499">
+      <c r="C15" s="496"/>
+      <c r="D15" s="497"/>
+      <c r="E15" s="497"/>
+      <c r="F15" s="498"/>
+      <c r="G15" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H15" s="508"/>
+      <c r="H15" s="499"/>
     </row>
     <row r="16" spans="2:8" ht="15">
-      <c r="B16" s="381" t="s">
+      <c r="B16" s="377" t="s">
         <v>711</v>
       </c>
-      <c r="C16" s="505"/>
-[...3 lines deleted...]
-      <c r="G16" s="499">
+      <c r="C16" s="496"/>
+      <c r="D16" s="497"/>
+      <c r="E16" s="497"/>
+      <c r="F16" s="498"/>
+      <c r="G16" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H16" s="508"/>
+      <c r="H16" s="499"/>
     </row>
     <row r="17" spans="2:8" ht="15">
-      <c r="B17" s="381" t="s">
+      <c r="B17" s="377" t="s">
         <v>712</v>
       </c>
-      <c r="C17" s="505"/>
-[...3 lines deleted...]
-      <c r="G17" s="499">
+      <c r="C17" s="496"/>
+      <c r="D17" s="497"/>
+      <c r="E17" s="497"/>
+      <c r="F17" s="498"/>
+      <c r="G17" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H17" s="508"/>
+      <c r="H17" s="499"/>
     </row>
     <row r="18" spans="2:8" ht="15">
-      <c r="B18" s="381" t="s">
+      <c r="B18" s="377" t="s">
         <v>713</v>
       </c>
-      <c r="C18" s="505"/>
-[...3 lines deleted...]
-      <c r="G18" s="499">
+      <c r="C18" s="496"/>
+      <c r="D18" s="497"/>
+      <c r="E18" s="497"/>
+      <c r="F18" s="498"/>
+      <c r="G18" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H18" s="508"/>
+      <c r="H18" s="499"/>
     </row>
     <row r="19" spans="2:8" ht="15">
-      <c r="B19" s="381" t="s">
+      <c r="B19" s="377" t="s">
         <v>714</v>
       </c>
-      <c r="C19" s="505"/>
-[...3 lines deleted...]
-      <c r="G19" s="499">
+      <c r="C19" s="496"/>
+      <c r="D19" s="497"/>
+      <c r="E19" s="497"/>
+      <c r="F19" s="498"/>
+      <c r="G19" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H19" s="508"/>
+      <c r="H19" s="499"/>
     </row>
     <row r="20" spans="2:8" ht="15">
-      <c r="B20" s="381" t="s">
+      <c r="B20" s="377" t="s">
         <v>715</v>
       </c>
-      <c r="C20" s="505"/>
-[...3 lines deleted...]
-      <c r="G20" s="499">
+      <c r="C20" s="496"/>
+      <c r="D20" s="497"/>
+      <c r="E20" s="497"/>
+      <c r="F20" s="498"/>
+      <c r="G20" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H20" s="508"/>
+      <c r="H20" s="499"/>
     </row>
     <row r="21" spans="2:8" ht="15.75" thickBot="1">
-      <c r="B21" s="382" t="s">
+      <c r="B21" s="378" t="s">
         <v>124</v>
       </c>
-      <c r="C21" s="509"/>
-[...3 lines deleted...]
-      <c r="G21" s="499">
+      <c r="C21" s="500"/>
+      <c r="D21" s="501"/>
+      <c r="E21" s="501"/>
+      <c r="F21" s="502"/>
+      <c r="G21" s="490">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H21" s="512"/>
+      <c r="H21" s="503"/>
     </row>
     <row r="22" spans="2:8" ht="13.5" thickBot="1">
-      <c r="B22" s="383" t="s">
+      <c r="B22" s="379" t="s">
         <v>139</v>
       </c>
-      <c r="C22" s="513">
+      <c r="C22" s="504">
         <f>SUM(C8:C21)</f>
         <v>0</v>
       </c>
-      <c r="D22" s="513">
+      <c r="D22" s="504">
         <f t="shared" ref="D22:G22" si="2">SUM(D8:D21)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="513">
+      <c r="E22" s="504">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F22" s="513">
+      <c r="F22" s="504">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G22" s="513">
+      <c r="G22" s="504">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H22" s="513">
+      <c r="H22" s="504">
         <f>SUM(H8:H21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:8">
       <c r="B23" s="30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="2:8">
       <c r="B25" s="73" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="2:8">
       <c r="B26" s="30"/>
     </row>
     <row r="27" spans="2:8">
-      <c r="B27" s="370" t="s">
+      <c r="B27" s="366" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="2:8">
       <c r="B28" s="254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="2:8">
-      <c r="B29" s="372" t="s">
+      <c r="B29" s="368" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="2:8">
       <c r="B30" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="B6:B7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15983,693 +16085,693 @@
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="43.85546875" style="29" customWidth="1"/>
     <col min="3" max="7" width="13.28515625" style="29" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="29"/>
     <col min="9" max="9" width="15.7109375" style="29" customWidth="1"/>
     <col min="10" max="10" width="3" style="29" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="250" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="259"/>
       <c r="D2" s="259"/>
       <c r="E2" s="259"/>
       <c r="F2" s="259"/>
       <c r="G2" s="259"/>
       <c r="H2" s="259"/>
-      <c r="I2" s="460" t="s">
+      <c r="I2" s="451" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15">
-      <c r="B3" s="648" t="s">
+      <c r="B3" s="642" t="s">
         <v>716</v>
       </c>
-      <c r="C3" s="649"/>
-[...5 lines deleted...]
-      <c r="I3" s="650"/>
+      <c r="C3" s="643"/>
+      <c r="D3" s="643"/>
+      <c r="E3" s="643"/>
+      <c r="F3" s="643"/>
+      <c r="G3" s="643"/>
+      <c r="H3" s="643"/>
+      <c r="I3" s="644"/>
     </row>
     <row r="4" spans="2:9">
-      <c r="B4" s="890" t="s">
+      <c r="B4" s="869" t="s">
         <v>204</v>
       </c>
-      <c r="C4" s="819"/>
-[...5 lines deleted...]
-      <c r="I4" s="891"/>
+      <c r="C4" s="798"/>
+      <c r="D4" s="798"/>
+      <c r="E4" s="798"/>
+      <c r="F4" s="798"/>
+      <c r="G4" s="798"/>
+      <c r="H4" s="798"/>
+      <c r="I4" s="870"/>
     </row>
     <row r="5" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B5" s="735" t="s">
+      <c r="B5" s="729" t="s">
         <v>671</v>
       </c>
-      <c r="C5" s="729"/>
-[...5 lines deleted...]
-      <c r="I5" s="730"/>
+      <c r="C5" s="723"/>
+      <c r="D5" s="723"/>
+      <c r="E5" s="723"/>
+      <c r="F5" s="723"/>
+      <c r="G5" s="723"/>
+      <c r="H5" s="723"/>
+      <c r="I5" s="724"/>
     </row>
     <row r="6" spans="2:9" ht="41.25" customHeight="1" thickBot="1">
-      <c r="B6" s="469" t="s">
+      <c r="B6" s="460" t="s">
         <v>226</v>
       </c>
-      <c r="C6" s="470" t="s">
+      <c r="C6" s="461" t="s">
         <v>717</v>
       </c>
-      <c r="D6" s="470" t="s">
+      <c r="D6" s="461" t="s">
         <v>718</v>
       </c>
-      <c r="E6" s="471" t="s">
+      <c r="E6" s="462" t="s">
         <v>719</v>
       </c>
-      <c r="F6" s="472" t="s">
+      <c r="F6" s="463" t="s">
         <v>720</v>
       </c>
-      <c r="G6" s="473" t="s">
+      <c r="G6" s="464" t="s">
         <v>721</v>
       </c>
-      <c r="H6" s="472" t="s">
+      <c r="H6" s="463" t="s">
         <v>702</v>
       </c>
-      <c r="I6" s="472" t="s">
+      <c r="I6" s="463" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="59.25" customHeight="1">
-      <c r="B7" s="468" t="s">
+      <c r="B7" s="459" t="s">
         <v>722</v>
       </c>
-      <c r="C7" s="474"/>
-[...4 lines deleted...]
-      <c r="H7" s="478">
+      <c r="C7" s="465"/>
+      <c r="D7" s="466"/>
+      <c r="E7" s="467"/>
+      <c r="F7" s="466"/>
+      <c r="G7" s="468"/>
+      <c r="H7" s="469">
         <f>SUM(C7:G7)</f>
         <v>0</v>
       </c>
-      <c r="I7" s="479"/>
+      <c r="I7" s="470"/>
     </row>
     <row r="8" spans="2:9" ht="15">
-      <c r="B8" s="467"/>
-[...5 lines deleted...]
-      <c r="H8" s="478">
+      <c r="B8" s="458"/>
+      <c r="C8" s="471"/>
+      <c r="D8" s="472"/>
+      <c r="E8" s="473"/>
+      <c r="F8" s="472"/>
+      <c r="G8" s="474"/>
+      <c r="H8" s="469">
         <f t="shared" ref="H8:H14" si="0">SUM(C8:G8)</f>
         <v>0</v>
       </c>
-      <c r="I8" s="484"/>
+      <c r="I8" s="475"/>
     </row>
     <row r="9" spans="2:9" ht="15">
-      <c r="B9" s="381"/>
-[...5 lines deleted...]
-      <c r="H9" s="478">
+      <c r="B9" s="377"/>
+      <c r="C9" s="476"/>
+      <c r="D9" s="477"/>
+      <c r="E9" s="478"/>
+      <c r="F9" s="477"/>
+      <c r="G9" s="479"/>
+      <c r="H9" s="469">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I9" s="489"/>
+      <c r="I9" s="480"/>
     </row>
     <row r="10" spans="2:9" ht="15">
-      <c r="B10" s="381"/>
-[...5 lines deleted...]
-      <c r="H10" s="478">
+      <c r="B10" s="377"/>
+      <c r="C10" s="476"/>
+      <c r="D10" s="477"/>
+      <c r="E10" s="478"/>
+      <c r="F10" s="477"/>
+      <c r="G10" s="479"/>
+      <c r="H10" s="469">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I10" s="489"/>
+      <c r="I10" s="480"/>
     </row>
     <row r="11" spans="2:9" ht="15">
-      <c r="B11" s="381" t="s">
+      <c r="B11" s="377" t="s">
         <v>723</v>
       </c>
-      <c r="C11" s="485"/>
-[...4 lines deleted...]
-      <c r="H11" s="478">
+      <c r="C11" s="476"/>
+      <c r="D11" s="477"/>
+      <c r="E11" s="478"/>
+      <c r="F11" s="477"/>
+      <c r="G11" s="479"/>
+      <c r="H11" s="469">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="489"/>
+      <c r="I11" s="480"/>
     </row>
     <row r="12" spans="2:9" ht="15">
-      <c r="B12" s="381"/>
-[...5 lines deleted...]
-      <c r="H12" s="478">
+      <c r="B12" s="377"/>
+      <c r="C12" s="476"/>
+      <c r="D12" s="477"/>
+      <c r="E12" s="478"/>
+      <c r="F12" s="477"/>
+      <c r="G12" s="479"/>
+      <c r="H12" s="469">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="489"/>
+      <c r="I12" s="480"/>
     </row>
     <row r="13" spans="2:9" ht="15">
-      <c r="B13" s="381"/>
-[...5 lines deleted...]
-      <c r="H13" s="478">
+      <c r="B13" s="377"/>
+      <c r="C13" s="476"/>
+      <c r="D13" s="477"/>
+      <c r="E13" s="478"/>
+      <c r="F13" s="477"/>
+      <c r="G13" s="479"/>
+      <c r="H13" s="469">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="489"/>
+      <c r="I13" s="480"/>
     </row>
     <row r="14" spans="2:9" ht="15.75" thickBot="1">
-      <c r="B14" s="382"/>
-[...5 lines deleted...]
-      <c r="H14" s="478">
+      <c r="B14" s="378"/>
+      <c r="C14" s="481"/>
+      <c r="D14" s="482"/>
+      <c r="E14" s="483"/>
+      <c r="F14" s="482"/>
+      <c r="G14" s="484"/>
+      <c r="H14" s="469">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="494"/>
+      <c r="I14" s="485"/>
     </row>
     <row r="15" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B15" s="383" t="s">
+      <c r="B15" s="379" t="s">
         <v>724</v>
       </c>
-      <c r="C15" s="495">
+      <c r="C15" s="486">
         <f>SUM(C7:C10)-SUM(C11:C14)</f>
         <v>0</v>
       </c>
-      <c r="D15" s="495">
+      <c r="D15" s="486">
         <f t="shared" ref="D15:G15" si="1">SUM(D7:D10)-SUM(D11:D14)</f>
         <v>0</v>
       </c>
-      <c r="E15" s="495">
+      <c r="E15" s="486">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F15" s="495">
+      <c r="F15" s="486">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G15" s="495">
+      <c r="G15" s="486">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H15" s="495">
+      <c r="H15" s="486">
         <f>SUM(H7:H10)-SUM(H11:H14)</f>
         <v>0</v>
       </c>
-      <c r="I15" s="495">
+      <c r="I15" s="486">
         <f>SUM(I7:I14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B16" s="383" t="s">
+      <c r="B16" s="379" t="s">
         <v>725</v>
       </c>
-      <c r="C16" s="495"/>
-[...5 lines deleted...]
-      <c r="I16" s="495">
+      <c r="C16" s="486"/>
+      <c r="D16" s="486"/>
+      <c r="E16" s="486"/>
+      <c r="F16" s="486"/>
+      <c r="G16" s="486"/>
+      <c r="H16" s="486"/>
+      <c r="I16" s="486">
         <f>SUM(C16:G16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="254" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="2:2">
       <c r="B22" s="73" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="23" spans="2:2">
       <c r="B23" s="30"/>
     </row>
     <row r="24" spans="2:2">
-      <c r="B24" s="370" t="s">
+      <c r="B24" s="366" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="2:2">
       <c r="B25" s="254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="2:2">
-      <c r="B26" s="372" t="s">
+      <c r="B26" s="368" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="27" spans="2:2">
       <c r="B27" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B5:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G44"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A10" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B19" sqref="B19:C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="41" style="11" customWidth="1"/>
     <col min="3" max="3" width="22.28515625" style="11" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" style="11" customWidth="1"/>
     <col min="5" max="6" width="16.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="11" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:7" ht="15">
       <c r="B2" s="248" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="12"/>
       <c r="D2" s="171"/>
       <c r="E2" s="171"/>
       <c r="F2" s="172"/>
     </row>
     <row r="3" spans="2:7" ht="15">
-      <c r="B3" s="666" t="s">
+      <c r="B3" s="652" t="s">
         <v>95</v>
       </c>
-      <c r="C3" s="667"/>
-[...2 lines deleted...]
-      <c r="F3" s="668"/>
+      <c r="C3" s="653"/>
+      <c r="D3" s="653"/>
+      <c r="E3" s="653"/>
+      <c r="F3" s="654"/>
     </row>
     <row r="4" spans="2:7" ht="38.25" customHeight="1" thickBot="1">
-      <c r="B4" s="669" t="s">
+      <c r="B4" s="655" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="670"/>
-[...2 lines deleted...]
-      <c r="F4" s="671"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="657"/>
     </row>
     <row r="5" spans="2:7" ht="15.75" thickBot="1">
-      <c r="B5" s="355"/>
-[...2 lines deleted...]
-      <c r="E5" s="396" t="s">
+      <c r="B5" s="351"/>
+      <c r="C5" s="358"/>
+      <c r="D5" s="394"/>
+      <c r="E5" s="391" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="397" t="s">
+      <c r="F5" s="392" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="173"/>
     </row>
     <row r="6" spans="2:7" s="2" customFormat="1" ht="15.75" thickBot="1">
-      <c r="B6" s="663" t="s">
+      <c r="B6" s="658" t="s">
         <v>97</v>
       </c>
-      <c r="C6" s="664"/>
-      <c r="D6" s="398" t="s">
+      <c r="C6" s="659"/>
+      <c r="D6" s="393" t="s">
         <v>98</v>
       </c>
-      <c r="E6" s="393"/>
-      <c r="F6" s="393"/>
+      <c r="E6" s="388"/>
+      <c r="F6" s="388"/>
       <c r="G6" s="11"/>
     </row>
     <row r="7" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B7" s="658" t="s">
+      <c r="B7" s="662" t="s">
         <v>99</v>
       </c>
-      <c r="C7" s="659"/>
+      <c r="C7" s="663"/>
       <c r="D7" s="169" t="s">
         <v>100</v>
       </c>
-      <c r="E7" s="392"/>
-      <c r="F7" s="392"/>
+      <c r="E7" s="387"/>
+      <c r="F7" s="387"/>
       <c r="G7" s="11"/>
     </row>
     <row r="8" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B8" s="658" t="s">
+      <c r="B8" s="662" t="s">
         <v>101</v>
       </c>
-      <c r="C8" s="659"/>
+      <c r="C8" s="663"/>
       <c r="D8" s="169" t="s">
         <v>100</v>
       </c>
-      <c r="E8" s="392"/>
-      <c r="F8" s="392"/>
+      <c r="E8" s="387"/>
+      <c r="F8" s="387"/>
       <c r="G8" s="11"/>
     </row>
     <row r="9" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B9" s="658" t="s">
+      <c r="B9" s="662" t="s">
         <v>102</v>
       </c>
-      <c r="C9" s="659"/>
+      <c r="C9" s="663"/>
       <c r="D9" s="169" t="s">
         <v>100</v>
       </c>
-      <c r="E9" s="392"/>
-      <c r="F9" s="392"/>
+      <c r="E9" s="387"/>
+      <c r="F9" s="387"/>
       <c r="G9" s="11"/>
     </row>
     <row r="10" spans="2:7" s="2" customFormat="1" ht="15" thickBot="1">
-      <c r="B10" s="658" t="s">
+      <c r="B10" s="662" t="s">
         <v>103</v>
       </c>
-      <c r="C10" s="659"/>
+      <c r="C10" s="663"/>
       <c r="D10" s="169" t="s">
         <v>104</v>
       </c>
-      <c r="E10" s="392"/>
-      <c r="F10" s="392"/>
+      <c r="E10" s="387"/>
+      <c r="F10" s="387"/>
       <c r="G10" s="11"/>
     </row>
     <row r="11" spans="2:7" s="2" customFormat="1" ht="15.75" thickBot="1">
-      <c r="B11" s="663" t="s">
+      <c r="B11" s="658" t="s">
         <v>105</v>
       </c>
-      <c r="C11" s="664"/>
-      <c r="D11" s="398" t="s">
+      <c r="C11" s="659"/>
+      <c r="D11" s="393" t="s">
         <v>106</v>
       </c>
-      <c r="E11" s="393"/>
-      <c r="F11" s="393"/>
+      <c r="E11" s="388"/>
+      <c r="F11" s="388"/>
       <c r="G11" s="11"/>
     </row>
     <row r="12" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B12" s="658" t="s">
+      <c r="B12" s="662" t="s">
         <v>107</v>
       </c>
-      <c r="C12" s="659"/>
+      <c r="C12" s="663"/>
       <c r="D12" s="169" t="s">
         <v>108</v>
       </c>
-      <c r="E12" s="392"/>
-      <c r="F12" s="392"/>
+      <c r="E12" s="387"/>
+      <c r="F12" s="387"/>
       <c r="G12" s="11"/>
     </row>
     <row r="13" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B13" s="658" t="s">
+      <c r="B13" s="662" t="s">
         <v>109</v>
       </c>
-      <c r="C13" s="659"/>
+      <c r="C13" s="663"/>
       <c r="D13" s="169" t="s">
         <v>108</v>
       </c>
-      <c r="E13" s="392"/>
-      <c r="F13" s="392"/>
+      <c r="E13" s="387"/>
+      <c r="F13" s="387"/>
       <c r="G13" s="11"/>
     </row>
     <row r="14" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B14" s="658" t="s">
+      <c r="B14" s="662" t="s">
         <v>110</v>
       </c>
-      <c r="C14" s="659"/>
+      <c r="C14" s="663"/>
       <c r="D14" s="169" t="s">
         <v>108</v>
       </c>
-      <c r="E14" s="392"/>
-      <c r="F14" s="392"/>
+      <c r="E14" s="387"/>
+      <c r="F14" s="387"/>
       <c r="G14" s="11"/>
     </row>
     <row r="15" spans="2:7" s="2" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="B15" s="658" t="s">
+      <c r="B15" s="662" t="s">
         <v>111</v>
       </c>
-      <c r="C15" s="659"/>
+      <c r="C15" s="663"/>
       <c r="D15" s="303" t="s">
         <v>112</v>
       </c>
-      <c r="E15" s="392"/>
-      <c r="F15" s="392"/>
+      <c r="E15" s="387"/>
+      <c r="F15" s="387"/>
       <c r="G15" s="11"/>
     </row>
     <row r="16" spans="2:7" s="2" customFormat="1" ht="15" thickBot="1">
       <c r="B16" s="660" t="s">
         <v>113</v>
       </c>
       <c r="C16" s="661"/>
       <c r="D16" s="195"/>
       <c r="E16" s="298">
         <f>SUM(E7:E10)-SUM(E12:E15)</f>
         <v>0</v>
       </c>
       <c r="F16" s="298">
         <f>SUM(F7:F10)-SUM(F12:F15)</f>
         <v>0</v>
       </c>
       <c r="G16" s="11"/>
     </row>
     <row r="17" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B17" s="658" t="s">
+      <c r="B17" s="662" t="s">
         <v>114</v>
       </c>
-      <c r="C17" s="659"/>
+      <c r="C17" s="663"/>
       <c r="D17" s="169" t="s">
         <v>106</v>
       </c>
-      <c r="E17" s="392"/>
-      <c r="F17" s="392"/>
+      <c r="E17" s="387"/>
+      <c r="F17" s="387"/>
       <c r="G17" s="11"/>
     </row>
     <row r="18" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B18" s="658" t="s">
+      <c r="B18" s="662" t="s">
         <v>115</v>
       </c>
-      <c r="C18" s="659"/>
+      <c r="C18" s="663"/>
       <c r="D18" s="169" t="s">
         <v>106</v>
       </c>
-      <c r="E18" s="392"/>
-      <c r="F18" s="392"/>
+      <c r="E18" s="387"/>
+      <c r="F18" s="387"/>
       <c r="G18" s="11"/>
     </row>
     <row r="19" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B19" s="658" t="s">
+      <c r="B19" s="662" t="s">
         <v>116</v>
       </c>
-      <c r="C19" s="659"/>
+      <c r="C19" s="663"/>
       <c r="D19" s="169" t="s">
         <v>106</v>
       </c>
-      <c r="E19" s="392"/>
-      <c r="F19" s="392"/>
+      <c r="E19" s="387"/>
+      <c r="F19" s="387"/>
       <c r="G19" s="11"/>
     </row>
     <row r="20" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B20" s="658" t="s">
+      <c r="B20" s="662" t="s">
         <v>117</v>
       </c>
-      <c r="C20" s="659"/>
+      <c r="C20" s="663"/>
       <c r="D20" s="169"/>
-      <c r="E20" s="392"/>
-      <c r="F20" s="392"/>
+      <c r="E20" s="387"/>
+      <c r="F20" s="387"/>
       <c r="G20" s="11"/>
     </row>
     <row r="21" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B21" s="658" t="s">
+      <c r="B21" s="662" t="s">
         <v>118</v>
       </c>
-      <c r="C21" s="659"/>
+      <c r="C21" s="663"/>
       <c r="D21" s="169" t="s">
         <v>119</v>
       </c>
-      <c r="E21" s="392"/>
-      <c r="F21" s="392"/>
+      <c r="E21" s="387"/>
+      <c r="F21" s="387"/>
       <c r="G21" s="11"/>
     </row>
     <row r="22" spans="2:7" s="2" customFormat="1" ht="30" customHeight="1">
-      <c r="B22" s="658" t="s">
+      <c r="B22" s="662" t="s">
         <v>120</v>
       </c>
-      <c r="C22" s="659"/>
+      <c r="C22" s="663"/>
       <c r="D22" s="169" t="s">
         <v>121</v>
       </c>
-      <c r="E22" s="392"/>
-      <c r="F22" s="392"/>
+      <c r="E22" s="387"/>
+      <c r="F22" s="387"/>
       <c r="G22" s="11"/>
     </row>
     <row r="23" spans="2:7" s="2" customFormat="1" ht="32.25" customHeight="1">
-      <c r="B23" s="658" t="s">
+      <c r="B23" s="662" t="s">
         <v>122</v>
       </c>
-      <c r="C23" s="659"/>
+      <c r="C23" s="663"/>
       <c r="D23" s="169" t="s">
         <v>123</v>
       </c>
-      <c r="E23" s="392"/>
-      <c r="F23" s="392"/>
+      <c r="E23" s="387"/>
+      <c r="F23" s="387"/>
       <c r="G23" s="11"/>
     </row>
     <row r="24" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B24" s="658" t="s">
+      <c r="B24" s="662" t="s">
         <v>124</v>
       </c>
-      <c r="C24" s="659"/>
+      <c r="C24" s="663"/>
       <c r="D24" s="169" t="s">
         <v>125</v>
       </c>
-      <c r="E24" s="392"/>
-      <c r="F24" s="392"/>
+      <c r="E24" s="387"/>
+      <c r="F24" s="387"/>
       <c r="G24" s="11"/>
     </row>
     <row r="25" spans="2:7" s="2" customFormat="1" ht="15" thickBot="1">
-      <c r="B25" s="658" t="s">
+      <c r="B25" s="662" t="s">
         <v>126</v>
       </c>
-      <c r="C25" s="659"/>
+      <c r="C25" s="663"/>
       <c r="D25" s="169" t="s">
         <v>125</v>
       </c>
-      <c r="E25" s="392"/>
-      <c r="F25" s="392"/>
+      <c r="E25" s="387"/>
+      <c r="F25" s="387"/>
       <c r="G25" s="11"/>
     </row>
     <row r="26" spans="2:7" s="2" customFormat="1" ht="15" thickBot="1">
       <c r="B26" s="660" t="s">
         <v>127</v>
       </c>
       <c r="C26" s="661"/>
-      <c r="D26" s="356"/>
-      <c r="E26" s="393">
+      <c r="D26" s="352"/>
+      <c r="E26" s="388">
         <f>E16-SUM(E17:E20)+SUM(E21:E23)+E24-E25</f>
         <v>0</v>
       </c>
-      <c r="F26" s="393">
+      <c r="F26" s="388">
         <f>F16-SUM(F17:F20)+SUM(F21:F23)+F24-F25</f>
         <v>0</v>
       </c>
       <c r="G26" s="11"/>
     </row>
     <row r="27" spans="2:7" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="B27" s="658" t="s">
+      <c r="B27" s="662" t="s">
         <v>734</v>
       </c>
-      <c r="C27" s="659"/>
+      <c r="C27" s="663"/>
       <c r="D27" s="169" t="s">
         <v>128</v>
       </c>
-      <c r="E27" s="392"/>
-      <c r="F27" s="392"/>
+      <c r="E27" s="387"/>
+      <c r="F27" s="387"/>
       <c r="G27" s="11"/>
     </row>
     <row r="28" spans="2:7" s="2" customFormat="1" ht="15.75" thickBot="1">
-      <c r="B28" s="663" t="s">
+      <c r="B28" s="658" t="s">
         <v>129</v>
       </c>
-      <c r="C28" s="664"/>
-      <c r="D28" s="356"/>
+      <c r="C28" s="659"/>
+      <c r="D28" s="352"/>
       <c r="E28" s="298">
         <f>E26-E27</f>
         <v>0</v>
       </c>
       <c r="F28" s="298">
         <f>F26-F27</f>
         <v>0</v>
       </c>
       <c r="G28" s="11"/>
     </row>
     <row r="29" spans="2:7" s="2" customFormat="1" ht="15">
-      <c r="B29" s="597"/>
-[...1 lines deleted...]
-      <c r="D29" s="598"/>
+      <c r="B29" s="588"/>
+      <c r="C29" s="588"/>
+      <c r="D29" s="589"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="11"/>
     </row>
     <row r="30" spans="2:7" s="2" customFormat="1" ht="14.25">
       <c r="B30" s="665" t="s">
         <v>735</v>
       </c>
       <c r="C30" s="665"/>
       <c r="D30" s="665"/>
       <c r="E30" s="665"/>
       <c r="F30" s="665"/>
       <c r="G30" s="11"/>
     </row>
     <row r="31" spans="2:7" s="2" customFormat="1" ht="14.25">
-      <c r="B31" s="662" t="s">
+      <c r="B31" s="664" t="s">
         <v>90</v>
       </c>
-      <c r="C31" s="662"/>
-[...2 lines deleted...]
-      <c r="F31" s="662"/>
+      <c r="C31" s="664"/>
+      <c r="D31" s="664"/>
+      <c r="E31" s="664"/>
+      <c r="F31" s="664"/>
       <c r="G31" s="11"/>
     </row>
     <row r="32" spans="2:7" s="2" customFormat="1" ht="14.25">
       <c r="B32" s="174" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="175"/>
       <c r="D32" s="175"/>
       <c r="E32" s="175"/>
       <c r="F32" s="175"/>
       <c r="G32" s="11"/>
     </row>
     <row r="33" spans="2:7" s="2" customFormat="1" ht="14.25">
       <c r="B33" s="246" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
     </row>
     <row r="34" spans="2:7" s="2" customFormat="1" ht="14.25">
       <c r="B34" s="247" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="5"/>
@@ -16682,538 +16784,538 @@
     <row r="36" spans="2:7">
       <c r="B36" s="126"/>
       <c r="C36" s="176"/>
     </row>
     <row r="37" spans="2:7">
       <c r="B37" s="5"/>
       <c r="C37" s="4"/>
     </row>
     <row r="38" spans="2:7">
       <c r="C38" s="126"/>
     </row>
     <row r="41" spans="2:7">
       <c r="C41" s="4"/>
     </row>
     <row r="42" spans="2:7">
       <c r="C42" s="126"/>
     </row>
     <row r="43" spans="2:7">
       <c r="C43" s="139"/>
     </row>
     <row r="44" spans="2:7">
       <c r="C44" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B20:C20"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
-    <mergeCell ref="B17:C17"/>
-[...12 lines deleted...]
-    <mergeCell ref="B30:F30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:F38"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="29"/>
     <col min="3" max="3" width="54" style="29" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="29" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="29" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3" style="29" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:6">
-      <c r="B2" s="387" t="s">
+      <c r="B2" s="382" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="259"/>
       <c r="D2" s="259"/>
       <c r="E2" s="259"/>
-      <c r="F2" s="388"/>
+      <c r="F2" s="383"/>
     </row>
     <row r="3" spans="2:6" ht="40.5" customHeight="1" thickBot="1">
-      <c r="B3" s="674" t="s">
+      <c r="B3" s="676" t="s">
         <v>756</v>
       </c>
-      <c r="C3" s="675"/>
-[...2 lines deleted...]
-      <c r="F3" s="677"/>
+      <c r="C3" s="677"/>
+      <c r="D3" s="677"/>
+      <c r="E3" s="678"/>
+      <c r="F3" s="679"/>
     </row>
     <row r="4" spans="2:6" ht="13.5" thickBot="1">
-      <c r="B4" s="680"/>
-[...2 lines deleted...]
-      <c r="E4" s="406" t="s">
+      <c r="B4" s="682"/>
+      <c r="C4" s="683"/>
+      <c r="D4" s="684"/>
+      <c r="E4" s="401" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="397" t="s">
+      <c r="F4" s="392" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="13.5" thickBot="1">
-      <c r="B5" s="402" t="s">
+      <c r="B5" s="397" t="s">
         <v>130</v>
       </c>
-      <c r="C5" s="403"/>
-[...1 lines deleted...]
-      <c r="E5" s="576">
+      <c r="C5" s="398"/>
+      <c r="D5" s="398"/>
+      <c r="E5" s="567">
         <f>F29</f>
         <v>0</v>
       </c>
-      <c r="F5" s="409"/>
+      <c r="F5" s="404"/>
     </row>
     <row r="6" spans="2:6" ht="13.5" thickBot="1">
-      <c r="B6" s="402" t="s">
+      <c r="B6" s="397" t="s">
         <v>129</v>
       </c>
-      <c r="C6" s="403"/>
-[...2 lines deleted...]
-      <c r="F6" s="409"/>
+      <c r="C6" s="398"/>
+      <c r="D6" s="398"/>
+      <c r="E6" s="404"/>
+      <c r="F6" s="404"/>
     </row>
     <row r="7" spans="2:6" ht="15">
-      <c r="B7" s="678" t="s">
+      <c r="B7" s="680" t="s">
         <v>97</v>
       </c>
-      <c r="C7" s="679"/>
-      <c r="D7" s="404" t="s">
+      <c r="C7" s="681"/>
+      <c r="D7" s="399" t="s">
         <v>98</v>
       </c>
-      <c r="E7" s="410"/>
-      <c r="F7" s="410"/>
+      <c r="E7" s="405"/>
+      <c r="F7" s="405"/>
     </row>
     <row r="8" spans="2:6" ht="14.25">
-      <c r="B8" s="672" t="s">
+      <c r="B8" s="667" t="s">
         <v>99</v>
       </c>
-      <c r="C8" s="673"/>
-      <c r="D8" s="389" t="s">
+      <c r="C8" s="668"/>
+      <c r="D8" s="384" t="s">
         <v>100</v>
       </c>
-      <c r="E8" s="408"/>
-      <c r="F8" s="408">
+      <c r="E8" s="403"/>
+      <c r="F8" s="403">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:6" ht="14.25">
-      <c r="B9" s="672" t="s">
+      <c r="B9" s="667" t="s">
         <v>101</v>
       </c>
-      <c r="C9" s="673"/>
-      <c r="D9" s="389" t="s">
+      <c r="C9" s="668"/>
+      <c r="D9" s="384" t="s">
         <v>100</v>
       </c>
-      <c r="E9" s="408"/>
-      <c r="F9" s="408">
+      <c r="E9" s="403"/>
+      <c r="F9" s="403">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="14.25">
-      <c r="B10" s="672" t="s">
+      <c r="B10" s="667" t="s">
         <v>102</v>
       </c>
-      <c r="C10" s="673"/>
-      <c r="D10" s="389" t="s">
+      <c r="C10" s="668"/>
+      <c r="D10" s="384" t="s">
         <v>100</v>
       </c>
-      <c r="E10" s="408"/>
-      <c r="F10" s="408">
+      <c r="E10" s="403"/>
+      <c r="F10" s="403">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="14.25">
-      <c r="B11" s="672" t="s">
+      <c r="B11" s="667" t="s">
         <v>103</v>
       </c>
-      <c r="C11" s="673"/>
-      <c r="D11" s="389" t="s">
+      <c r="C11" s="668"/>
+      <c r="D11" s="384" t="s">
         <v>104</v>
       </c>
-      <c r="E11" s="408"/>
-      <c r="F11" s="408">
+      <c r="E11" s="403"/>
+      <c r="F11" s="403">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:6" ht="15">
-      <c r="B12" s="683" t="s">
+      <c r="B12" s="674" t="s">
         <v>105</v>
       </c>
-      <c r="C12" s="684"/>
-      <c r="D12" s="391" t="s">
+      <c r="C12" s="675"/>
+      <c r="D12" s="386" t="s">
         <v>106</v>
       </c>
-      <c r="E12" s="407"/>
-      <c r="F12" s="407"/>
+      <c r="E12" s="402"/>
+      <c r="F12" s="402"/>
     </row>
     <row r="13" spans="2:6" ht="14.25">
-      <c r="B13" s="672" t="s">
+      <c r="B13" s="667" t="s">
         <v>107</v>
       </c>
-      <c r="C13" s="673"/>
-      <c r="D13" s="389" t="s">
+      <c r="C13" s="668"/>
+      <c r="D13" s="384" t="s">
         <v>108</v>
       </c>
-      <c r="E13" s="408"/>
-      <c r="F13" s="408"/>
+      <c r="E13" s="403"/>
+      <c r="F13" s="403"/>
     </row>
     <row r="14" spans="2:6" ht="14.25">
-      <c r="B14" s="672" t="s">
+      <c r="B14" s="667" t="s">
         <v>109</v>
       </c>
-      <c r="C14" s="673"/>
-      <c r="D14" s="389" t="s">
+      <c r="C14" s="668"/>
+      <c r="D14" s="384" t="s">
         <v>108</v>
       </c>
-      <c r="E14" s="408"/>
-      <c r="F14" s="408"/>
+      <c r="E14" s="403"/>
+      <c r="F14" s="403"/>
     </row>
     <row r="15" spans="2:6" ht="14.25">
-      <c r="B15" s="672" t="s">
+      <c r="B15" s="667" t="s">
         <v>110</v>
       </c>
-      <c r="C15" s="673"/>
-      <c r="D15" s="389" t="s">
+      <c r="C15" s="668"/>
+      <c r="D15" s="384" t="s">
         <v>108</v>
       </c>
-      <c r="E15" s="408"/>
-      <c r="F15" s="408"/>
+      <c r="E15" s="403"/>
+      <c r="F15" s="403"/>
     </row>
     <row r="16" spans="2:6" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B16" s="672" t="s">
+      <c r="B16" s="667" t="s">
         <v>111</v>
       </c>
-      <c r="C16" s="673"/>
-      <c r="D16" s="390" t="s">
+      <c r="C16" s="668"/>
+      <c r="D16" s="385" t="s">
         <v>112</v>
       </c>
-      <c r="E16" s="408"/>
-      <c r="F16" s="408"/>
+      <c r="E16" s="403"/>
+      <c r="F16" s="403"/>
     </row>
     <row r="17" spans="2:6" ht="15" thickBot="1">
-      <c r="B17" s="685" t="s">
+      <c r="B17" s="669" t="s">
         <v>113</v>
       </c>
-      <c r="C17" s="686"/>
-[...1 lines deleted...]
-      <c r="E17" s="411">
+      <c r="C17" s="670"/>
+      <c r="D17" s="407"/>
+      <c r="E17" s="406">
         <f>SUM(E8:E11)-SUM(E13:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="411">
+      <c r="F17" s="406">
         <f>SUM(F8:F11)-SUM(F13:F16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:6" ht="14.25">
-      <c r="B18" s="672" t="s">
+      <c r="B18" s="667" t="s">
         <v>114</v>
       </c>
-      <c r="C18" s="673"/>
-      <c r="D18" s="389" t="s">
+      <c r="C18" s="668"/>
+      <c r="D18" s="384" t="s">
         <v>106</v>
       </c>
-      <c r="E18" s="408"/>
-      <c r="F18" s="408"/>
+      <c r="E18" s="403"/>
+      <c r="F18" s="403"/>
     </row>
     <row r="19" spans="2:6" ht="14.25">
-      <c r="B19" s="672" t="s">
+      <c r="B19" s="667" t="s">
         <v>115</v>
       </c>
-      <c r="C19" s="673"/>
-      <c r="D19" s="389" t="s">
+      <c r="C19" s="668"/>
+      <c r="D19" s="384" t="s">
         <v>106</v>
       </c>
-      <c r="E19" s="408"/>
-      <c r="F19" s="408"/>
+      <c r="E19" s="403"/>
+      <c r="F19" s="403"/>
     </row>
     <row r="20" spans="2:6" ht="14.25">
-      <c r="B20" s="672" t="s">
+      <c r="B20" s="667" t="s">
         <v>116</v>
       </c>
-      <c r="C20" s="673"/>
-      <c r="D20" s="389" t="s">
+      <c r="C20" s="668"/>
+      <c r="D20" s="384" t="s">
         <v>106</v>
       </c>
-      <c r="E20" s="408"/>
-      <c r="F20" s="408"/>
+      <c r="E20" s="403"/>
+      <c r="F20" s="403"/>
     </row>
     <row r="21" spans="2:6" ht="14.25">
-      <c r="B21" s="672" t="s">
+      <c r="B21" s="667" t="s">
         <v>117</v>
       </c>
-      <c r="C21" s="673"/>
-[...2 lines deleted...]
-      <c r="F21" s="408"/>
+      <c r="C21" s="668"/>
+      <c r="D21" s="384"/>
+      <c r="E21" s="403"/>
+      <c r="F21" s="403"/>
     </row>
     <row r="22" spans="2:6" ht="14.25">
-      <c r="B22" s="672" t="s">
+      <c r="B22" s="667" t="s">
         <v>118</v>
       </c>
-      <c r="C22" s="673"/>
-      <c r="D22" s="389" t="s">
+      <c r="C22" s="668"/>
+      <c r="D22" s="384" t="s">
         <v>119</v>
       </c>
-      <c r="E22" s="408"/>
-      <c r="F22" s="408"/>
+      <c r="E22" s="403"/>
+      <c r="F22" s="403"/>
     </row>
     <row r="23" spans="2:6" ht="14.25">
-      <c r="B23" s="672" t="s">
+      <c r="B23" s="667" t="s">
         <v>120</v>
       </c>
-      <c r="C23" s="673"/>
-      <c r="D23" s="389" t="s">
+      <c r="C23" s="668"/>
+      <c r="D23" s="384" t="s">
         <v>121</v>
       </c>
-      <c r="E23" s="408"/>
-      <c r="F23" s="408"/>
+      <c r="E23" s="403"/>
+      <c r="F23" s="403"/>
     </row>
     <row r="24" spans="2:6" ht="14.25">
-      <c r="B24" s="672" t="s">
+      <c r="B24" s="667" t="s">
         <v>122</v>
       </c>
-      <c r="C24" s="673"/>
-      <c r="D24" s="389" t="s">
+      <c r="C24" s="668"/>
+      <c r="D24" s="384" t="s">
         <v>123</v>
       </c>
-      <c r="E24" s="408"/>
-      <c r="F24" s="408"/>
+      <c r="E24" s="403"/>
+      <c r="F24" s="403"/>
     </row>
     <row r="25" spans="2:6" ht="14.25">
-      <c r="B25" s="672" t="s">
+      <c r="B25" s="667" t="s">
         <v>124</v>
       </c>
-      <c r="C25" s="673"/>
-      <c r="D25" s="389" t="s">
+      <c r="C25" s="668"/>
+      <c r="D25" s="384" t="s">
         <v>125</v>
       </c>
-      <c r="E25" s="408"/>
-      <c r="F25" s="408"/>
+      <c r="E25" s="403"/>
+      <c r="F25" s="403"/>
     </row>
     <row r="26" spans="2:6" ht="15" thickBot="1">
-      <c r="B26" s="672" t="s">
+      <c r="B26" s="667" t="s">
         <v>126</v>
       </c>
-      <c r="C26" s="673"/>
-      <c r="D26" s="389" t="s">
+      <c r="C26" s="668"/>
+      <c r="D26" s="384" t="s">
         <v>125</v>
       </c>
-      <c r="E26" s="408"/>
-      <c r="F26" s="408"/>
+      <c r="E26" s="403"/>
+      <c r="F26" s="403"/>
     </row>
     <row r="27" spans="2:6" ht="15" thickBot="1">
-      <c r="B27" s="685" t="s">
+      <c r="B27" s="669" t="s">
         <v>127</v>
       </c>
-      <c r="C27" s="686"/>
-[...1 lines deleted...]
-      <c r="E27" s="575">
+      <c r="C27" s="670"/>
+      <c r="D27" s="400"/>
+      <c r="E27" s="566">
         <f>SUM(E17-SUM(E18:E21)+SUM(E22:E24)+E25-E26)</f>
         <v>0</v>
       </c>
-      <c r="F27" s="575">
+      <c r="F27" s="566">
         <f>SUM(F17-SUM(F18:F21)+SUM(F22:F24)+F25-F26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:6" ht="15" customHeight="1" thickBot="1">
-      <c r="B28" s="658" t="s">
+      <c r="B28" s="662" t="s">
         <v>734</v>
       </c>
-      <c r="C28" s="659"/>
-      <c r="D28" s="389" t="s">
+      <c r="C28" s="663"/>
+      <c r="D28" s="384" t="s">
         <v>128</v>
       </c>
-      <c r="E28" s="348"/>
-      <c r="F28" s="348"/>
+      <c r="E28" s="344"/>
+      <c r="F28" s="344"/>
     </row>
     <row r="29" spans="2:6" ht="15.75" thickBot="1">
-      <c r="B29" s="688" t="s">
+      <c r="B29" s="671" t="s">
         <v>129</v>
       </c>
-      <c r="C29" s="689"/>
-[...1 lines deleted...]
-      <c r="E29" s="411">
+      <c r="C29" s="672"/>
+      <c r="D29" s="400"/>
+      <c r="E29" s="406">
         <f>E27-E28</f>
         <v>0</v>
       </c>
-      <c r="F29" s="411">
+      <c r="F29" s="406">
         <f>F27-F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:6" ht="15">
-      <c r="B30" s="599"/>
-[...3 lines deleted...]
-      <c r="F30" s="601"/>
+      <c r="B30" s="590"/>
+      <c r="C30" s="590"/>
+      <c r="D30" s="591"/>
+      <c r="E30" s="592"/>
+      <c r="F30" s="592"/>
     </row>
     <row r="31" spans="2:6">
-      <c r="B31" s="690" t="s">
+      <c r="B31" s="673" t="s">
         <v>735</v>
       </c>
-      <c r="C31" s="690"/>
-[...2 lines deleted...]
-      <c r="F31" s="690"/>
+      <c r="C31" s="673"/>
+      <c r="D31" s="673"/>
+      <c r="E31" s="673"/>
+      <c r="F31" s="673"/>
     </row>
     <row r="32" spans="2:6">
-      <c r="B32" s="690" t="s">
+      <c r="B32" s="673" t="s">
         <v>757</v>
       </c>
-      <c r="C32" s="690"/>
-[...2 lines deleted...]
-      <c r="F32" s="690"/>
+      <c r="C32" s="673"/>
+      <c r="D32" s="673"/>
+      <c r="E32" s="673"/>
+      <c r="F32" s="673"/>
     </row>
     <row r="33" spans="2:6">
-      <c r="B33" s="687" t="s">
+      <c r="B33" s="666" t="s">
         <v>90</v>
       </c>
-      <c r="C33" s="687"/>
-[...2 lines deleted...]
-      <c r="F33" s="687"/>
+      <c r="C33" s="666"/>
+      <c r="D33" s="666"/>
+      <c r="E33" s="666"/>
+      <c r="F33" s="666"/>
     </row>
     <row r="34" spans="2:6">
       <c r="B34" s="55" t="s">
         <v>91</v>
       </c>
-      <c r="C34" s="400"/>
-[...2 lines deleted...]
-      <c r="F34" s="400"/>
+      <c r="C34" s="395"/>
+      <c r="D34" s="395"/>
+      <c r="E34" s="395"/>
+      <c r="F34" s="395"/>
     </row>
     <row r="35" spans="2:6" ht="14.25">
-      <c r="B35" s="370" t="s">
+      <c r="B35" s="366" t="s">
         <v>92</v>
       </c>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
     </row>
     <row r="36" spans="2:6" ht="14.25">
       <c r="B36" s="254" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="257"/>
       <c r="D36" s="32"/>
       <c r="E36" s="32"/>
       <c r="F36" s="32"/>
     </row>
     <row r="37" spans="2:6">
       <c r="B37" s="254" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="30"/>
       <c r="D37" s="30"/>
       <c r="E37" s="30"/>
       <c r="F37" s="30"/>
     </row>
     <row r="38" spans="2:6">
       <c r="B38" s="258"/>
-      <c r="C38" s="401"/>
+      <c r="C38" s="396"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="B33:F33"/>
-[...7 lines deleted...]
-    <mergeCell ref="B32:F32"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B4:D4"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
-    <mergeCell ref="B11:C11"/>
-[...5 lines deleted...]
-    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="B32:F32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="27.140625" style="11" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="11" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="11" customWidth="1"/>
     <col min="5" max="5" width="17" style="11" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" style="11" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="11" customWidth="1"/>
@@ -17229,442 +17331,442 @@
     <col min="19" max="19" width="24.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="14.1" customHeight="1"/>
     <row r="2" spans="2:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B2" s="253" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="278"/>
       <c r="D2" s="278"/>
       <c r="E2" s="278"/>
       <c r="F2" s="278"/>
       <c r="G2" s="278"/>
       <c r="H2" s="278"/>
       <c r="I2" s="278"/>
       <c r="J2" s="278"/>
       <c r="K2" s="278"/>
       <c r="L2" s="278"/>
       <c r="M2" s="278"/>
       <c r="N2" s="278"/>
       <c r="O2" s="278"/>
       <c r="P2" s="279"/>
     </row>
     <row r="3" spans="2:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="B3" s="698" t="s">
+      <c r="B3" s="692" t="s">
         <v>131</v>
       </c>
-      <c r="C3" s="699"/>
-[...12 lines deleted...]
-      <c r="P3" s="700"/>
+      <c r="C3" s="693"/>
+      <c r="D3" s="693"/>
+      <c r="E3" s="693"/>
+      <c r="F3" s="693"/>
+      <c r="G3" s="693"/>
+      <c r="H3" s="693"/>
+      <c r="I3" s="693"/>
+      <c r="J3" s="693"/>
+      <c r="K3" s="693"/>
+      <c r="L3" s="693"/>
+      <c r="M3" s="693"/>
+      <c r="N3" s="693"/>
+      <c r="O3" s="693"/>
+      <c r="P3" s="694"/>
     </row>
     <row r="4" spans="2:16" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="B4" s="695" t="s">
+      <c r="B4" s="689" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="696"/>
-[...12 lines deleted...]
-      <c r="P4" s="697"/>
+      <c r="C4" s="690"/>
+      <c r="D4" s="690"/>
+      <c r="E4" s="690"/>
+      <c r="F4" s="690"/>
+      <c r="G4" s="690"/>
+      <c r="H4" s="690"/>
+      <c r="I4" s="690"/>
+      <c r="J4" s="690"/>
+      <c r="K4" s="690"/>
+      <c r="L4" s="690"/>
+      <c r="M4" s="690"/>
+      <c r="N4" s="690"/>
+      <c r="O4" s="690"/>
+      <c r="P4" s="691"/>
     </row>
     <row r="5" spans="2:16" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1">
-      <c r="B5" s="712" t="s">
+      <c r="B5" s="706" t="s">
         <v>132</v>
       </c>
-      <c r="C5" s="713"/>
-      <c r="D5" s="704" t="s">
+      <c r="C5" s="707"/>
+      <c r="D5" s="698" t="s">
         <v>133</v>
       </c>
-      <c r="E5" s="708"/>
-[...3 lines deleted...]
-      <c r="I5" s="704" t="s">
+      <c r="E5" s="702"/>
+      <c r="F5" s="702"/>
+      <c r="G5" s="702"/>
+      <c r="H5" s="703"/>
+      <c r="I5" s="698" t="s">
         <v>134</v>
       </c>
-      <c r="J5" s="708"/>
-[...4 lines deleted...]
-      <c r="O5" s="701" t="s">
+      <c r="J5" s="702"/>
+      <c r="K5" s="702"/>
+      <c r="L5" s="702"/>
+      <c r="M5" s="702"/>
+      <c r="N5" s="703"/>
+      <c r="O5" s="695" t="s">
         <v>135</v>
       </c>
-      <c r="P5" s="702"/>
+      <c r="P5" s="696"/>
     </row>
     <row r="6" spans="2:16" s="2" customFormat="1" ht="15.95" customHeight="1" thickBot="1">
-      <c r="B6" s="714"/>
-[...1 lines deleted...]
-      <c r="D6" s="710" t="s">
+      <c r="B6" s="708"/>
+      <c r="C6" s="657"/>
+      <c r="D6" s="704" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="710" t="s">
+      <c r="E6" s="704" t="s">
         <v>136</v>
       </c>
-      <c r="F6" s="710" t="s">
+      <c r="F6" s="704" t="s">
         <v>137</v>
       </c>
-      <c r="G6" s="710" t="s">
+      <c r="G6" s="704" t="s">
         <v>138</v>
       </c>
-      <c r="H6" s="693" t="s">
+      <c r="H6" s="687" t="s">
         <v>139</v>
       </c>
-      <c r="I6" s="705" t="s">
+      <c r="I6" s="699" t="s">
         <v>140</v>
       </c>
-      <c r="J6" s="706"/>
-[...1 lines deleted...]
-      <c r="L6" s="710" t="s">
+      <c r="J6" s="700"/>
+      <c r="K6" s="701"/>
+      <c r="L6" s="704" t="s">
         <v>141</v>
       </c>
-      <c r="M6" s="710" t="s">
+      <c r="M6" s="704" t="s">
         <v>142</v>
       </c>
-      <c r="N6" s="703" t="s">
+      <c r="N6" s="697" t="s">
         <v>139</v>
       </c>
-      <c r="O6" s="691" t="s">
+      <c r="O6" s="685" t="s">
         <v>14</v>
       </c>
-      <c r="P6" s="691" t="s">
+      <c r="P6" s="685" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="2:16" s="2" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
-      <c r="B7" s="715"/>
-[...5 lines deleted...]
-      <c r="H7" s="694"/>
+      <c r="B7" s="709"/>
+      <c r="C7" s="703"/>
+      <c r="D7" s="705"/>
+      <c r="E7" s="705"/>
+      <c r="F7" s="705"/>
+      <c r="G7" s="705"/>
+      <c r="H7" s="688"/>
       <c r="I7" s="166" t="s">
         <v>143</v>
       </c>
       <c r="J7" s="166" t="s">
         <v>144</v>
       </c>
       <c r="K7" s="164" t="s">
         <v>139</v>
       </c>
-      <c r="L7" s="711"/>
-[...3 lines deleted...]
-      <c r="P7" s="692"/>
+      <c r="L7" s="705"/>
+      <c r="M7" s="705"/>
+      <c r="N7" s="698"/>
+      <c r="O7" s="686"/>
+      <c r="P7" s="686"/>
     </row>
     <row r="8" spans="2:16" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B8" s="280" t="s">
         <v>145</v>
       </c>
-      <c r="C8" s="349"/>
+      <c r="C8" s="345"/>
       <c r="D8" s="166"/>
       <c r="E8" s="165"/>
       <c r="F8" s="166"/>
       <c r="G8" s="289"/>
       <c r="H8" s="298">
         <f>SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="290"/>
       <c r="J8" s="164"/>
       <c r="K8" s="298">
         <f>SUM(I8:J8)</f>
         <v>0</v>
       </c>
       <c r="L8" s="166"/>
       <c r="M8" s="166"/>
       <c r="N8" s="298">
         <f>SUM(K8+L8+M8)</f>
         <v>0</v>
       </c>
       <c r="O8" s="298">
         <f>P16</f>
         <v>0</v>
       </c>
       <c r="P8" s="292"/>
     </row>
     <row r="9" spans="2:16" s="2" customFormat="1" ht="26.25" thickBot="1">
       <c r="B9" s="281" t="s">
         <v>146</v>
       </c>
       <c r="C9" s="126" t="s">
         <v>147</v>
       </c>
-      <c r="D9" s="350"/>
-[...2 lines deleted...]
-      <c r="G9" s="344"/>
+      <c r="D9" s="346"/>
+      <c r="E9" s="340"/>
+      <c r="F9" s="340"/>
+      <c r="G9" s="340"/>
       <c r="H9" s="17">
         <f t="shared" ref="H9:H14" si="0">SUM(D9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="352"/>
-[...1 lines deleted...]
-      <c r="K9" s="353">
+      <c r="I9" s="348"/>
+      <c r="J9" s="348"/>
+      <c r="K9" s="349">
         <f>SUM(I9:J9)</f>
         <v>0</v>
       </c>
-      <c r="L9" s="344"/>
-      <c r="M9" s="344"/>
+      <c r="L9" s="340"/>
+      <c r="M9" s="340"/>
       <c r="N9" s="293">
         <f t="shared" ref="N9:N15" si="1">SUM(K9+L9+M9)</f>
         <v>0</v>
       </c>
       <c r="O9" s="287">
         <f t="shared" ref="O9:O14" si="2">SUM(H9+N9)</f>
         <v>0</v>
       </c>
       <c r="P9" s="241"/>
     </row>
     <row r="10" spans="2:16" s="2" customFormat="1" ht="15" thickBot="1">
-      <c r="B10" s="355" t="s">
+      <c r="B10" s="351" t="s">
         <v>148</v>
       </c>
-      <c r="C10" s="356"/>
+      <c r="C10" s="352"/>
       <c r="D10" s="298">
         <f>SUM(D8+D9)</f>
         <v>0</v>
       </c>
-      <c r="E10" s="357">
+      <c r="E10" s="353">
         <f t="shared" ref="E10:G10" si="3">SUM(E8+E9)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="357">
+      <c r="F10" s="353">
         <f>SUM(F8+F9)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="357">
+      <c r="G10" s="353">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H10" s="358">
+      <c r="H10" s="354">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I10" s="357">
+      <c r="I10" s="353">
         <f>SUM(I8:I9)</f>
         <v>0</v>
       </c>
-      <c r="J10" s="357">
+      <c r="J10" s="353">
         <f>SUM(J8:J9)</f>
         <v>0</v>
       </c>
       <c r="K10" s="298">
         <f t="shared" ref="K10:K15" si="4">SUM(I10:J10)</f>
         <v>0</v>
       </c>
-      <c r="L10" s="359">
+      <c r="L10" s="355">
         <f>SUM(L8:L9)</f>
         <v>0</v>
       </c>
-      <c r="M10" s="359">
+      <c r="M10" s="355">
         <f>SUM(M8:M9)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="358">
+      <c r="N10" s="354">
         <f>SUM(K10+L10+M10)</f>
         <v>0</v>
       </c>
       <c r="O10" s="196">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P10" s="360">
+      <c r="P10" s="356">
         <f>SUM(P8+P9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:16" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="B11" s="21" t="s">
         <v>149</v>
       </c>
       <c r="C11" s="300" t="s">
         <v>150</v>
       </c>
-      <c r="D11" s="351"/>
-[...2 lines deleted...]
-      <c r="G11" s="351"/>
+      <c r="D11" s="347"/>
+      <c r="E11" s="347"/>
+      <c r="F11" s="347"/>
+      <c r="G11" s="347"/>
       <c r="H11" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="351"/>
-[...1 lines deleted...]
-      <c r="K11" s="354">
+      <c r="I11" s="347"/>
+      <c r="J11" s="347"/>
+      <c r="K11" s="350">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L11" s="351"/>
-      <c r="M11" s="351"/>
+      <c r="L11" s="347"/>
+      <c r="M11" s="347"/>
       <c r="N11" s="17">
         <f>SUM(K11+L11+M11)</f>
         <v>0</v>
       </c>
       <c r="O11" s="287">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P11" s="282"/>
     </row>
     <row r="12" spans="2:16" s="1" customFormat="1" ht="31.5" customHeight="1">
       <c r="B12" s="226" t="s">
         <v>151</v>
       </c>
       <c r="C12" s="301" t="s">
         <v>152</v>
       </c>
-      <c r="D12" s="351"/>
-[...2 lines deleted...]
-      <c r="G12" s="351"/>
+      <c r="D12" s="347"/>
+      <c r="E12" s="347"/>
+      <c r="F12" s="347"/>
+      <c r="G12" s="347"/>
       <c r="H12" s="17">
         <f>SUM(D12:G12)</f>
         <v>0</v>
       </c>
-      <c r="I12" s="351"/>
-[...1 lines deleted...]
-      <c r="K12" s="354">
+      <c r="I12" s="347"/>
+      <c r="J12" s="347"/>
+      <c r="K12" s="350">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L12" s="351"/>
-      <c r="M12" s="351"/>
+      <c r="L12" s="347"/>
+      <c r="M12" s="347"/>
       <c r="N12" s="17">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O12" s="287">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P12" s="282"/>
     </row>
     <row r="13" spans="2:16" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="B13" s="283" t="s">
         <v>153</v>
       </c>
-      <c r="D13" s="351"/>
-[...2 lines deleted...]
-      <c r="G13" s="351"/>
+      <c r="D13" s="347"/>
+      <c r="E13" s="347"/>
+      <c r="F13" s="347"/>
+      <c r="G13" s="347"/>
       <c r="H13" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="351"/>
-[...1 lines deleted...]
-      <c r="K13" s="354">
+      <c r="I13" s="347"/>
+      <c r="J13" s="347"/>
+      <c r="K13" s="350">
         <f>SUM(I13:J13)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="351"/>
-      <c r="M13" s="351"/>
+      <c r="L13" s="347"/>
+      <c r="M13" s="347"/>
       <c r="N13" s="17">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O13" s="287">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P13" s="282"/>
     </row>
     <row r="14" spans="2:16" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="B14" s="283" t="s">
         <v>154</v>
       </c>
       <c r="C14" s="301" t="s">
         <v>152</v>
       </c>
-      <c r="D14" s="351"/>
-[...2 lines deleted...]
-      <c r="G14" s="351"/>
+      <c r="D14" s="347"/>
+      <c r="E14" s="347"/>
+      <c r="F14" s="347"/>
+      <c r="G14" s="347"/>
       <c r="H14" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="351"/>
-[...1 lines deleted...]
-      <c r="K14" s="354">
+      <c r="I14" s="347"/>
+      <c r="J14" s="347"/>
+      <c r="K14" s="350">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L14" s="351"/>
-      <c r="M14" s="351"/>
+      <c r="L14" s="347"/>
+      <c r="M14" s="347"/>
       <c r="N14" s="17">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O14" s="287">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P14" s="282"/>
     </row>
     <row r="15" spans="2:16" ht="18" customHeight="1" thickBot="1">
       <c r="B15" s="283" t="s">
         <v>155</v>
       </c>
-      <c r="D15" s="351"/>
-[...2 lines deleted...]
-      <c r="G15" s="351"/>
+      <c r="D15" s="347"/>
+      <c r="E15" s="347"/>
+      <c r="F15" s="347"/>
+      <c r="G15" s="347"/>
       <c r="H15" s="17"/>
-      <c r="I15" s="351"/>
-[...1 lines deleted...]
-      <c r="K15" s="354">
+      <c r="I15" s="347"/>
+      <c r="J15" s="347"/>
+      <c r="K15" s="350">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L15" s="354"/>
-      <c r="M15" s="354"/>
+      <c r="L15" s="350"/>
+      <c r="M15" s="350"/>
       <c r="N15" s="17">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O15" s="287">
         <f>K15+N15</f>
         <v>0</v>
       </c>
       <c r="P15" s="293"/>
     </row>
     <row r="16" spans="2:16" ht="18.95" customHeight="1" thickBot="1">
       <c r="B16" s="284" t="s">
         <v>156</v>
       </c>
       <c r="C16" s="285"/>
       <c r="D16" s="286">
         <f>D10+SUM(D11:D15)</f>
         <v>0</v>
       </c>
       <c r="E16" s="286">
         <f t="shared" ref="E16:P16" si="5">E10+SUM(E11:E15)</f>
         <v>0</v>
       </c>
       <c r="F16" s="286">
         <f t="shared" si="5"/>
@@ -17772,946 +17874,946 @@
       <c r="B21" s="11" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="22" spans="2:16">
       <c r="B22" s="246" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="4"/>
     </row>
     <row r="23" spans="2:16">
       <c r="B23" s="247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24" spans="2:16">
       <c r="B24" s="247" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="25" spans="2:16">
       <c r="B25" s="161"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B5:C7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="I5:N5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="D5:H5"/>
-    <mergeCell ref="B5:C7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="16" customWidth="1"/>
     <col min="2" max="2" width="56.5703125" style="16" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="16" customWidth="1"/>
     <col min="4" max="7" width="15.28515625" style="16" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" style="16" customWidth="1"/>
     <col min="9" max="14" width="15.7109375" style="16" customWidth="1"/>
     <col min="15" max="16" width="7.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="3" style="16" customWidth="1"/>
     <col min="18" max="16384" width="11.42578125" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="13.5" customHeight="1" thickBot="1">
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
       <c r="N1" s="26"/>
     </row>
     <row r="2" spans="1:16" s="159" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="26"/>
-      <c r="B2" s="413" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="414"/>
+      <c r="B2" s="408" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="409"/>
       <c r="D2" s="157"/>
       <c r="E2" s="157"/>
       <c r="F2" s="157"/>
       <c r="G2" s="157"/>
       <c r="H2" s="157"/>
       <c r="I2" s="157"/>
       <c r="J2" s="157"/>
       <c r="K2" s="157"/>
       <c r="L2" s="157"/>
       <c r="M2" s="157"/>
       <c r="N2" s="157"/>
       <c r="O2" s="157"/>
       <c r="P2" s="158"/>
     </row>
     <row r="3" spans="1:16" s="159" customFormat="1" ht="19.5" customHeight="1">
       <c r="A3" s="26"/>
-      <c r="B3" s="716" t="s">
+      <c r="B3" s="715" t="s">
         <v>131</v>
       </c>
-      <c r="C3" s="717"/>
-[...11 lines deleted...]
-      <c r="P3" s="415"/>
+      <c r="C3" s="716"/>
+      <c r="D3" s="716"/>
+      <c r="E3" s="716"/>
+      <c r="F3" s="716"/>
+      <c r="G3" s="716"/>
+      <c r="H3" s="716"/>
+      <c r="I3" s="716"/>
+      <c r="J3" s="716"/>
+      <c r="K3" s="716"/>
+      <c r="L3" s="716"/>
+      <c r="M3" s="716"/>
+      <c r="N3" s="716"/>
+      <c r="P3" s="410"/>
     </row>
     <row r="4" spans="1:16" s="159" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
       <c r="A4" s="26"/>
-      <c r="B4" s="669" t="s">
+      <c r="B4" s="655" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="670"/>
-[...11 lines deleted...]
-      <c r="P4" s="415"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="656"/>
+      <c r="G4" s="656"/>
+      <c r="H4" s="656"/>
+      <c r="I4" s="656"/>
+      <c r="J4" s="656"/>
+      <c r="K4" s="656"/>
+      <c r="L4" s="656"/>
+      <c r="M4" s="656"/>
+      <c r="N4" s="656"/>
+      <c r="P4" s="410"/>
     </row>
     <row r="5" spans="1:16" s="160" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A5" s="26"/>
-      <c r="B5" s="703" t="s">
+      <c r="B5" s="697" t="s">
         <v>132</v>
       </c>
-      <c r="C5" s="722"/>
-      <c r="D5" s="718" t="s">
+      <c r="C5" s="719"/>
+      <c r="D5" s="710" t="s">
         <v>133</v>
       </c>
-      <c r="E5" s="719"/>
-[...3 lines deleted...]
-      <c r="I5" s="718" t="s">
+      <c r="E5" s="717"/>
+      <c r="F5" s="717"/>
+      <c r="G5" s="717"/>
+      <c r="H5" s="711"/>
+      <c r="I5" s="710" t="s">
         <v>134</v>
       </c>
-      <c r="J5" s="719"/>
-[...4 lines deleted...]
-      <c r="O5" s="718" t="s">
+      <c r="J5" s="717"/>
+      <c r="K5" s="717"/>
+      <c r="L5" s="717"/>
+      <c r="M5" s="717"/>
+      <c r="N5" s="711"/>
+      <c r="O5" s="710" t="s">
         <v>135</v>
       </c>
-      <c r="P5" s="720"/>
+      <c r="P5" s="711"/>
     </row>
     <row r="6" spans="1:16" s="160" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A6" s="26"/>
-      <c r="B6" s="701"/>
-[...1 lines deleted...]
-      <c r="D6" s="710" t="s">
+      <c r="B6" s="695"/>
+      <c r="C6" s="657"/>
+      <c r="D6" s="704" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="710" t="s">
+      <c r="E6" s="704" t="s">
         <v>136</v>
       </c>
-      <c r="F6" s="710" t="s">
+      <c r="F6" s="704" t="s">
         <v>137</v>
       </c>
-      <c r="G6" s="710" t="s">
+      <c r="G6" s="704" t="s">
         <v>138</v>
       </c>
-      <c r="H6" s="693" t="s">
+      <c r="H6" s="687" t="s">
         <v>139</v>
       </c>
-      <c r="I6" s="705" t="s">
+      <c r="I6" s="699" t="s">
         <v>140</v>
       </c>
-      <c r="J6" s="706"/>
-[...1 lines deleted...]
-      <c r="L6" s="710" t="s">
+      <c r="J6" s="700"/>
+      <c r="K6" s="701"/>
+      <c r="L6" s="704" t="s">
         <v>141</v>
       </c>
-      <c r="M6" s="710" t="s">
+      <c r="M6" s="704" t="s">
         <v>142</v>
       </c>
-      <c r="N6" s="703" t="s">
+      <c r="N6" s="697" t="s">
         <v>139</v>
       </c>
-      <c r="O6" s="723" t="s">
+      <c r="O6" s="712" t="s">
         <v>14</v>
       </c>
-      <c r="P6" s="724" t="s">
+      <c r="P6" s="713" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:16" s="160" customFormat="1" ht="39" customHeight="1" thickBot="1">
       <c r="A7" s="26"/>
-      <c r="B7" s="704"/>
-[...5 lines deleted...]
-      <c r="H7" s="721"/>
+      <c r="B7" s="698"/>
+      <c r="C7" s="703"/>
+      <c r="D7" s="705"/>
+      <c r="E7" s="705"/>
+      <c r="F7" s="705"/>
+      <c r="G7" s="705"/>
+      <c r="H7" s="718"/>
       <c r="I7" s="166" t="s">
         <v>143</v>
       </c>
       <c r="J7" s="166" t="s">
         <v>144</v>
       </c>
       <c r="K7" s="164" t="s">
         <v>139</v>
       </c>
-      <c r="L7" s="711"/>
-[...3 lines deleted...]
-      <c r="P7" s="725"/>
+      <c r="L7" s="705"/>
+      <c r="M7" s="705"/>
+      <c r="N7" s="698"/>
+      <c r="O7" s="686"/>
+      <c r="P7" s="714"/>
     </row>
     <row r="8" spans="1:16" ht="15" customHeight="1">
       <c r="A8" s="26"/>
-      <c r="B8" s="416" t="s">
+      <c r="B8" s="411" t="s">
         <v>727</v>
       </c>
       <c r="C8" s="161"/>
-      <c r="D8" s="365"/>
-[...3 lines deleted...]
-      <c r="H8" s="365">
+      <c r="D8" s="361"/>
+      <c r="E8" s="361"/>
+      <c r="F8" s="361"/>
+      <c r="G8" s="361"/>
+      <c r="H8" s="361">
         <f>SUM(D8:G8)</f>
         <v>0</v>
       </c>
-      <c r="I8" s="365"/>
-[...1 lines deleted...]
-      <c r="K8" s="365">
+      <c r="I8" s="361"/>
+      <c r="J8" s="361"/>
+      <c r="K8" s="361">
         <f>SUM(I8:J8)</f>
         <v>0</v>
       </c>
-      <c r="L8" s="365"/>
-[...1 lines deleted...]
-      <c r="N8" s="365">
+      <c r="L8" s="361"/>
+      <c r="M8" s="361"/>
+      <c r="N8" s="361">
         <f>SUM(K8+L8+M8)</f>
         <v>0</v>
       </c>
-      <c r="O8" s="365">
+      <c r="O8" s="361">
         <f>SUM(H8+N8)</f>
         <v>0</v>
       </c>
-      <c r="P8" s="365"/>
+      <c r="P8" s="361"/>
     </row>
     <row r="9" spans="1:16" ht="15" customHeight="1" thickBot="1">
       <c r="A9" s="26"/>
-      <c r="B9" s="417" t="s">
+      <c r="B9" s="412" t="s">
         <v>159</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="D9" s="366"/>
-[...3 lines deleted...]
-      <c r="H9" s="366">
+      <c r="D9" s="362"/>
+      <c r="E9" s="362"/>
+      <c r="F9" s="362"/>
+      <c r="G9" s="362"/>
+      <c r="H9" s="362">
         <f>SUM(D9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="366"/>
-[...1 lines deleted...]
-      <c r="K9" s="366">
+      <c r="I9" s="362"/>
+      <c r="J9" s="362"/>
+      <c r="K9" s="362">
         <f>SUM(I9:J9)</f>
         <v>0</v>
       </c>
-      <c r="L9" s="366"/>
-[...1 lines deleted...]
-      <c r="N9" s="366">
+      <c r="L9" s="362"/>
+      <c r="M9" s="362"/>
+      <c r="N9" s="362">
         <f>SUM(K9+L9+M9)</f>
         <v>0</v>
       </c>
-      <c r="O9" s="366">
+      <c r="O9" s="362">
         <f>SUM(H9+N9)</f>
         <v>0</v>
       </c>
-      <c r="P9" s="366"/>
+      <c r="P9" s="362"/>
     </row>
     <row r="10" spans="1:16" ht="16.5" customHeight="1" thickBot="1">
       <c r="A10" s="26"/>
-      <c r="B10" s="361" t="s">
+      <c r="B10" s="357" t="s">
         <v>728</v>
       </c>
-      <c r="C10" s="362"/>
-      <c r="D10" s="367">
+      <c r="C10" s="358"/>
+      <c r="D10" s="363">
         <f>SUM(D8:D9)</f>
         <v>0</v>
       </c>
-      <c r="E10" s="367">
+      <c r="E10" s="363">
         <f t="shared" ref="E10:P10" si="0">SUM(E8:E9)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="367">
+      <c r="F10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G10" s="367">
+      <c r="G10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H10" s="367">
+      <c r="H10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I10" s="367">
+      <c r="I10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J10" s="367">
+      <c r="J10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="367">
+      <c r="K10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="367">
+      <c r="L10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M10" s="367">
+      <c r="M10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N10" s="367">
+      <c r="N10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O10" s="367">
+      <c r="O10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P10" s="367">
+      <c r="P10" s="363">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="16.5" customHeight="1">
       <c r="A11" s="26"/>
       <c r="B11" s="21" t="s">
         <v>149</v>
       </c>
       <c r="C11" s="247" t="s">
         <v>160</v>
       </c>
-      <c r="D11" s="366"/>
-[...3 lines deleted...]
-      <c r="H11" s="366">
+      <c r="D11" s="362"/>
+      <c r="E11" s="362"/>
+      <c r="F11" s="362"/>
+      <c r="G11" s="362"/>
+      <c r="H11" s="362">
         <f>SUM(D11:G11)</f>
         <v>0</v>
       </c>
-      <c r="I11" s="366"/>
-[...1 lines deleted...]
-      <c r="K11" s="366">
+      <c r="I11" s="362"/>
+      <c r="J11" s="362"/>
+      <c r="K11" s="362">
         <f>SUM(I11:J11)</f>
         <v>0</v>
       </c>
-      <c r="L11" s="366"/>
-[...1 lines deleted...]
-      <c r="N11" s="366">
+      <c r="L11" s="362"/>
+      <c r="M11" s="362"/>
+      <c r="N11" s="362">
         <f>SUM(K11+L11+M11)</f>
         <v>0</v>
       </c>
-      <c r="O11" s="366">
+      <c r="O11" s="362">
         <f>SUM(H11+N11)</f>
         <v>0</v>
       </c>
-      <c r="P11" s="366"/>
+      <c r="P11" s="362"/>
     </row>
     <row r="12" spans="1:16" ht="15" customHeight="1">
       <c r="A12" s="26"/>
       <c r="B12" s="226" t="s">
         <v>151</v>
       </c>
       <c r="C12" s="247" t="s">
         <v>161</v>
       </c>
-      <c r="D12" s="366"/>
-[...3 lines deleted...]
-      <c r="H12" s="366">
+      <c r="D12" s="362"/>
+      <c r="E12" s="362"/>
+      <c r="F12" s="362"/>
+      <c r="G12" s="362"/>
+      <c r="H12" s="362">
         <f t="shared" ref="H12:H14" si="1">SUM(D12:G12)</f>
         <v>0</v>
       </c>
-      <c r="I12" s="366"/>
-[...1 lines deleted...]
-      <c r="K12" s="366">
+      <c r="I12" s="362"/>
+      <c r="J12" s="362"/>
+      <c r="K12" s="362">
         <f t="shared" ref="K12:K15" si="2">SUM(I12:J12)</f>
         <v>0</v>
       </c>
-      <c r="L12" s="366"/>
-[...1 lines deleted...]
-      <c r="N12" s="366">
+      <c r="L12" s="362"/>
+      <c r="M12" s="362"/>
+      <c r="N12" s="362">
         <f t="shared" ref="N12:N15" si="3">SUM(K12+L12+M12)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="366">
+      <c r="O12" s="362">
         <f t="shared" ref="O12:O15" si="4">SUM(H12+N12)</f>
         <v>0</v>
       </c>
-      <c r="P12" s="366"/>
+      <c r="P12" s="362"/>
     </row>
     <row r="13" spans="1:16" ht="15" customHeight="1">
       <c r="A13" s="26"/>
       <c r="B13" s="283" t="s">
         <v>153</v>
       </c>
       <c r="C13" s="247"/>
-      <c r="D13" s="366"/>
-[...3 lines deleted...]
-      <c r="H13" s="366">
+      <c r="D13" s="362"/>
+      <c r="E13" s="362"/>
+      <c r="F13" s="362"/>
+      <c r="G13" s="362"/>
+      <c r="H13" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I13" s="366"/>
-[...1 lines deleted...]
-      <c r="K13" s="366">
+      <c r="I13" s="362"/>
+      <c r="J13" s="362"/>
+      <c r="K13" s="362">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L13" s="366"/>
-[...1 lines deleted...]
-      <c r="N13" s="366">
+      <c r="L13" s="362"/>
+      <c r="M13" s="362"/>
+      <c r="N13" s="362">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O13" s="366">
+      <c r="O13" s="362">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P13" s="366"/>
+      <c r="P13" s="362"/>
     </row>
     <row r="14" spans="1:16" ht="15" customHeight="1">
       <c r="A14" s="26"/>
       <c r="B14" s="283" t="s">
         <v>154</v>
       </c>
       <c r="C14" s="247" t="s">
         <v>161</v>
       </c>
-      <c r="D14" s="366"/>
-[...3 lines deleted...]
-      <c r="H14" s="366">
+      <c r="D14" s="362"/>
+      <c r="E14" s="362"/>
+      <c r="F14" s="362"/>
+      <c r="G14" s="362"/>
+      <c r="H14" s="362">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I14" s="366"/>
-[...1 lines deleted...]
-      <c r="K14" s="366">
+      <c r="I14" s="362"/>
+      <c r="J14" s="362"/>
+      <c r="K14" s="362">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L14" s="366"/>
-[...1 lines deleted...]
-      <c r="N14" s="366">
+      <c r="L14" s="362"/>
+      <c r="M14" s="362"/>
+      <c r="N14" s="362">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O14" s="366">
+      <c r="O14" s="362">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P14" s="366"/>
+      <c r="P14" s="362"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" thickBot="1">
       <c r="A15" s="26"/>
       <c r="B15" s="283" t="s">
         <v>155</v>
       </c>
       <c r="C15" s="11"/>
-      <c r="D15" s="366"/>
-[...3 lines deleted...]
-      <c r="H15" s="366">
+      <c r="D15" s="362"/>
+      <c r="E15" s="362"/>
+      <c r="F15" s="362"/>
+      <c r="G15" s="362"/>
+      <c r="H15" s="362">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
-      <c r="I15" s="366"/>
-[...1 lines deleted...]
-      <c r="K15" s="366">
+      <c r="I15" s="362"/>
+      <c r="J15" s="362"/>
+      <c r="K15" s="362">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L15" s="366"/>
-[...1 lines deleted...]
-      <c r="N15" s="366">
+      <c r="L15" s="362"/>
+      <c r="M15" s="362"/>
+      <c r="N15" s="362">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O15" s="366">
+      <c r="O15" s="362">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P15" s="366"/>
+      <c r="P15" s="362"/>
     </row>
     <row r="16" spans="1:16" ht="16.5" customHeight="1" thickBot="1">
       <c r="A16" s="26"/>
-      <c r="B16" s="363" t="s">
+      <c r="B16" s="359" t="s">
         <v>729</v>
       </c>
-      <c r="C16" s="364"/>
-      <c r="D16" s="368">
+      <c r="C16" s="360"/>
+      <c r="D16" s="364">
         <f>SUM(D10:D15)</f>
         <v>0</v>
       </c>
-      <c r="E16" s="368">
+      <c r="E16" s="364">
         <f t="shared" ref="E16:P16" si="5">SUM(E10:E15)</f>
         <v>0</v>
       </c>
-      <c r="F16" s="368">
+      <c r="F16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G16" s="368">
+      <c r="G16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H16" s="368">
+      <c r="H16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I16" s="368">
+      <c r="I16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J16" s="368">
+      <c r="J16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K16" s="368">
+      <c r="K16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L16" s="368">
+      <c r="L16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M16" s="368">
+      <c r="M16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N16" s="368">
+      <c r="N16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O16" s="368">
+      <c r="O16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P16" s="368">
+      <c r="P16" s="364">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="16.5" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="21" t="s">
         <v>149</v>
       </c>
       <c r="C17" s="247" t="s">
         <v>160</v>
       </c>
-      <c r="D17" s="366"/>
-[...3 lines deleted...]
-      <c r="H17" s="366">
+      <c r="D17" s="362"/>
+      <c r="E17" s="362"/>
+      <c r="F17" s="362"/>
+      <c r="G17" s="362"/>
+      <c r="H17" s="362">
         <f>SUM(D17:G17)</f>
         <v>0</v>
       </c>
-      <c r="I17" s="366"/>
-[...1 lines deleted...]
-      <c r="K17" s="366">
+      <c r="I17" s="362"/>
+      <c r="J17" s="362"/>
+      <c r="K17" s="362">
         <f>SUM(I17:J17)</f>
         <v>0</v>
       </c>
-      <c r="L17" s="365"/>
-[...1 lines deleted...]
-      <c r="N17" s="366">
+      <c r="L17" s="361"/>
+      <c r="M17" s="362"/>
+      <c r="N17" s="362">
         <f>SUM(K17+L17+M17)</f>
         <v>0</v>
       </c>
-      <c r="O17" s="366">
+      <c r="O17" s="362">
         <f>SUM(H17+N17)</f>
         <v>0</v>
       </c>
-      <c r="P17" s="366"/>
+      <c r="P17" s="362"/>
     </row>
     <row r="18" spans="1:16" ht="15" customHeight="1">
       <c r="A18" s="26"/>
       <c r="B18" s="226" t="s">
         <v>151</v>
       </c>
       <c r="C18" s="247" t="s">
         <v>161</v>
       </c>
-      <c r="D18" s="366"/>
-[...3 lines deleted...]
-      <c r="H18" s="366">
+      <c r="D18" s="362"/>
+      <c r="E18" s="362"/>
+      <c r="F18" s="362"/>
+      <c r="G18" s="362"/>
+      <c r="H18" s="362">
         <f t="shared" ref="H18:H20" si="6">SUM(D18:G18)</f>
         <v>0</v>
       </c>
-      <c r="I18" s="366"/>
-[...1 lines deleted...]
-      <c r="K18" s="366">
+      <c r="I18" s="362"/>
+      <c r="J18" s="362"/>
+      <c r="K18" s="362">
         <f t="shared" ref="K18:K21" si="7">SUM(I18:J18)</f>
         <v>0</v>
       </c>
-      <c r="L18" s="366"/>
-[...1 lines deleted...]
-      <c r="N18" s="366">
+      <c r="L18" s="362"/>
+      <c r="M18" s="362"/>
+      <c r="N18" s="362">
         <f t="shared" ref="N18:N21" si="8">SUM(K18+L18+M18)</f>
         <v>0</v>
       </c>
-      <c r="O18" s="366">
+      <c r="O18" s="362">
         <f t="shared" ref="O18:O20" si="9">SUM(H18+N18)</f>
         <v>0</v>
       </c>
-      <c r="P18" s="366"/>
+      <c r="P18" s="362"/>
     </row>
     <row r="19" spans="1:16" ht="15" customHeight="1">
       <c r="A19" s="26"/>
       <c r="B19" s="283" t="s">
         <v>153</v>
       </c>
       <c r="C19" s="247"/>
-      <c r="D19" s="366"/>
-[...3 lines deleted...]
-      <c r="H19" s="366">
+      <c r="D19" s="362"/>
+      <c r="E19" s="362"/>
+      <c r="F19" s="362"/>
+      <c r="G19" s="362"/>
+      <c r="H19" s="362">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="I19" s="366"/>
-[...1 lines deleted...]
-      <c r="K19" s="366">
+      <c r="I19" s="362"/>
+      <c r="J19" s="362"/>
+      <c r="K19" s="362">
         <f>SUM(I19:J19)</f>
         <v>0</v>
       </c>
-      <c r="L19" s="366"/>
-[...1 lines deleted...]
-      <c r="N19" s="366">
+      <c r="L19" s="362"/>
+      <c r="M19" s="362"/>
+      <c r="N19" s="362">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="O19" s="366">
+      <c r="O19" s="362">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="P19" s="366"/>
+      <c r="P19" s="362"/>
     </row>
     <row r="20" spans="1:16" ht="15" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="283" t="s">
         <v>154</v>
       </c>
       <c r="C20" s="247" t="s">
         <v>161</v>
       </c>
-      <c r="D20" s="366"/>
-[...3 lines deleted...]
-      <c r="H20" s="366">
+      <c r="D20" s="362"/>
+      <c r="E20" s="362"/>
+      <c r="F20" s="362"/>
+      <c r="G20" s="362"/>
+      <c r="H20" s="362">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="I20" s="366"/>
-[...1 lines deleted...]
-      <c r="K20" s="366">
+      <c r="I20" s="362"/>
+      <c r="J20" s="362"/>
+      <c r="K20" s="362">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L20" s="366"/>
-[...1 lines deleted...]
-      <c r="N20" s="366">
+      <c r="L20" s="362"/>
+      <c r="M20" s="362"/>
+      <c r="N20" s="362">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="O20" s="366">
+      <c r="O20" s="362">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="P20" s="366"/>
+      <c r="P20" s="362"/>
     </row>
     <row r="21" spans="1:16" ht="15" customHeight="1" thickBot="1">
       <c r="A21" s="26"/>
       <c r="B21" s="283" t="s">
         <v>155</v>
       </c>
       <c r="C21" s="11"/>
-      <c r="D21" s="366"/>
-[...6 lines deleted...]
-      <c r="K21" s="366">
+      <c r="D21" s="362"/>
+      <c r="E21" s="362"/>
+      <c r="F21" s="362"/>
+      <c r="G21" s="362"/>
+      <c r="H21" s="362"/>
+      <c r="I21" s="362"/>
+      <c r="J21" s="362"/>
+      <c r="K21" s="362">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L21" s="366"/>
-[...1 lines deleted...]
-      <c r="N21" s="366">
+      <c r="L21" s="362"/>
+      <c r="M21" s="362"/>
+      <c r="N21" s="362">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="O21" s="366">
+      <c r="O21" s="362">
         <f>K21+N21</f>
         <v>0</v>
       </c>
-      <c r="P21" s="366"/>
+      <c r="P21" s="362"/>
     </row>
     <row r="22" spans="1:16" ht="16.5" customHeight="1" thickBot="1">
       <c r="A22" s="26"/>
-      <c r="B22" s="363" t="s">
+      <c r="B22" s="359" t="s">
         <v>729</v>
       </c>
-      <c r="C22" s="364"/>
-      <c r="D22" s="368">
+      <c r="C22" s="360"/>
+      <c r="D22" s="364">
         <f>SUM(D16:D21)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="368">
+      <c r="E22" s="364">
         <f t="shared" ref="E22:P22" si="10">SUM(E16:E21)</f>
         <v>0</v>
       </c>
-      <c r="F22" s="368">
+      <c r="F22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="G22" s="368">
+      <c r="G22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="H22" s="368">
+      <c r="H22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="I22" s="368">
+      <c r="I22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="J22" s="368">
+      <c r="J22" s="364">
         <f>SUM(J16:J21)</f>
         <v>0</v>
       </c>
-      <c r="K22" s="368">
+      <c r="K22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L22" s="368">
+      <c r="L22" s="364">
         <f>SUM(L16:L21)</f>
         <v>0</v>
       </c>
-      <c r="M22" s="368">
+      <c r="M22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="N22" s="368">
+      <c r="N22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O22" s="368">
+      <c r="O22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="P22" s="368">
+      <c r="P22" s="364">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" s="302" customFormat="1" ht="22.5" customHeight="1">
       <c r="B23" s="302" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="24" spans="1:16" s="302" customFormat="1" ht="22.5" customHeight="1">
       <c r="B24" s="302" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="18" customHeight="1">
       <c r="B25" s="11" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="18" customHeight="1"/>
     <row r="27" spans="1:16" ht="13.5" customHeight="1">
       <c r="B27" s="11" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="15.75" customHeight="1">
       <c r="B28" s="246" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="12" customHeight="1">
       <c r="B29" s="247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="247" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="O5:P5"/>
-[...5 lines deleted...]
-    <mergeCell ref="M6:M7"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B5:C7"/>
     <mergeCell ref="I5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:G61"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="B55" sqref="B55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="63.5703125" style="67" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="11" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" style="11" customWidth="1"/>
     <col min="6" max="6" width="4.42578125" style="11" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="11" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" ht="15">
       <c r="B2" s="249" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="127"/>
       <c r="D2" s="127"/>
       <c r="E2" s="128"/>
     </row>
     <row r="3" spans="2:7" ht="15">
-      <c r="B3" s="666" t="s">
+      <c r="B3" s="652" t="s">
         <v>758</v>
       </c>
-      <c r="C3" s="667"/>
-[...1 lines deleted...]
-      <c r="E3" s="668"/>
+      <c r="C3" s="653"/>
+      <c r="D3" s="653"/>
+      <c r="E3" s="654"/>
     </row>
     <row r="4" spans="2:7" ht="13.5" thickBot="1">
-      <c r="B4" s="726" t="s">
+      <c r="B4" s="720" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="670"/>
-[...1 lines deleted...]
-      <c r="E4" s="671"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="657"/>
     </row>
     <row r="5" spans="2:7" ht="13.5" thickBot="1">
       <c r="B5" s="141"/>
       <c r="C5" s="142"/>
-      <c r="D5" s="394" t="s">
+      <c r="D5" s="389" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="395" t="s">
+      <c r="E5" s="390" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="2:7" ht="15">
       <c r="B6" s="143" t="s">
         <v>162</v>
       </c>
       <c r="C6" s="124"/>
       <c r="D6" s="129"/>
       <c r="E6" s="130"/>
     </row>
     <row r="7" spans="2:7">
       <c r="B7" s="131" t="s">
         <v>163</v>
       </c>
       <c r="C7" s="144"/>
       <c r="D7" s="145">
         <f>E10</f>
         <v>0</v>
       </c>
       <c r="E7" s="146"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="2:7">
       <c r="B8" s="131" t="s">
@@ -18982,51 +19084,51 @@
       <c r="D37" s="145"/>
       <c r="E37" s="153"/>
     </row>
     <row r="38" spans="2:5" ht="30">
       <c r="B38" s="149" t="s">
         <v>737</v>
       </c>
       <c r="C38" s="150"/>
       <c r="D38" s="151">
         <f>SUM(D28:D37)</f>
         <v>0</v>
       </c>
       <c r="E38" s="152">
         <f>SUM(E28:E37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" s="134" t="s">
         <v>193</v>
       </c>
       <c r="C39" s="124"/>
       <c r="D39" s="135"/>
       <c r="E39" s="136"/>
     </row>
-    <row r="40" spans="2:5">
+    <row r="40" spans="2:5" ht="25.5">
       <c r="B40" s="131" t="s">
         <v>194</v>
       </c>
       <c r="C40" s="123"/>
       <c r="D40" s="145"/>
       <c r="E40" s="153"/>
     </row>
     <row r="41" spans="2:5" ht="25.5">
       <c r="B41" s="131" t="s">
         <v>195</v>
       </c>
       <c r="C41" s="123"/>
       <c r="D41" s="145"/>
       <c r="E41" s="153"/>
     </row>
     <row r="42" spans="2:5">
       <c r="B42" s="131" t="s">
         <v>196</v>
       </c>
       <c r="C42" s="123"/>
       <c r="D42" s="145"/>
       <c r="E42" s="153"/>
     </row>
     <row r="43" spans="2:5">
       <c r="B43" s="131" t="s">
@@ -19046,94 +19148,94 @@
     </row>
     <row r="45" spans="2:5" ht="30">
       <c r="B45" s="149" t="s">
         <v>738</v>
       </c>
       <c r="C45" s="150"/>
       <c r="D45" s="151">
         <f>SUM(D40:D44)</f>
         <v>0</v>
       </c>
       <c r="E45" s="152">
         <f>SUM(E40:E44)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="25.5">
       <c r="B46" s="131" t="s">
         <v>198</v>
       </c>
       <c r="C46" s="124" t="s">
         <v>166</v>
       </c>
       <c r="D46" s="135"/>
       <c r="E46" s="136"/>
     </row>
-    <row r="47" spans="2:5" ht="15">
+    <row r="47" spans="2:5" ht="30">
       <c r="B47" s="149" t="s">
         <v>199</v>
       </c>
       <c r="C47" s="154"/>
       <c r="D47" s="155">
         <f>D26+D38+D45+D46</f>
         <v>0</v>
       </c>
       <c r="E47" s="156">
         <f>E26+E38+E45+E46</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="24">
       <c r="B48" s="125" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="126"/>
       <c r="E48" s="126"/>
     </row>
     <row r="49" spans="2:6" s="247" customFormat="1" ht="27" customHeight="1">
-      <c r="B49" s="727" t="s">
+      <c r="B49" s="721" t="s">
         <v>200</v>
       </c>
-      <c r="C49" s="727"/>
-[...1 lines deleted...]
-      <c r="E49" s="727"/>
+      <c r="C49" s="721"/>
+      <c r="D49" s="721"/>
+      <c r="E49" s="721"/>
     </row>
     <row r="50" spans="2:6" s="247" customFormat="1" ht="30" customHeight="1">
-      <c r="B50" s="727" t="s">
+      <c r="B50" s="721" t="s">
         <v>201</v>
       </c>
-      <c r="C50" s="727"/>
-[...1 lines deleted...]
-      <c r="E50" s="727"/>
+      <c r="C50" s="721"/>
+      <c r="D50" s="721"/>
+      <c r="E50" s="721"/>
     </row>
     <row r="51" spans="2:6" s="247" customFormat="1">
-      <c r="B51" s="727" t="s">
+      <c r="B51" s="721" t="s">
         <v>759</v>
       </c>
-      <c r="C51" s="727"/>
-[...1 lines deleted...]
-      <c r="E51" s="727"/>
+      <c r="C51" s="721"/>
+      <c r="D51" s="721"/>
+      <c r="E51" s="721"/>
     </row>
     <row r="52" spans="2:6">
       <c r="B52" s="140"/>
     </row>
     <row r="53" spans="2:6">
       <c r="B53" s="11" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="54" spans="2:6">
       <c r="B54" s="246" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="55" spans="2:6">
       <c r="B55" s="247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="56" spans="2:6">
       <c r="B56" s="247" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="57" spans="2:6">
@@ -19166,4792 +19268,5987 @@
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:F74"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="30" customWidth="1"/>
     <col min="2" max="2" width="76.42578125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11" style="30" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="10.5703125" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="30" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:5">
-      <c r="B2" s="387" t="s">
-[...4 lines deleted...]
-      <c r="E2" s="426"/>
+      <c r="B2" s="382" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="419"/>
+      <c r="D2" s="420"/>
+      <c r="E2" s="421"/>
     </row>
     <row r="3" spans="2:5">
-      <c r="B3" s="728" t="s">
+      <c r="B3" s="722" t="s">
         <v>202</v>
       </c>
-      <c r="C3" s="729"/>
-[...1 lines deleted...]
-      <c r="E3" s="730"/>
+      <c r="C3" s="723"/>
+      <c r="D3" s="723"/>
+      <c r="E3" s="724"/>
     </row>
     <row r="4" spans="2:5">
-      <c r="B4" s="735" t="s">
+      <c r="B4" s="729" t="s">
         <v>203</v>
       </c>
-      <c r="C4" s="729"/>
-[...1 lines deleted...]
-      <c r="E4" s="730"/>
+      <c r="C4" s="723"/>
+      <c r="D4" s="723"/>
+      <c r="E4" s="724"/>
     </row>
     <row r="5" spans="2:5" ht="13.5" thickBot="1">
-      <c r="B5" s="731" t="s">
+      <c r="B5" s="725" t="s">
         <v>204</v>
       </c>
-      <c r="C5" s="732"/>
-[...1 lines deleted...]
-      <c r="E5" s="733"/>
+      <c r="C5" s="726"/>
+      <c r="D5" s="726"/>
+      <c r="E5" s="727"/>
     </row>
     <row r="6" spans="2:5" ht="18.75" customHeight="1" thickBot="1">
       <c r="B6" s="84"/>
-      <c r="C6" s="421"/>
-      <c r="D6" s="422" t="s">
+      <c r="C6" s="416"/>
+      <c r="D6" s="417" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="423" t="s">
+      <c r="E6" s="418" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="2:5">
       <c r="B7" s="108" t="s">
         <v>162</v>
       </c>
-      <c r="C7" s="418"/>
+      <c r="C7" s="413"/>
       <c r="D7" s="107"/>
       <c r="E7" s="109"/>
     </row>
     <row r="8" spans="2:5">
       <c r="B8" s="110" t="s">
         <v>163</v>
       </c>
       <c r="C8" s="111"/>
       <c r="D8" s="112">
         <f>+E11</f>
         <v>0</v>
       </c>
       <c r="E8" s="113"/>
     </row>
     <row r="9" spans="2:5">
       <c r="B9" s="110" t="s">
         <v>164</v>
       </c>
       <c r="C9" s="111" t="s">
         <v>147</v>
       </c>
       <c r="D9" s="112"/>
       <c r="E9" s="113"/>
     </row>
     <row r="10" spans="2:5">
       <c r="B10" s="110" t="s">
         <v>165</v>
       </c>
-      <c r="C10" s="419" t="s">
+      <c r="C10" s="414" t="s">
         <v>166</v>
       </c>
       <c r="D10" s="112">
         <f>SUM(D8:D9)</f>
         <v>0</v>
       </c>
       <c r="E10" s="113">
         <f>E8+E9</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="13.5" thickBot="1">
       <c r="B11" s="110" t="s">
         <v>167</v>
       </c>
       <c r="C11" s="111"/>
       <c r="D11" s="112"/>
       <c r="E11" s="113"/>
     </row>
     <row r="12" spans="2:5" ht="13.5" thickBot="1">
       <c r="B12" s="114" t="s">
         <v>168</v>
       </c>
-      <c r="C12" s="602" t="s">
+      <c r="C12" s="593" t="s">
         <v>166</v>
       </c>
       <c r="D12" s="115">
         <f>D11-D10</f>
         <v>0</v>
       </c>
       <c r="E12" s="116">
         <f>E11-E10</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:5">
       <c r="B13" s="83" t="s">
         <v>169</v>
       </c>
-      <c r="C13" s="420"/>
+      <c r="C13" s="415"/>
       <c r="D13" s="117"/>
       <c r="E13" s="118"/>
     </row>
     <row r="14" spans="2:5">
       <c r="B14" s="84" t="s">
         <v>205</v>
       </c>
-      <c r="C14" s="420"/>
+      <c r="C14" s="415"/>
       <c r="D14" s="117"/>
       <c r="E14" s="118"/>
     </row>
     <row r="15" spans="2:5">
       <c r="B15" s="84" t="s">
         <v>206</v>
       </c>
-      <c r="C15" s="420"/>
+      <c r="C15" s="415"/>
       <c r="D15" s="117"/>
       <c r="E15" s="118"/>
     </row>
     <row r="16" spans="2:5" ht="13.5" thickBot="1">
       <c r="B16" s="84" t="s">
         <v>207</v>
       </c>
-      <c r="C16" s="420"/>
+      <c r="C16" s="415"/>
       <c r="D16" s="117"/>
       <c r="E16" s="118"/>
     </row>
     <row r="17" spans="2:6" ht="13.5" thickBot="1">
       <c r="B17" s="119" t="s">
         <v>168</v>
       </c>
-      <c r="C17" s="644"/>
+      <c r="C17" s="635"/>
       <c r="D17" s="120">
         <f>SUM(D14:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="121">
         <f>SUM(E14:E16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="256" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="257"/>
       <c r="D18" s="258"/>
       <c r="E18" s="258"/>
       <c r="F18" s="106"/>
     </row>
     <row r="20" spans="2:6" s="254" customFormat="1" ht="63.75" customHeight="1">
-      <c r="B20" s="734" t="s">
+      <c r="B20" s="728" t="s">
         <v>208</v>
       </c>
-      <c r="C20" s="734"/>
-[...1 lines deleted...]
-      <c r="E20" s="734"/>
+      <c r="C20" s="728"/>
+      <c r="D20" s="728"/>
+      <c r="E20" s="728"/>
     </row>
     <row r="21" spans="2:6" s="254" customFormat="1" ht="43.5" customHeight="1">
-      <c r="B21" s="734" t="s">
+      <c r="B21" s="728" t="s">
         <v>209</v>
       </c>
-      <c r="C21" s="734"/>
-[...1 lines deleted...]
-      <c r="E21" s="734"/>
+      <c r="C21" s="728"/>
+      <c r="D21" s="728"/>
+      <c r="E21" s="728"/>
     </row>
     <row r="23" spans="2:6">
       <c r="B23" s="67" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="24" spans="2:6">
-      <c r="B24" s="370" t="s">
+      <c r="B24" s="366" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="2:6">
       <c r="B25" s="254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="2:6">
-      <c r="B26" s="371" t="s">
+      <c r="B26" s="367" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="27" spans="2:6">
       <c r="B27" s="82"/>
     </row>
     <row r="28" spans="2:6">
       <c r="B28" s="82"/>
     </row>
     <row r="74" spans="2:2">
       <c r="B74" s="30" t="e">
         <f>"Firmado a los efectos de su identificación con mi informe de fecha "&amp;TEXT(#REF!,"dd/mm/yyyy")</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B4:E4"/>
   </mergeCells>
   <conditionalFormatting sqref="D18:E18">
     <cfRule type="containsText" dxfId="8" priority="2" operator="containsText" text="control">
       <formula>NOT(ISERROR(SEARCH("control",#REF!)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I439"/>
+  <dimension ref="A1:I440"/>
   <sheetViews>
-    <sheetView topLeftCell="A419" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="B136" sqref="B136"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="1.42578125" style="308" customWidth="1"/>
     <col min="2" max="2" width="50.42578125" style="308" customWidth="1"/>
     <col min="3" max="3" width="14" style="308" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="308" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="308" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="308" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="308" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="308" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="308" customWidth="1"/>
     <col min="10" max="10" width="2.85546875" style="308" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="308"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="12.75" thickBot="1"/>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="250" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="93"/>
-      <c r="D2" s="340"/>
-[...1 lines deleted...]
-      <c r="F2" s="340"/>
+      <c r="D2" s="336"/>
+      <c r="E2" s="336"/>
+      <c r="F2" s="336"/>
       <c r="G2" s="310"/>
       <c r="H2" s="310"/>
-      <c r="I2" s="346"/>
+      <c r="I2" s="342"/>
     </row>
     <row r="3" spans="2:9" ht="15">
-      <c r="B3" s="648" t="s">
+      <c r="B3" s="642" t="s">
         <v>210</v>
       </c>
-      <c r="C3" s="649"/>
-[...5 lines deleted...]
-      <c r="I3" s="650"/>
+      <c r="C3" s="643"/>
+      <c r="D3" s="643"/>
+      <c r="E3" s="643"/>
+      <c r="F3" s="643"/>
+      <c r="G3" s="643"/>
+      <c r="H3" s="643"/>
+      <c r="I3" s="644"/>
     </row>
     <row r="4" spans="2:9" ht="31.5" customHeight="1" thickBot="1">
-      <c r="B4" s="791" t="s">
+      <c r="B4" s="730" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="792"/>
-[...5 lines deleted...]
-      <c r="I4" s="793"/>
+      <c r="C4" s="731"/>
+      <c r="D4" s="731"/>
+      <c r="E4" s="731"/>
+      <c r="F4" s="731"/>
+      <c r="G4" s="731"/>
+      <c r="H4" s="731"/>
+      <c r="I4" s="732"/>
     </row>
     <row r="5" spans="2:9" ht="24">
       <c r="B5" s="309" t="s">
         <v>211</v>
       </c>
       <c r="C5" s="310"/>
       <c r="D5" s="310"/>
       <c r="E5" s="310"/>
       <c r="F5" s="310"/>
       <c r="G5" s="310"/>
       <c r="H5" s="310"/>
-      <c r="I5" s="341" t="s">
+      <c r="I5" s="337" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="6" spans="2:9" ht="48" customHeight="1">
-      <c r="B6" s="754" t="s">
+    <row r="6" spans="2:9" ht="12.75">
+      <c r="B6" s="881" t="s">
+        <v>765</v>
+      </c>
+      <c r="C6" s="879"/>
+      <c r="D6" s="879"/>
+      <c r="E6" s="879"/>
+      <c r="F6" s="879"/>
+      <c r="G6" s="879"/>
+      <c r="H6" s="880"/>
+      <c r="I6" s="878"/>
+    </row>
+    <row r="7" spans="2:9" ht="48" customHeight="1">
+      <c r="B7" s="769" t="s">
         <v>761</v>
       </c>
-      <c r="C6" s="755"/>
-[...5 lines deleted...]
-      <c r="I6" s="311" t="s">
+      <c r="C7" s="882"/>
+      <c r="D7" s="882"/>
+      <c r="E7" s="882"/>
+      <c r="F7" s="882"/>
+      <c r="G7" s="882"/>
+      <c r="H7" s="882"/>
+      <c r="I7" s="311" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="67.5" customHeight="1">
-      <c r="B7" s="756" t="s">
+    <row r="8" spans="2:9" ht="67.5" customHeight="1">
+      <c r="B8" s="770" t="s">
         <v>760</v>
       </c>
-      <c r="C7" s="757"/>
-[...5 lines deleted...]
-      <c r="I7" s="431" t="s">
+      <c r="C8" s="883"/>
+      <c r="D8" s="883"/>
+      <c r="E8" s="883"/>
+      <c r="F8" s="883"/>
+      <c r="G8" s="883"/>
+      <c r="H8" s="883"/>
+      <c r="I8" s="425" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="8" spans="2:9" ht="271.5" customHeight="1">
-      <c r="B8" s="760" t="s">
+    <row r="9" spans="2:9" ht="271.5" customHeight="1">
+      <c r="B9" s="772" t="s">
         <v>762</v>
       </c>
-      <c r="C8" s="761"/>
-[...5 lines deleted...]
-      <c r="I8" s="328" t="s">
+      <c r="C9" s="884"/>
+      <c r="D9" s="884"/>
+      <c r="E9" s="884"/>
+      <c r="F9" s="884"/>
+      <c r="G9" s="884"/>
+      <c r="H9" s="884"/>
+      <c r="I9" s="326" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="9" spans="2:9" ht="12.75" customHeight="1">
-      <c r="B9" s="313" t="s">
+    <row r="10" spans="2:9" ht="12.75" customHeight="1">
+      <c r="B10" s="313" t="s">
         <v>216</v>
       </c>
-      <c r="I9" s="736" t="s">
+      <c r="C10" s="594"/>
+      <c r="D10" s="594"/>
+      <c r="E10" s="594"/>
+      <c r="F10" s="594"/>
+      <c r="G10" s="594"/>
+      <c r="H10" s="594"/>
+      <c r="I10" s="774" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="10" spans="2:9">
-      <c r="B10" s="758" t="s">
+    <row r="11" spans="2:9">
+      <c r="B11" s="771" t="s">
         <v>218</v>
       </c>
-      <c r="C10" s="759"/>
-[...8 lines deleted...]
-      <c r="B11" s="762" t="s">
+      <c r="C11" s="885"/>
+      <c r="D11" s="885"/>
+      <c r="E11" s="885"/>
+      <c r="F11" s="885"/>
+      <c r="G11" s="885"/>
+      <c r="H11" s="885"/>
+      <c r="I11" s="775"/>
+    </row>
+    <row r="12" spans="2:9">
+      <c r="B12" s="756" t="s">
         <v>219</v>
       </c>
-      <c r="C11" s="753"/>
-[...5 lines deleted...]
-      <c r="I11" s="435" t="s">
+      <c r="C12" s="886"/>
+      <c r="D12" s="886"/>
+      <c r="E12" s="886"/>
+      <c r="F12" s="886"/>
+      <c r="G12" s="886"/>
+      <c r="H12" s="886"/>
+      <c r="I12" s="429" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="12" spans="2:9">
-      <c r="B12" s="763" t="s">
+    <row r="13" spans="2:9">
+      <c r="B13" s="773" t="s">
         <v>221</v>
       </c>
-      <c r="C12" s="764"/>
-[...5 lines deleted...]
-      <c r="I12" s="435" t="s">
+      <c r="C13" s="887"/>
+      <c r="D13" s="887"/>
+      <c r="E13" s="887"/>
+      <c r="F13" s="887"/>
+      <c r="G13" s="887"/>
+      <c r="H13" s="887"/>
+      <c r="I13" s="429" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="13" spans="2:9">
-      <c r="B13" s="752" t="s">
+    <row r="14" spans="2:9">
+      <c r="B14" s="768" t="s">
         <v>223</v>
       </c>
-      <c r="C13" s="753"/>
-[...5 lines deleted...]
-      <c r="I13" s="736" t="s">
+      <c r="C14" s="886"/>
+      <c r="D14" s="886"/>
+      <c r="E14" s="886"/>
+      <c r="F14" s="886"/>
+      <c r="G14" s="886"/>
+      <c r="H14" s="886"/>
+      <c r="I14" s="774" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="14" spans="2:9" ht="25.5" customHeight="1">
-      <c r="B14" s="742" t="s">
+    <row r="15" spans="2:9" ht="25.5" customHeight="1">
+      <c r="B15" s="745" t="s">
         <v>739</v>
       </c>
-      <c r="C14" s="749"/>
-[...9 lines deleted...]
-      <c r="I15" s="311"/>
+      <c r="C15" s="888"/>
+      <c r="D15" s="888"/>
+      <c r="E15" s="888"/>
+      <c r="F15" s="888"/>
+      <c r="G15" s="888"/>
+      <c r="H15" s="888"/>
+      <c r="I15" s="775"/>
     </row>
     <row r="16" spans="2:9">
-      <c r="B16" s="313" t="s">
+      <c r="B16" s="314"/>
+      <c r="C16" s="594"/>
+      <c r="D16" s="594"/>
+      <c r="E16" s="594"/>
+      <c r="F16" s="594"/>
+      <c r="G16" s="594"/>
+      <c r="H16" s="594"/>
+      <c r="I16" s="311"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="313" t="s">
         <v>225</v>
       </c>
-      <c r="I16" s="311"/>
-[...2 lines deleted...]
-      <c r="B17" s="742" t="s">
+      <c r="C17" s="594"/>
+      <c r="D17" s="594"/>
+      <c r="E17" s="594"/>
+      <c r="F17" s="594"/>
+      <c r="G17" s="594"/>
+      <c r="H17" s="594"/>
+      <c r="I17" s="311"/>
+    </row>
+    <row r="18" spans="2:9" ht="42.75" customHeight="1">
+      <c r="B18" s="745" t="s">
         <v>742</v>
       </c>
-      <c r="C17" s="749"/>
-[...16 lines deleted...]
-      </c>
+      <c r="C18" s="888"/>
+      <c r="D18" s="888"/>
+      <c r="E18" s="888"/>
+      <c r="F18" s="888"/>
+      <c r="G18" s="888"/>
+      <c r="H18" s="888"/>
       <c r="I18" s="311"/>
     </row>
     <row r="19" spans="2:9">
       <c r="B19" s="315" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-      <c r="D19" s="316"/>
+        <v>226</v>
+      </c>
+      <c r="C19" s="316" t="s">
+        <v>227</v>
+      </c>
+      <c r="D19" s="316" t="s">
+        <v>228</v>
+      </c>
+      <c r="E19" s="594"/>
+      <c r="F19" s="594"/>
+      <c r="G19" s="594"/>
+      <c r="H19" s="594"/>
       <c r="I19" s="311"/>
     </row>
     <row r="20" spans="2:9">
       <c r="B20" s="315" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C20" s="316"/>
       <c r="D20" s="316"/>
+      <c r="E20" s="594"/>
+      <c r="F20" s="594"/>
+      <c r="G20" s="594"/>
+      <c r="H20" s="594"/>
       <c r="I20" s="311"/>
     </row>
     <row r="21" spans="2:9">
       <c r="B21" s="315" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C21" s="316"/>
       <c r="D21" s="316"/>
+      <c r="E21" s="594"/>
+      <c r="F21" s="594"/>
+      <c r="G21" s="594"/>
+      <c r="H21" s="594"/>
       <c r="I21" s="311"/>
     </row>
     <row r="22" spans="2:9">
       <c r="B22" s="315" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C22" s="316"/>
       <c r="D22" s="316"/>
+      <c r="E22" s="594"/>
+      <c r="F22" s="594"/>
+      <c r="G22" s="594"/>
+      <c r="H22" s="594"/>
       <c r="I22" s="311"/>
     </row>
     <row r="23" spans="2:9">
       <c r="B23" s="315" t="s">
-        <v>139</v>
+        <v>232</v>
       </c>
       <c r="C23" s="316"/>
       <c r="D23" s="316"/>
+      <c r="E23" s="594"/>
+      <c r="F23" s="594"/>
+      <c r="G23" s="594"/>
+      <c r="H23" s="594"/>
       <c r="I23" s="311"/>
     </row>
     <row r="24" spans="2:9">
-      <c r="B24" s="314" t="s">
+      <c r="B24" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C24" s="316"/>
+      <c r="D24" s="316"/>
+      <c r="E24" s="594"/>
+      <c r="F24" s="594"/>
+      <c r="G24" s="594"/>
+      <c r="H24" s="594"/>
+      <c r="I24" s="311"/>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="314" t="s">
         <v>741</v>
       </c>
-      <c r="C24" s="603"/>
-[...4 lines deleted...]
-      <c r="B25" s="314"/>
+      <c r="C25" s="594"/>
+      <c r="D25" s="594"/>
+      <c r="E25" s="594"/>
+      <c r="F25" s="594"/>
+      <c r="G25" s="594"/>
+      <c r="H25" s="594"/>
       <c r="I25" s="311"/>
     </row>
-    <row r="26" spans="2:9" ht="44.25" customHeight="1">
-      <c r="B26" s="742" t="s">
+    <row r="26" spans="2:9">
+      <c r="B26" s="314"/>
+      <c r="C26" s="594"/>
+      <c r="D26" s="594"/>
+      <c r="E26" s="594"/>
+      <c r="F26" s="594"/>
+      <c r="G26" s="594"/>
+      <c r="H26" s="594"/>
+      <c r="I26" s="311"/>
+    </row>
+    <row r="27" spans="2:9" ht="44.25" customHeight="1">
+      <c r="B27" s="745" t="s">
         <v>233</v>
       </c>
-      <c r="C26" s="749"/>
-[...5 lines deleted...]
-      <c r="I26" s="435" t="s">
+      <c r="C27" s="888"/>
+      <c r="D27" s="888"/>
+      <c r="E27" s="888"/>
+      <c r="F27" s="888"/>
+      <c r="G27" s="888"/>
+      <c r="H27" s="888"/>
+      <c r="I27" s="429" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="27" spans="2:9">
-      <c r="B27" s="747" t="s">
+    <row r="28" spans="2:9">
+      <c r="B28" s="736" t="s">
         <v>226</v>
       </c>
-      <c r="C27" s="744" t="s">
+      <c r="C28" s="750" t="s">
         <v>235</v>
       </c>
-      <c r="D27" s="744"/>
-      <c r="E27" s="738" t="s">
+      <c r="D28" s="750"/>
+      <c r="E28" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F27" s="739"/>
-[...4 lines deleted...]
-      <c r="C28" s="316" t="s">
+      <c r="F28" s="748"/>
+      <c r="G28" s="594"/>
+      <c r="H28" s="594"/>
+      <c r="I28" s="311"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="737"/>
+      <c r="C29" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D28" s="316" t="s">
+      <c r="D29" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E28" s="316" t="s">
+      <c r="E29" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F28" s="316" t="s">
+      <c r="F29" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I28" s="311"/>
-[...8 lines deleted...]
-      <c r="F29" s="316"/>
+      <c r="G29" s="594"/>
+      <c r="H29" s="594"/>
       <c r="I29" s="311"/>
     </row>
     <row r="30" spans="2:9">
       <c r="B30" s="315" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C30" s="316"/>
       <c r="D30" s="316"/>
       <c r="E30" s="316"/>
       <c r="F30" s="316"/>
+      <c r="G30" s="594"/>
+      <c r="H30" s="594"/>
       <c r="I30" s="311"/>
     </row>
     <row r="31" spans="2:9">
       <c r="B31" s="315" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C31" s="316"/>
       <c r="D31" s="316"/>
       <c r="E31" s="316"/>
       <c r="F31" s="316"/>
+      <c r="G31" s="594"/>
+      <c r="H31" s="594"/>
       <c r="I31" s="311"/>
     </row>
     <row r="32" spans="2:9">
       <c r="B32" s="315" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C32" s="316"/>
       <c r="D32" s="316"/>
       <c r="E32" s="316"/>
       <c r="F32" s="316"/>
+      <c r="G32" s="594"/>
+      <c r="H32" s="594"/>
       <c r="I32" s="311"/>
     </row>
     <row r="33" spans="2:9">
       <c r="B33" s="315" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C33" s="316"/>
       <c r="D33" s="316"/>
       <c r="E33" s="316"/>
       <c r="F33" s="316"/>
+      <c r="G33" s="594"/>
+      <c r="H33" s="594"/>
       <c r="I33" s="311"/>
     </row>
     <row r="34" spans="2:9">
       <c r="B34" s="315" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C34" s="316"/>
       <c r="D34" s="316"/>
       <c r="E34" s="316"/>
       <c r="F34" s="316"/>
+      <c r="G34" s="594"/>
+      <c r="H34" s="594"/>
       <c r="I34" s="311"/>
     </row>
     <row r="35" spans="2:9">
       <c r="B35" s="315" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C35" s="316"/>
       <c r="D35" s="316"/>
       <c r="E35" s="316"/>
       <c r="F35" s="316"/>
+      <c r="G35" s="594"/>
+      <c r="H35" s="594"/>
       <c r="I35" s="311"/>
     </row>
     <row r="36" spans="2:9">
       <c r="B36" s="315" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C36" s="316"/>
       <c r="D36" s="316"/>
       <c r="E36" s="316"/>
       <c r="F36" s="316"/>
+      <c r="G36" s="594"/>
+      <c r="H36" s="594"/>
       <c r="I36" s="311"/>
     </row>
     <row r="37" spans="2:9">
       <c r="B37" s="315" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C37" s="316"/>
       <c r="D37" s="316"/>
       <c r="E37" s="316"/>
       <c r="F37" s="316"/>
+      <c r="G37" s="594"/>
+      <c r="H37" s="594"/>
       <c r="I37" s="311"/>
     </row>
-    <row r="38" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>246</v>
+    <row r="38" spans="2:9">
+      <c r="B38" s="315" t="s">
+        <v>245</v>
       </c>
       <c r="C38" s="316"/>
       <c r="D38" s="316"/>
       <c r="E38" s="316"/>
       <c r="F38" s="316"/>
+      <c r="G38" s="594"/>
+      <c r="H38" s="594"/>
       <c r="I38" s="311"/>
     </row>
-    <row r="39" spans="2:9">
-[...1 lines deleted...]
-        <v>139</v>
+    <row r="39" spans="2:9" ht="24">
+      <c r="B39" s="426" t="s">
+        <v>246</v>
       </c>
       <c r="C39" s="316"/>
       <c r="D39" s="316"/>
       <c r="E39" s="316"/>
       <c r="F39" s="316"/>
+      <c r="G39" s="594"/>
+      <c r="H39" s="594"/>
       <c r="I39" s="311"/>
     </row>
     <row r="40" spans="2:9">
-      <c r="B40" s="314"/>
+      <c r="B40" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" s="316"/>
+      <c r="D40" s="316"/>
+      <c r="E40" s="316"/>
+      <c r="F40" s="316"/>
+      <c r="G40" s="594"/>
+      <c r="H40" s="594"/>
       <c r="I40" s="311"/>
     </row>
     <row r="41" spans="2:9">
-      <c r="B41" s="433" t="s">
+      <c r="B41" s="314"/>
+      <c r="C41" s="594"/>
+      <c r="D41" s="594"/>
+      <c r="E41" s="594"/>
+      <c r="F41" s="594"/>
+      <c r="G41" s="594"/>
+      <c r="H41" s="594"/>
+      <c r="I41" s="311"/>
+    </row>
+    <row r="42" spans="2:9">
+      <c r="B42" s="427" t="s">
         <v>247</v>
       </c>
-      <c r="I41" s="311"/>
-[...2 lines deleted...]
-      <c r="B42" s="745" t="s">
+      <c r="C42" s="594"/>
+      <c r="D42" s="594"/>
+      <c r="E42" s="594"/>
+      <c r="F42" s="594"/>
+      <c r="G42" s="594"/>
+      <c r="H42" s="594"/>
+      <c r="I42" s="311"/>
+    </row>
+    <row r="43" spans="2:9">
+      <c r="B43" s="778" t="s">
         <v>226</v>
       </c>
-      <c r="C42" s="743" t="s">
+      <c r="C43" s="777" t="s">
         <v>248</v>
       </c>
-      <c r="D42" s="744"/>
-[...4 lines deleted...]
-      <c r="C43" s="316" t="s">
+      <c r="D43" s="750"/>
+      <c r="E43" s="594"/>
+      <c r="F43" s="594"/>
+      <c r="G43" s="594"/>
+      <c r="H43" s="594"/>
+      <c r="I43" s="311"/>
+    </row>
+    <row r="44" spans="2:9">
+      <c r="B44" s="779"/>
+      <c r="C44" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D43" s="316" t="s">
+      <c r="D44" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I43" s="311"/>
-[...4 lines deleted...]
-      <c r="D44" s="316"/>
+      <c r="E44" s="594"/>
+      <c r="F44" s="594"/>
+      <c r="G44" s="594"/>
+      <c r="H44" s="594"/>
       <c r="I44" s="311"/>
     </row>
     <row r="45" spans="2:9">
-      <c r="B45" s="314" t="s">
+      <c r="B45" s="315"/>
+      <c r="C45" s="316"/>
+      <c r="D45" s="316"/>
+      <c r="E45" s="594"/>
+      <c r="F45" s="594"/>
+      <c r="G45" s="594"/>
+      <c r="H45" s="594"/>
+      <c r="I45" s="311"/>
+    </row>
+    <row r="46" spans="2:9">
+      <c r="B46" s="314" t="s">
         <v>249</v>
       </c>
-      <c r="I45" s="311"/>
-[...2 lines deleted...]
-      <c r="B46" s="314"/>
+      <c r="C46" s="594"/>
+      <c r="D46" s="594"/>
+      <c r="E46" s="594"/>
+      <c r="F46" s="594"/>
+      <c r="G46" s="594"/>
+      <c r="H46" s="594"/>
       <c r="I46" s="311"/>
     </row>
-    <row r="47" spans="2:9" ht="35.25" customHeight="1">
-      <c r="B47" s="742" t="s">
+    <row r="47" spans="2:9">
+      <c r="B47" s="314"/>
+      <c r="C47" s="594"/>
+      <c r="D47" s="594"/>
+      <c r="E47" s="594"/>
+      <c r="F47" s="594"/>
+      <c r="G47" s="594"/>
+      <c r="H47" s="594"/>
+      <c r="I47" s="311"/>
+    </row>
+    <row r="48" spans="2:9" ht="35.25" customHeight="1">
+      <c r="B48" s="745" t="s">
         <v>250</v>
       </c>
-      <c r="C47" s="749"/>
-[...5 lines deleted...]
-      <c r="I47" s="435" t="s">
+      <c r="C48" s="888"/>
+      <c r="D48" s="888"/>
+      <c r="E48" s="888"/>
+      <c r="F48" s="888"/>
+      <c r="G48" s="888"/>
+      <c r="H48" s="888"/>
+      <c r="I48" s="429" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="48" spans="2:9">
-      <c r="B48" s="747" t="s">
+    <row r="49" spans="2:9">
+      <c r="B49" s="736" t="s">
         <v>226</v>
       </c>
-      <c r="C48" s="744" t="s">
+      <c r="C49" s="750" t="s">
         <v>235</v>
       </c>
-      <c r="D48" s="744"/>
-      <c r="E48" s="738" t="s">
+      <c r="D49" s="750"/>
+      <c r="E49" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F48" s="739"/>
-[...4 lines deleted...]
-      <c r="C49" s="316" t="s">
+      <c r="F49" s="748"/>
+      <c r="G49" s="594"/>
+      <c r="H49" s="594"/>
+      <c r="I49" s="311"/>
+    </row>
+    <row r="50" spans="2:9">
+      <c r="B50" s="737"/>
+      <c r="C50" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D49" s="316" t="s">
+      <c r="D50" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E49" s="316" t="s">
+      <c r="E50" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F49" s="316" t="s">
+      <c r="F50" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I49" s="311"/>
-[...2 lines deleted...]
-      <c r="B50" s="434" t="s">
+      <c r="G50" s="594"/>
+      <c r="H50" s="594"/>
+      <c r="I50" s="311"/>
+    </row>
+    <row r="51" spans="2:9">
+      <c r="B51" s="428" t="s">
         <v>252</v>
-      </c>
-[...8 lines deleted...]
-        <v>253</v>
       </c>
       <c r="C51" s="316"/>
       <c r="D51" s="316"/>
       <c r="E51" s="316"/>
       <c r="F51" s="316"/>
+      <c r="G51" s="594"/>
+      <c r="H51" s="594"/>
       <c r="I51" s="311"/>
     </row>
     <row r="52" spans="2:9">
-      <c r="B52" s="434" t="s">
-        <v>254</v>
+      <c r="B52" s="315" t="s">
+        <v>253</v>
       </c>
       <c r="C52" s="316"/>
       <c r="D52" s="316"/>
       <c r="E52" s="316"/>
       <c r="F52" s="316"/>
+      <c r="G52" s="594"/>
+      <c r="H52" s="594"/>
       <c r="I52" s="311"/>
     </row>
     <row r="53" spans="2:9">
-      <c r="B53" s="434" t="s">
-        <v>740</v>
+      <c r="B53" s="428" t="s">
+        <v>254</v>
       </c>
       <c r="C53" s="316"/>
       <c r="D53" s="316"/>
       <c r="E53" s="316"/>
       <c r="F53" s="316"/>
+      <c r="G53" s="594"/>
+      <c r="H53" s="594"/>
       <c r="I53" s="311"/>
     </row>
     <row r="54" spans="2:9">
-      <c r="B54" s="434" t="s">
-        <v>255</v>
+      <c r="B54" s="428" t="s">
+        <v>740</v>
       </c>
       <c r="C54" s="316"/>
       <c r="D54" s="316"/>
       <c r="E54" s="316"/>
       <c r="F54" s="316"/>
+      <c r="G54" s="594"/>
+      <c r="H54" s="594"/>
       <c r="I54" s="311"/>
     </row>
     <row r="55" spans="2:9">
-      <c r="B55" s="434" t="s">
-        <v>256</v>
+      <c r="B55" s="428" t="s">
+        <v>255</v>
       </c>
       <c r="C55" s="316"/>
       <c r="D55" s="316"/>
       <c r="E55" s="316"/>
       <c r="F55" s="316"/>
+      <c r="G55" s="594"/>
+      <c r="H55" s="594"/>
       <c r="I55" s="311"/>
     </row>
     <row r="56" spans="2:9">
-      <c r="B56" s="434" t="s">
-        <v>257</v>
+      <c r="B56" s="428" t="s">
+        <v>256</v>
       </c>
       <c r="C56" s="316"/>
       <c r="D56" s="316"/>
       <c r="E56" s="316"/>
       <c r="F56" s="316"/>
+      <c r="G56" s="594"/>
+      <c r="H56" s="594"/>
       <c r="I56" s="311"/>
     </row>
     <row r="57" spans="2:9">
-      <c r="B57" s="434" t="s">
-        <v>258</v>
+      <c r="B57" s="428" t="s">
+        <v>257</v>
       </c>
       <c r="C57" s="316"/>
       <c r="D57" s="316"/>
       <c r="E57" s="316"/>
       <c r="F57" s="316"/>
+      <c r="G57" s="594"/>
+      <c r="H57" s="594"/>
       <c r="I57" s="311"/>
     </row>
     <row r="58" spans="2:9">
-      <c r="B58" s="434" t="s">
-        <v>259</v>
+      <c r="B58" s="428" t="s">
+        <v>258</v>
       </c>
       <c r="C58" s="316"/>
       <c r="D58" s="316"/>
       <c r="E58" s="316"/>
       <c r="F58" s="316"/>
+      <c r="G58" s="594"/>
+      <c r="H58" s="594"/>
       <c r="I58" s="311"/>
     </row>
     <row r="59" spans="2:9">
-      <c r="B59" s="434" t="s">
-        <v>260</v>
+      <c r="B59" s="428" t="s">
+        <v>259</v>
       </c>
       <c r="C59" s="316"/>
       <c r="D59" s="316"/>
       <c r="E59" s="316"/>
       <c r="F59" s="316"/>
+      <c r="G59" s="594"/>
+      <c r="H59" s="594"/>
       <c r="I59" s="311"/>
     </row>
     <row r="60" spans="2:9">
-      <c r="B60" s="315" t="s">
-        <v>245</v>
+      <c r="B60" s="428" t="s">
+        <v>260</v>
       </c>
       <c r="C60" s="316"/>
       <c r="D60" s="316"/>
       <c r="E60" s="316"/>
       <c r="F60" s="316"/>
+      <c r="G60" s="594"/>
+      <c r="H60" s="594"/>
       <c r="I60" s="311"/>
     </row>
-    <row r="61" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>261</v>
+    <row r="61" spans="2:9">
+      <c r="B61" s="315" t="s">
+        <v>245</v>
       </c>
       <c r="C61" s="316"/>
       <c r="D61" s="316"/>
       <c r="E61" s="316"/>
       <c r="F61" s="316"/>
+      <c r="G61" s="594"/>
+      <c r="H61" s="594"/>
       <c r="I61" s="311"/>
     </row>
-    <row r="62" spans="2:9">
-[...1 lines deleted...]
-        <v>139</v>
+    <row r="62" spans="2:9" ht="24">
+      <c r="B62" s="426" t="s">
+        <v>261</v>
       </c>
       <c r="C62" s="316"/>
       <c r="D62" s="316"/>
       <c r="E62" s="316"/>
       <c r="F62" s="316"/>
+      <c r="G62" s="594"/>
+      <c r="H62" s="594"/>
       <c r="I62" s="311"/>
     </row>
     <row r="63" spans="2:9">
-      <c r="B63" s="314" t="s">
+      <c r="B63" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C63" s="316"/>
+      <c r="D63" s="316"/>
+      <c r="E63" s="316"/>
+      <c r="F63" s="316"/>
+      <c r="G63" s="594"/>
+      <c r="H63" s="594"/>
+      <c r="I63" s="311"/>
+    </row>
+    <row r="64" spans="2:9">
+      <c r="B64" s="314" t="s">
         <v>249</v>
       </c>
-      <c r="I63" s="311"/>
-[...2 lines deleted...]
-      <c r="B64" s="314"/>
+      <c r="C64" s="594"/>
+      <c r="D64" s="594"/>
+      <c r="E64" s="594"/>
+      <c r="F64" s="594"/>
+      <c r="G64" s="594"/>
+      <c r="H64" s="594"/>
       <c r="I64" s="311"/>
     </row>
-    <row r="65" spans="2:9" ht="45" customHeight="1">
-      <c r="B65" s="742" t="s">
+    <row r="65" spans="2:9">
+      <c r="B65" s="314"/>
+      <c r="C65" s="594"/>
+      <c r="D65" s="594"/>
+      <c r="E65" s="594"/>
+      <c r="F65" s="594"/>
+      <c r="G65" s="594"/>
+      <c r="H65" s="594"/>
+      <c r="I65" s="311"/>
+    </row>
+    <row r="66" spans="2:9" ht="45" customHeight="1">
+      <c r="B66" s="745" t="s">
         <v>262</v>
       </c>
-      <c r="C65" s="749"/>
-[...5 lines deleted...]
-      <c r="I65" s="435" t="s">
+      <c r="C66" s="888"/>
+      <c r="D66" s="888"/>
+      <c r="E66" s="888"/>
+      <c r="F66" s="888"/>
+      <c r="G66" s="888"/>
+      <c r="H66" s="888"/>
+      <c r="I66" s="429" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="66" spans="2:9">
-      <c r="B66" s="747" t="s">
+    <row r="67" spans="2:9">
+      <c r="B67" s="736" t="s">
         <v>226</v>
       </c>
-      <c r="C66" s="744" t="s">
+      <c r="C67" s="750" t="s">
         <v>235</v>
       </c>
-      <c r="D66" s="744"/>
-      <c r="E66" s="738" t="s">
+      <c r="D67" s="750"/>
+      <c r="E67" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F66" s="739"/>
-[...6 lines deleted...]
-      <c r="C67" s="316" t="s">
+      <c r="F67" s="748"/>
+      <c r="G67" s="889"/>
+      <c r="H67" s="889"/>
+      <c r="I67" s="311"/>
+    </row>
+    <row r="68" spans="2:9">
+      <c r="B68" s="737"/>
+      <c r="C68" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D67" s="316" t="s">
+      <c r="D68" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E67" s="316" t="s">
+      <c r="E68" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F67" s="316" t="s">
+      <c r="F68" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="G67" s="384"/>
-[...4 lines deleted...]
-      <c r="B68" s="434" t="s">
+      <c r="G68" s="889"/>
+      <c r="H68" s="889"/>
+      <c r="I68" s="311"/>
+    </row>
+    <row r="69" spans="2:9">
+      <c r="B69" s="428" t="s">
         <v>252</v>
-      </c>
-[...10 lines deleted...]
-        <v>253</v>
       </c>
       <c r="C69" s="316"/>
       <c r="D69" s="316"/>
       <c r="E69" s="316"/>
       <c r="F69" s="316"/>
-      <c r="G69" s="384"/>
-      <c r="H69" s="384"/>
+      <c r="G69" s="889"/>
+      <c r="H69" s="889"/>
       <c r="I69" s="311"/>
     </row>
     <row r="70" spans="2:9">
-      <c r="B70" s="434" t="s">
-        <v>254</v>
+      <c r="B70" s="315" t="s">
+        <v>253</v>
       </c>
       <c r="C70" s="316"/>
       <c r="D70" s="316"/>
       <c r="E70" s="316"/>
       <c r="F70" s="316"/>
-      <c r="G70" s="384"/>
-      <c r="H70" s="384"/>
+      <c r="G70" s="889"/>
+      <c r="H70" s="889"/>
       <c r="I70" s="311"/>
     </row>
     <row r="71" spans="2:9">
-      <c r="B71" s="434" t="s">
-        <v>740</v>
+      <c r="B71" s="428" t="s">
+        <v>254</v>
       </c>
       <c r="C71" s="316"/>
       <c r="D71" s="316"/>
       <c r="E71" s="316"/>
       <c r="F71" s="316"/>
-      <c r="G71" s="384"/>
-      <c r="H71" s="384"/>
+      <c r="G71" s="889"/>
+      <c r="H71" s="889"/>
       <c r="I71" s="311"/>
     </row>
     <row r="72" spans="2:9">
-      <c r="B72" s="434" t="s">
-        <v>255</v>
+      <c r="B72" s="428" t="s">
+        <v>740</v>
       </c>
       <c r="C72" s="316"/>
       <c r="D72" s="316"/>
       <c r="E72" s="316"/>
       <c r="F72" s="316"/>
-      <c r="G72" s="384"/>
-      <c r="H72" s="384"/>
+      <c r="G72" s="889"/>
+      <c r="H72" s="889"/>
       <c r="I72" s="311"/>
     </row>
     <row r="73" spans="2:9">
-      <c r="B73" s="434" t="s">
-        <v>256</v>
+      <c r="B73" s="428" t="s">
+        <v>255</v>
       </c>
       <c r="C73" s="316"/>
       <c r="D73" s="316"/>
       <c r="E73" s="316"/>
       <c r="F73" s="316"/>
-      <c r="G73" s="384"/>
-      <c r="H73" s="384"/>
+      <c r="G73" s="889"/>
+      <c r="H73" s="889"/>
       <c r="I73" s="311"/>
     </row>
     <row r="74" spans="2:9">
-      <c r="B74" s="434" t="s">
-        <v>257</v>
+      <c r="B74" s="428" t="s">
+        <v>256</v>
       </c>
       <c r="C74" s="316"/>
       <c r="D74" s="316"/>
       <c r="E74" s="316"/>
       <c r="F74" s="316"/>
+      <c r="G74" s="889"/>
+      <c r="H74" s="889"/>
       <c r="I74" s="311"/>
     </row>
     <row r="75" spans="2:9">
-      <c r="B75" s="434" t="s">
-        <v>258</v>
+      <c r="B75" s="428" t="s">
+        <v>257</v>
       </c>
       <c r="C75" s="316"/>
       <c r="D75" s="316"/>
       <c r="E75" s="316"/>
       <c r="F75" s="316"/>
+      <c r="G75" s="594"/>
+      <c r="H75" s="594"/>
       <c r="I75" s="311"/>
     </row>
     <row r="76" spans="2:9">
-      <c r="B76" s="434" t="s">
-        <v>259</v>
+      <c r="B76" s="428" t="s">
+        <v>258</v>
       </c>
       <c r="C76" s="316"/>
       <c r="D76" s="316"/>
       <c r="E76" s="316"/>
       <c r="F76" s="316"/>
+      <c r="G76" s="594"/>
+      <c r="H76" s="594"/>
       <c r="I76" s="311"/>
     </row>
     <row r="77" spans="2:9">
-      <c r="B77" s="434" t="s">
-        <v>260</v>
+      <c r="B77" s="428" t="s">
+        <v>259</v>
       </c>
       <c r="C77" s="316"/>
       <c r="D77" s="316"/>
       <c r="E77" s="316"/>
       <c r="F77" s="316"/>
+      <c r="G77" s="594"/>
+      <c r="H77" s="594"/>
       <c r="I77" s="311"/>
     </row>
     <row r="78" spans="2:9">
-      <c r="B78" s="315" t="s">
-        <v>245</v>
+      <c r="B78" s="428" t="s">
+        <v>260</v>
       </c>
       <c r="C78" s="316"/>
       <c r="D78" s="316"/>
       <c r="E78" s="316"/>
       <c r="F78" s="316"/>
+      <c r="G78" s="594"/>
+      <c r="H78" s="594"/>
       <c r="I78" s="311"/>
     </row>
-    <row r="79" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>261</v>
+    <row r="79" spans="2:9">
+      <c r="B79" s="315" t="s">
+        <v>245</v>
       </c>
       <c r="C79" s="316"/>
       <c r="D79" s="316"/>
       <c r="E79" s="316"/>
       <c r="F79" s="316"/>
+      <c r="G79" s="594"/>
+      <c r="H79" s="594"/>
       <c r="I79" s="311"/>
     </row>
-    <row r="80" spans="2:9">
-[...1 lines deleted...]
-        <v>139</v>
+    <row r="80" spans="2:9" ht="24">
+      <c r="B80" s="426" t="s">
+        <v>261</v>
       </c>
       <c r="C80" s="316"/>
       <c r="D80" s="316"/>
       <c r="E80" s="316"/>
       <c r="F80" s="316"/>
+      <c r="G80" s="594"/>
+      <c r="H80" s="594"/>
       <c r="I80" s="311"/>
     </row>
-    <row r="81" spans="2:9" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="I81" s="736" t="s">
+    <row r="81" spans="2:9">
+      <c r="B81" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C81" s="316"/>
+      <c r="D81" s="316"/>
+      <c r="E81" s="316"/>
+      <c r="F81" s="316"/>
+      <c r="G81" s="594"/>
+      <c r="H81" s="594"/>
+      <c r="I81" s="311"/>
+    </row>
+    <row r="82" spans="2:9" ht="12.75" customHeight="1">
+      <c r="B82" s="318"/>
+      <c r="C82" s="594"/>
+      <c r="D82" s="594"/>
+      <c r="E82" s="594"/>
+      <c r="F82" s="594"/>
+      <c r="G82" s="594"/>
+      <c r="H82" s="594"/>
+      <c r="I82" s="774" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="82" spans="2:9" ht="12" customHeight="1">
-      <c r="B82" s="742" t="s">
+    <row r="83" spans="2:9" ht="12" customHeight="1">
+      <c r="B83" s="745" t="s">
         <v>264</v>
       </c>
-      <c r="C82" s="749"/>
-[...8 lines deleted...]
-      <c r="B83" s="747" t="s">
+      <c r="C83" s="888"/>
+      <c r="D83" s="888"/>
+      <c r="E83" s="888"/>
+      <c r="F83" s="888"/>
+      <c r="G83" s="888"/>
+      <c r="H83" s="888"/>
+      <c r="I83" s="775"/>
+    </row>
+    <row r="84" spans="2:9">
+      <c r="B84" s="736" t="s">
         <v>226</v>
       </c>
-      <c r="C83" s="769" t="s">
+      <c r="C84" s="767" t="s">
         <v>235</v>
       </c>
-      <c r="D83" s="769"/>
-      <c r="E83" s="767" t="s">
+      <c r="D84" s="767"/>
+      <c r="E84" s="765" t="s">
         <v>236</v>
       </c>
-      <c r="F83" s="768"/>
-[...4 lines deleted...]
-      <c r="C84" s="316" t="s">
+      <c r="F84" s="766"/>
+      <c r="G84" s="594"/>
+      <c r="H84" s="594"/>
+      <c r="I84" s="311"/>
+    </row>
+    <row r="85" spans="2:9">
+      <c r="B85" s="737"/>
+      <c r="C85" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D84" s="316" t="s">
+      <c r="D85" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E84" s="316" t="s">
+      <c r="E85" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F84" s="316" t="s">
+      <c r="F85" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I84" s="311"/>
-[...2 lines deleted...]
-      <c r="B85" s="434" t="s">
+      <c r="G85" s="594"/>
+      <c r="H85" s="594"/>
+      <c r="I85" s="311"/>
+    </row>
+    <row r="86" spans="2:9">
+      <c r="B86" s="428" t="s">
         <v>265</v>
-      </c>
-[...8 lines deleted...]
-        <v>266</v>
       </c>
       <c r="C86" s="316"/>
       <c r="D86" s="316"/>
       <c r="E86" s="316"/>
       <c r="F86" s="316"/>
+      <c r="G86" s="594"/>
+      <c r="H86" s="594"/>
       <c r="I86" s="311"/>
     </row>
-    <row r="87" spans="2:9">
-[...1 lines deleted...]
-        <v>267</v>
+    <row r="87" spans="2:9" ht="24">
+      <c r="B87" s="317" t="s">
+        <v>266</v>
       </c>
       <c r="C87" s="316"/>
       <c r="D87" s="316"/>
       <c r="E87" s="316"/>
       <c r="F87" s="316"/>
+      <c r="G87" s="594"/>
+      <c r="H87" s="594"/>
       <c r="I87" s="311"/>
     </row>
-    <row r="88" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>268</v>
+    <row r="88" spans="2:9">
+      <c r="B88" s="428" t="s">
+        <v>267</v>
       </c>
       <c r="C88" s="316"/>
       <c r="D88" s="316"/>
       <c r="E88" s="316"/>
       <c r="F88" s="316"/>
+      <c r="G88" s="594"/>
+      <c r="H88" s="594"/>
       <c r="I88" s="311"/>
     </row>
-    <row r="89" spans="2:9">
-[...1 lines deleted...]
-        <v>139</v>
+    <row r="89" spans="2:9" ht="24">
+      <c r="B89" s="317" t="s">
+        <v>268</v>
       </c>
       <c r="C89" s="316"/>
       <c r="D89" s="316"/>
       <c r="E89" s="316"/>
       <c r="F89" s="316"/>
+      <c r="G89" s="594"/>
+      <c r="H89" s="594"/>
       <c r="I89" s="311"/>
     </row>
     <row r="90" spans="2:9">
-      <c r="B90" s="314"/>
+      <c r="B90" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C90" s="316"/>
+      <c r="D90" s="316"/>
+      <c r="E90" s="316"/>
+      <c r="F90" s="316"/>
+      <c r="G90" s="594"/>
+      <c r="H90" s="594"/>
       <c r="I90" s="311"/>
     </row>
-    <row r="91" spans="2:9" ht="52.5" customHeight="1">
-      <c r="B91" s="742" t="s">
+    <row r="91" spans="2:9">
+      <c r="B91" s="314"/>
+      <c r="C91" s="594"/>
+      <c r="D91" s="594"/>
+      <c r="E91" s="594"/>
+      <c r="F91" s="594"/>
+      <c r="G91" s="594"/>
+      <c r="H91" s="594"/>
+      <c r="I91" s="311"/>
+    </row>
+    <row r="92" spans="2:9" ht="52.5" customHeight="1">
+      <c r="B92" s="745" t="s">
         <v>269</v>
       </c>
-      <c r="C91" s="749"/>
-[...8 lines deleted...]
-      <c r="B92" s="747" t="s">
+      <c r="C92" s="888"/>
+      <c r="D92" s="888"/>
+      <c r="E92" s="888"/>
+      <c r="F92" s="888"/>
+      <c r="G92" s="888"/>
+      <c r="H92" s="888"/>
+      <c r="I92" s="312"/>
+    </row>
+    <row r="93" spans="2:9" ht="17.25" customHeight="1">
+      <c r="B93" s="736" t="s">
         <v>226</v>
       </c>
-      <c r="C92" s="769" t="s">
+      <c r="C93" s="767" t="s">
         <v>235</v>
       </c>
-      <c r="D92" s="769"/>
-      <c r="E92" s="767" t="s">
+      <c r="D93" s="767"/>
+      <c r="E93" s="765" t="s">
         <v>236</v>
       </c>
-      <c r="F92" s="768"/>
-[...6 lines deleted...]
-      <c r="C93" s="316" t="s">
+      <c r="F93" s="766"/>
+      <c r="G93" s="889"/>
+      <c r="H93" s="889"/>
+      <c r="I93" s="312"/>
+    </row>
+    <row r="94" spans="2:9" ht="17.25" customHeight="1">
+      <c r="B94" s="737"/>
+      <c r="C94" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D93" s="316" t="s">
+      <c r="D94" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E93" s="316" t="s">
+      <c r="E94" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F93" s="316" t="s">
+      <c r="F94" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="G93" s="384"/>
-[...10 lines deleted...]
-      <c r="H94" s="384"/>
+      <c r="G94" s="889"/>
+      <c r="H94" s="889"/>
       <c r="I94" s="312"/>
     </row>
     <row r="95" spans="2:9">
-      <c r="B95" s="434" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B95" s="428"/>
       <c r="C95" s="316"/>
       <c r="D95" s="316"/>
       <c r="E95" s="316"/>
       <c r="F95" s="316"/>
-      <c r="I95" s="311"/>
+      <c r="G95" s="889"/>
+      <c r="H95" s="889"/>
+      <c r="I95" s="312"/>
     </row>
     <row r="96" spans="2:9">
-      <c r="B96" s="436" t="s">
+      <c r="B96" s="428" t="s">
+        <v>139</v>
+      </c>
+      <c r="C96" s="316"/>
+      <c r="D96" s="316"/>
+      <c r="E96" s="316"/>
+      <c r="F96" s="316"/>
+      <c r="G96" s="594"/>
+      <c r="H96" s="594"/>
+      <c r="I96" s="311"/>
+    </row>
+    <row r="97" spans="2:9">
+      <c r="B97" s="430" t="s">
         <v>270</v>
       </c>
-      <c r="I96" s="311"/>
-[...2 lines deleted...]
-      <c r="B97" s="436"/>
+      <c r="C97" s="594"/>
+      <c r="D97" s="594"/>
+      <c r="E97" s="594"/>
+      <c r="F97" s="594"/>
+      <c r="G97" s="594"/>
+      <c r="H97" s="594"/>
       <c r="I97" s="311"/>
     </row>
-    <row r="98" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B98" s="742" t="s">
+    <row r="98" spans="2:9">
+      <c r="B98" s="430"/>
+      <c r="C98" s="594"/>
+      <c r="D98" s="594"/>
+      <c r="E98" s="594"/>
+      <c r="F98" s="594"/>
+      <c r="G98" s="594"/>
+      <c r="H98" s="594"/>
+      <c r="I98" s="311"/>
+    </row>
+    <row r="99" spans="2:9" ht="37.5" customHeight="1">
+      <c r="B99" s="745" t="s">
         <v>271</v>
       </c>
-      <c r="C98" s="749"/>
-[...5 lines deleted...]
-      <c r="I98" s="435" t="s">
+      <c r="C99" s="888"/>
+      <c r="D99" s="888"/>
+      <c r="E99" s="888"/>
+      <c r="F99" s="888"/>
+      <c r="G99" s="888"/>
+      <c r="H99" s="888"/>
+      <c r="I99" s="429" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="99" spans="2:9">
-      <c r="B99" s="766" t="s">
+    <row r="100" spans="2:9">
+      <c r="B100" s="741" t="s">
         <v>226</v>
       </c>
-      <c r="C99" s="765" t="s">
+      <c r="C100" s="764" t="s">
         <v>235</v>
       </c>
-      <c r="D99" s="765"/>
-      <c r="E99" s="750" t="s">
+      <c r="D100" s="764"/>
+      <c r="E100" s="780" t="s">
         <v>236</v>
       </c>
-      <c r="F99" s="751"/>
-[...4 lines deleted...]
-      <c r="C100" s="319" t="s">
+      <c r="F100" s="781"/>
+      <c r="G100" s="594"/>
+      <c r="H100" s="594"/>
+      <c r="I100" s="311"/>
+    </row>
+    <row r="101" spans="2:9">
+      <c r="B101" s="742"/>
+      <c r="C101" s="638" t="s">
         <v>227</v>
       </c>
-      <c r="D100" s="319" t="s">
+      <c r="D101" s="638" t="s">
         <v>228</v>
       </c>
-      <c r="E100" s="319" t="s">
+      <c r="E101" s="638" t="s">
         <v>227</v>
       </c>
-      <c r="F100" s="319" t="s">
+      <c r="F101" s="638" t="s">
         <v>228</v>
       </c>
-      <c r="I100" s="311"/>
-[...2 lines deleted...]
-      <c r="B101" s="385" t="s">
+      <c r="G101" s="594"/>
+      <c r="H101" s="594"/>
+      <c r="I101" s="311"/>
+    </row>
+    <row r="102" spans="2:9" ht="24">
+      <c r="B102" s="380" t="s">
         <v>272</v>
       </c>
-      <c r="C101" s="319"/>
-[...6 lines deleted...]
-      <c r="B102" s="320" t="s">
+      <c r="C102" s="638"/>
+      <c r="D102" s="638"/>
+      <c r="E102" s="638"/>
+      <c r="F102" s="638"/>
+      <c r="G102" s="594"/>
+      <c r="H102" s="594"/>
+      <c r="I102" s="311"/>
+    </row>
+    <row r="103" spans="2:9">
+      <c r="B103" s="319" t="s">
         <v>273</v>
       </c>
-      <c r="C102" s="319"/>
-[...6 lines deleted...]
-      <c r="B103" s="320" t="s">
+      <c r="C103" s="638"/>
+      <c r="D103" s="638"/>
+      <c r="E103" s="638"/>
+      <c r="F103" s="638"/>
+      <c r="G103" s="594"/>
+      <c r="H103" s="594"/>
+      <c r="I103" s="311"/>
+    </row>
+    <row r="104" spans="2:9">
+      <c r="B104" s="319" t="s">
         <v>244</v>
       </c>
-      <c r="C103" s="319"/>
-[...6 lines deleted...]
-      <c r="B104" s="320" t="s">
+      <c r="C104" s="638"/>
+      <c r="D104" s="638"/>
+      <c r="E104" s="638"/>
+      <c r="F104" s="638"/>
+      <c r="G104" s="594"/>
+      <c r="H104" s="594"/>
+      <c r="I104" s="311"/>
+    </row>
+    <row r="105" spans="2:9">
+      <c r="B105" s="319" t="s">
         <v>245</v>
       </c>
-      <c r="C104" s="319"/>
-[...6 lines deleted...]
-      <c r="B105" s="385" t="s">
+      <c r="C105" s="638"/>
+      <c r="D105" s="638"/>
+      <c r="E105" s="638"/>
+      <c r="F105" s="638"/>
+      <c r="G105" s="594"/>
+      <c r="H105" s="594"/>
+      <c r="I105" s="311"/>
+    </row>
+    <row r="106" spans="2:9" ht="24">
+      <c r="B106" s="380" t="s">
         <v>274</v>
       </c>
-      <c r="C105" s="319"/>
-[...6 lines deleted...]
-      <c r="B106" s="320" t="s">
+      <c r="C106" s="638"/>
+      <c r="D106" s="638"/>
+      <c r="E106" s="638"/>
+      <c r="F106" s="638"/>
+      <c r="G106" s="594"/>
+      <c r="H106" s="594"/>
+      <c r="I106" s="311"/>
+    </row>
+    <row r="107" spans="2:9">
+      <c r="B107" s="319" t="s">
         <v>139</v>
       </c>
-      <c r="C106" s="319"/>
-[...6 lines deleted...]
-      <c r="B107" s="437" t="s">
+      <c r="C107" s="638"/>
+      <c r="D107" s="638"/>
+      <c r="E107" s="638"/>
+      <c r="F107" s="638"/>
+      <c r="G107" s="594"/>
+      <c r="H107" s="594"/>
+      <c r="I107" s="311"/>
+    </row>
+    <row r="108" spans="2:9">
+      <c r="B108" s="431" t="s">
         <v>249</v>
       </c>
-      <c r="C107" s="336"/>
-[...6 lines deleted...]
-      <c r="B108" s="314"/>
+      <c r="C108" s="890"/>
+      <c r="D108" s="890"/>
+      <c r="E108" s="890"/>
+      <c r="F108" s="890"/>
+      <c r="G108" s="594"/>
+      <c r="H108" s="594"/>
       <c r="I108" s="311"/>
     </row>
-    <row r="109" spans="2:9" ht="40.5" customHeight="1">
-      <c r="B109" s="742" t="s">
+    <row r="109" spans="2:9">
+      <c r="B109" s="314"/>
+      <c r="C109" s="594"/>
+      <c r="D109" s="594"/>
+      <c r="E109" s="594"/>
+      <c r="F109" s="594"/>
+      <c r="G109" s="594"/>
+      <c r="H109" s="594"/>
+      <c r="I109" s="311"/>
+    </row>
+    <row r="110" spans="2:9" ht="40.5" customHeight="1">
+      <c r="B110" s="745" t="s">
         <v>275</v>
       </c>
-      <c r="C109" s="749"/>
-[...5 lines deleted...]
-      <c r="I109" s="431" t="s">
+      <c r="C110" s="888"/>
+      <c r="D110" s="888"/>
+      <c r="E110" s="888"/>
+      <c r="F110" s="888"/>
+      <c r="G110" s="888"/>
+      <c r="H110" s="888"/>
+      <c r="I110" s="425" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="110" spans="2:9">
-      <c r="B110" s="747" t="s">
+    <row r="111" spans="2:9">
+      <c r="B111" s="736" t="s">
         <v>226</v>
       </c>
-      <c r="C110" s="738" t="s">
+      <c r="C111" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D110" s="739"/>
-      <c r="E110" s="738" t="s">
+      <c r="D111" s="748"/>
+      <c r="E111" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F110" s="739"/>
-[...4 lines deleted...]
-      <c r="C111" s="316" t="s">
+      <c r="F111" s="748"/>
+      <c r="G111" s="594"/>
+      <c r="H111" s="594"/>
+      <c r="I111" s="311"/>
+    </row>
+    <row r="112" spans="2:9">
+      <c r="B112" s="737"/>
+      <c r="C112" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D111" s="316" t="s">
+      <c r="D112" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E111" s="316" t="s">
+      <c r="E112" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F111" s="316" t="s">
+      <c r="F112" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I111" s="311"/>
-[...8 lines deleted...]
-      <c r="F112" s="316"/>
+      <c r="G112" s="594"/>
+      <c r="H112" s="594"/>
       <c r="I112" s="311"/>
     </row>
     <row r="113" spans="2:9">
       <c r="B113" s="315" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C113" s="316"/>
       <c r="D113" s="316"/>
       <c r="E113" s="316"/>
       <c r="F113" s="316"/>
+      <c r="G113" s="594"/>
+      <c r="H113" s="594"/>
       <c r="I113" s="311"/>
     </row>
     <row r="114" spans="2:9">
       <c r="B114" s="315" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C114" s="316"/>
       <c r="D114" s="316"/>
       <c r="E114" s="316"/>
       <c r="F114" s="316"/>
+      <c r="G114" s="594"/>
+      <c r="H114" s="594"/>
       <c r="I114" s="311"/>
     </row>
     <row r="115" spans="2:9">
       <c r="B115" s="315" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C115" s="316"/>
       <c r="D115" s="316"/>
       <c r="E115" s="316"/>
       <c r="F115" s="316"/>
+      <c r="G115" s="594"/>
+      <c r="H115" s="594"/>
       <c r="I115" s="311"/>
     </row>
     <row r="116" spans="2:9">
       <c r="B116" s="315" t="s">
-        <v>245</v>
+        <v>280</v>
       </c>
       <c r="C116" s="316"/>
       <c r="D116" s="316"/>
       <c r="E116" s="316"/>
       <c r="F116" s="316"/>
+      <c r="G116" s="594"/>
+      <c r="H116" s="594"/>
       <c r="I116" s="311"/>
     </row>
-    <row r="117" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>281</v>
+    <row r="117" spans="2:9">
+      <c r="B117" s="315" t="s">
+        <v>245</v>
       </c>
       <c r="C117" s="316"/>
       <c r="D117" s="316"/>
       <c r="E117" s="316"/>
       <c r="F117" s="316"/>
+      <c r="G117" s="594"/>
+      <c r="H117" s="594"/>
       <c r="I117" s="311"/>
     </row>
-    <row r="118" spans="2:9">
-[...1 lines deleted...]
-        <v>139</v>
+    <row r="118" spans="2:9" ht="24">
+      <c r="B118" s="426" t="s">
+        <v>281</v>
       </c>
       <c r="C118" s="316"/>
       <c r="D118" s="316"/>
       <c r="E118" s="316"/>
       <c r="F118" s="316"/>
+      <c r="G118" s="594"/>
+      <c r="H118" s="594"/>
       <c r="I118" s="311"/>
     </row>
     <row r="119" spans="2:9">
-      <c r="B119" s="436" t="s">
+      <c r="B119" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C119" s="316"/>
+      <c r="D119" s="316"/>
+      <c r="E119" s="316"/>
+      <c r="F119" s="316"/>
+      <c r="G119" s="594"/>
+      <c r="H119" s="594"/>
+      <c r="I119" s="311"/>
+    </row>
+    <row r="120" spans="2:9">
+      <c r="B120" s="430" t="s">
         <v>282</v>
       </c>
-      <c r="I119" s="311"/>
-[...2 lines deleted...]
-      <c r="B120" s="436"/>
+      <c r="C120" s="594"/>
+      <c r="D120" s="594"/>
+      <c r="E120" s="594"/>
+      <c r="F120" s="594"/>
+      <c r="G120" s="594"/>
+      <c r="H120" s="594"/>
       <c r="I120" s="311"/>
     </row>
     <row r="121" spans="2:9">
-      <c r="B121" s="762" t="s">
+      <c r="B121" s="430"/>
+      <c r="C121" s="594"/>
+      <c r="D121" s="594"/>
+      <c r="E121" s="594"/>
+      <c r="F121" s="594"/>
+      <c r="G121" s="594"/>
+      <c r="H121" s="594"/>
+      <c r="I121" s="311"/>
+    </row>
+    <row r="122" spans="2:9">
+      <c r="B122" s="756" t="s">
         <v>283</v>
       </c>
-      <c r="C121" s="749"/>
-[...5 lines deleted...]
-      <c r="I121" s="431" t="s">
+      <c r="C122" s="888"/>
+      <c r="D122" s="888"/>
+      <c r="E122" s="888"/>
+      <c r="F122" s="888"/>
+      <c r="G122" s="888"/>
+      <c r="H122" s="888"/>
+      <c r="I122" s="425" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="122" spans="2:9" ht="28.5" customHeight="1">
-      <c r="B122" s="438" t="s">
+    <row r="123" spans="2:9" ht="28.5" customHeight="1">
+      <c r="B123" s="639" t="s">
         <v>285</v>
       </c>
-      <c r="C122" s="384"/>
-[...8 lines deleted...]
-      <c r="B123" s="740" t="s">
+      <c r="C123" s="889"/>
+      <c r="D123" s="889"/>
+      <c r="E123" s="889"/>
+      <c r="F123" s="889"/>
+      <c r="G123" s="889"/>
+      <c r="H123" s="889"/>
+      <c r="I123" s="311"/>
+    </row>
+    <row r="124" spans="2:9">
+      <c r="B124" s="776" t="s">
         <v>286</v>
       </c>
-      <c r="C123" s="738" t="s">
+      <c r="C124" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D123" s="739"/>
-      <c r="E123" s="738" t="s">
+      <c r="D124" s="748"/>
+      <c r="E124" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F123" s="739"/>
-[...4 lines deleted...]
-      <c r="C124" s="316" t="s">
+      <c r="F124" s="748"/>
+      <c r="G124" s="594"/>
+      <c r="H124" s="594"/>
+      <c r="I124" s="311"/>
+    </row>
+    <row r="125" spans="2:9">
+      <c r="B125" s="742"/>
+      <c r="C125" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D124" s="316" t="s">
+      <c r="D125" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E124" s="316" t="s">
+      <c r="E125" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F124" s="316" t="s">
+      <c r="F125" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I124" s="311"/>
-[...2 lines deleted...]
-      <c r="B125" s="434" t="s">
+      <c r="G125" s="594"/>
+      <c r="H125" s="594"/>
+      <c r="I125" s="311"/>
+    </row>
+    <row r="126" spans="2:9">
+      <c r="B126" s="428" t="s">
         <v>287</v>
-      </c>
-[...8 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C126" s="316"/>
       <c r="D126" s="316"/>
       <c r="E126" s="316"/>
       <c r="F126" s="316"/>
+      <c r="G126" s="594"/>
+      <c r="H126" s="594"/>
       <c r="I126" s="311"/>
     </row>
     <row r="127" spans="2:9">
-      <c r="B127" s="434" t="s">
-        <v>289</v>
+      <c r="B127" s="428" t="s">
+        <v>288</v>
       </c>
       <c r="C127" s="316"/>
       <c r="D127" s="316"/>
       <c r="E127" s="316"/>
       <c r="F127" s="316"/>
+      <c r="G127" s="594"/>
+      <c r="H127" s="594"/>
       <c r="I127" s="311"/>
     </row>
     <row r="128" spans="2:9">
-      <c r="B128" s="315" t="s">
-        <v>290</v>
+      <c r="B128" s="428" t="s">
+        <v>289</v>
       </c>
       <c r="C128" s="316"/>
       <c r="D128" s="316"/>
       <c r="E128" s="316"/>
       <c r="F128" s="316"/>
+      <c r="G128" s="594"/>
+      <c r="H128" s="594"/>
       <c r="I128" s="311"/>
     </row>
     <row r="129" spans="1:9">
       <c r="B129" s="315" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C129" s="316"/>
       <c r="D129" s="316"/>
       <c r="E129" s="316"/>
       <c r="F129" s="316"/>
+      <c r="G129" s="594"/>
+      <c r="H129" s="594"/>
       <c r="I129" s="311"/>
     </row>
-    <row r="130" spans="1:9" ht="24">
-[...1 lines deleted...]
-        <v>292</v>
+    <row r="130" spans="1:9">
+      <c r="B130" s="315" t="s">
+        <v>291</v>
       </c>
       <c r="C130" s="316"/>
       <c r="D130" s="316"/>
       <c r="E130" s="316"/>
       <c r="F130" s="316"/>
+      <c r="G130" s="594"/>
+      <c r="H130" s="594"/>
       <c r="I130" s="311"/>
     </row>
-    <row r="131" spans="1:9">
-[...1 lines deleted...]
-        <v>244</v>
+    <row r="131" spans="1:9" ht="24">
+      <c r="B131" s="426" t="s">
+        <v>292</v>
       </c>
       <c r="C131" s="316"/>
       <c r="D131" s="316"/>
       <c r="E131" s="316"/>
       <c r="F131" s="316"/>
+      <c r="G131" s="594"/>
+      <c r="H131" s="594"/>
       <c r="I131" s="311"/>
     </row>
     <row r="132" spans="1:9">
       <c r="B132" s="315" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C132" s="316"/>
       <c r="D132" s="316"/>
       <c r="E132" s="316"/>
       <c r="F132" s="316"/>
+      <c r="G132" s="594"/>
+      <c r="H132" s="594"/>
       <c r="I132" s="311"/>
     </row>
-    <row r="133" spans="1:9" ht="24">
-[...1 lines deleted...]
-        <v>293</v>
+    <row r="133" spans="1:9">
+      <c r="B133" s="315" t="s">
+        <v>245</v>
       </c>
       <c r="C133" s="316"/>
       <c r="D133" s="316"/>
       <c r="E133" s="316"/>
       <c r="F133" s="316"/>
+      <c r="G133" s="594"/>
+      <c r="H133" s="594"/>
       <c r="I133" s="311"/>
     </row>
-    <row r="134" spans="1:9">
-[...1 lines deleted...]
-        <v>294</v>
+    <row r="134" spans="1:9" ht="24">
+      <c r="B134" s="426" t="s">
+        <v>293</v>
       </c>
       <c r="C134" s="316"/>
       <c r="D134" s="316"/>
       <c r="E134" s="316"/>
       <c r="F134" s="316"/>
+      <c r="G134" s="594"/>
+      <c r="H134" s="594"/>
       <c r="I134" s="311"/>
     </row>
     <row r="135" spans="1:9">
-      <c r="B135" s="645" t="s">
+      <c r="B135" s="315" t="s">
+        <v>294</v>
+      </c>
+      <c r="C135" s="316"/>
+      <c r="D135" s="316"/>
+      <c r="E135" s="316"/>
+      <c r="F135" s="316"/>
+      <c r="G135" s="594"/>
+      <c r="H135" s="594"/>
+      <c r="I135" s="311"/>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="B136" s="636" t="s">
         <v>295</v>
       </c>
-      <c r="I135" s="311"/>
-[...2 lines deleted...]
-      <c r="B136" s="314"/>
+      <c r="C136" s="594"/>
+      <c r="D136" s="594"/>
+      <c r="E136" s="594"/>
+      <c r="F136" s="594"/>
+      <c r="G136" s="594"/>
+      <c r="H136" s="594"/>
       <c r="I136" s="311"/>
     </row>
-    <row r="137" spans="1:9" ht="102.75" customHeight="1">
-      <c r="B137" s="742" t="s">
+    <row r="137" spans="1:9">
+      <c r="B137" s="314"/>
+      <c r="C137" s="594"/>
+      <c r="D137" s="594"/>
+      <c r="E137" s="594"/>
+      <c r="F137" s="594"/>
+      <c r="G137" s="594"/>
+      <c r="H137" s="594"/>
+      <c r="I137" s="311"/>
+    </row>
+    <row r="138" spans="1:9" ht="102.75" customHeight="1">
+      <c r="B138" s="745" t="s">
         <v>743</v>
       </c>
-      <c r="C137" s="749"/>
-[...5 lines deleted...]
-      <c r="I137" s="312" t="s">
+      <c r="C138" s="888"/>
+      <c r="D138" s="888"/>
+      <c r="E138" s="888"/>
+      <c r="F138" s="888"/>
+      <c r="G138" s="888"/>
+      <c r="H138" s="888"/>
+      <c r="I138" s="312" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="138" spans="1:9">
-      <c r="B138" s="436" t="s">
+    <row r="139" spans="1:9">
+      <c r="B139" s="430" t="s">
         <v>297</v>
       </c>
-      <c r="I138" s="311"/>
-[...2 lines deleted...]
-      <c r="B139" s="441" t="s">
+      <c r="C139" s="594"/>
+      <c r="D139" s="594"/>
+      <c r="E139" s="594"/>
+      <c r="F139" s="594"/>
+      <c r="G139" s="594"/>
+      <c r="H139" s="594"/>
+      <c r="I139" s="311"/>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="B140" s="434" t="s">
         <v>298</v>
       </c>
-      <c r="C139" s="439" t="s">
+      <c r="C140" s="432" t="s">
         <v>227</v>
       </c>
-      <c r="D139" s="439" t="s">
+      <c r="D140" s="432" t="s">
         <v>228</v>
       </c>
-      <c r="I139" s="311"/>
-[...3 lines deleted...]
-      <c r="B140" s="442" t="s">
+      <c r="E140" s="594"/>
+      <c r="F140" s="594"/>
+      <c r="G140" s="594"/>
+      <c r="H140" s="594"/>
+      <c r="I140" s="311"/>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="594"/>
+      <c r="B141" s="434" t="s">
         <v>299</v>
       </c>
-      <c r="C140" s="440"/>
-[...5 lines deleted...]
-      <c r="B141" s="442" t="s">
+      <c r="C141" s="433"/>
+      <c r="D141" s="433"/>
+      <c r="E141" s="594"/>
+      <c r="F141" s="594"/>
+      <c r="G141" s="594"/>
+      <c r="H141" s="594"/>
+      <c r="I141" s="311"/>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="594"/>
+      <c r="B142" s="434" t="s">
         <v>300</v>
       </c>
-      <c r="C141" s="440"/>
-[...5 lines deleted...]
-      <c r="B142" s="442" t="s">
+      <c r="C142" s="433"/>
+      <c r="D142" s="433"/>
+      <c r="E142" s="594"/>
+      <c r="F142" s="594"/>
+      <c r="G142" s="594"/>
+      <c r="H142" s="594"/>
+      <c r="I142" s="311"/>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="594"/>
+      <c r="B143" s="434" t="s">
         <v>301</v>
       </c>
-      <c r="C142" s="440"/>
-[...5 lines deleted...]
-      <c r="B143" s="442" t="s">
+      <c r="C143" s="433"/>
+      <c r="D143" s="433"/>
+      <c r="E143" s="594"/>
+      <c r="F143" s="594"/>
+      <c r="G143" s="594"/>
+      <c r="H143" s="594"/>
+      <c r="I143" s="311"/>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="594"/>
+      <c r="B144" s="434" t="s">
         <v>302</v>
       </c>
-      <c r="C143" s="440"/>
-[...5 lines deleted...]
-      <c r="B144" s="442" t="s">
+      <c r="C144" s="433"/>
+      <c r="D144" s="433"/>
+      <c r="E144" s="594"/>
+      <c r="F144" s="594"/>
+      <c r="G144" s="594"/>
+      <c r="H144" s="594"/>
+      <c r="I144" s="311"/>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="594"/>
+      <c r="B145" s="434" t="s">
         <v>303</v>
       </c>
-      <c r="C144" s="440"/>
-[...5 lines deleted...]
-      <c r="B145" s="442" t="s">
+      <c r="C145" s="433"/>
+      <c r="D145" s="433"/>
+      <c r="E145" s="594"/>
+      <c r="F145" s="594"/>
+      <c r="G145" s="594"/>
+      <c r="H145" s="594"/>
+      <c r="I145" s="311"/>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="594"/>
+      <c r="B146" s="434" t="s">
         <v>244</v>
       </c>
-      <c r="C145" s="440"/>
-[...5 lines deleted...]
-      <c r="B146" s="442" t="s">
+      <c r="C146" s="433"/>
+      <c r="D146" s="433"/>
+      <c r="E146" s="594"/>
+      <c r="F146" s="594"/>
+      <c r="G146" s="594"/>
+      <c r="H146" s="594"/>
+      <c r="I146" s="311"/>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="594"/>
+      <c r="B147" s="434" t="s">
         <v>139</v>
       </c>
-      <c r="C146" s="440"/>
-[...4 lines deleted...]
-      <c r="B147" s="742" t="s">
+      <c r="C147" s="433"/>
+      <c r="D147" s="433"/>
+      <c r="E147" s="594"/>
+      <c r="F147" s="594"/>
+      <c r="G147" s="594"/>
+      <c r="H147" s="594"/>
+      <c r="I147" s="311"/>
+    </row>
+    <row r="148" spans="1:9" ht="101.25" customHeight="1">
+      <c r="B148" s="745" t="s">
         <v>744</v>
       </c>
-      <c r="C147" s="687"/>
-[...8 lines deleted...]
-      <c r="B148" s="742" t="s">
+      <c r="C148" s="891"/>
+      <c r="D148" s="891"/>
+      <c r="E148" s="891"/>
+      <c r="F148" s="891"/>
+      <c r="G148" s="891"/>
+      <c r="H148" s="891"/>
+      <c r="I148" s="311"/>
+    </row>
+    <row r="149" spans="1:9" ht="113.25" customHeight="1">
+      <c r="B149" s="745" t="s">
         <v>304</v>
       </c>
-      <c r="C148" s="749"/>
-[...5 lines deleted...]
-      <c r="I148" s="312" t="s">
+      <c r="C149" s="888"/>
+      <c r="D149" s="888"/>
+      <c r="E149" s="888"/>
+      <c r="F149" s="888"/>
+      <c r="G149" s="888"/>
+      <c r="H149" s="888"/>
+      <c r="I149" s="312" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="149" spans="1:9">
-[...4 lines deleted...]
-      <c r="B150" s="742" t="s">
+    <row r="150" spans="1:9">
+      <c r="B150" s="314"/>
+      <c r="C150" s="594"/>
+      <c r="D150" s="594"/>
+      <c r="E150" s="594"/>
+      <c r="F150" s="594"/>
+      <c r="G150" s="594"/>
+      <c r="H150" s="594"/>
+      <c r="I150" s="311"/>
+    </row>
+    <row r="151" spans="1:9" ht="36" customHeight="1">
+      <c r="B151" s="745" t="s">
         <v>306</v>
       </c>
-      <c r="C150" s="749"/>
-[...5 lines deleted...]
-      <c r="I150" s="311" t="s">
+      <c r="C151" s="888"/>
+      <c r="D151" s="888"/>
+      <c r="E151" s="888"/>
+      <c r="F151" s="888"/>
+      <c r="G151" s="888"/>
+      <c r="H151" s="888"/>
+      <c r="I151" s="311" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="151" spans="1:9">
-      <c r="B151" s="770" t="s">
+    <row r="152" spans="1:9">
+      <c r="B152" s="746" t="s">
         <v>226</v>
       </c>
-      <c r="C151" s="738" t="s">
+      <c r="C152" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D151" s="739"/>
-      <c r="E151" s="738" t="s">
+      <c r="D152" s="748"/>
+      <c r="E152" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F151" s="739"/>
-[...4 lines deleted...]
-      <c r="C152" s="316" t="s">
+      <c r="F152" s="748"/>
+      <c r="G152" s="594"/>
+      <c r="H152" s="594"/>
+      <c r="I152" s="311"/>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="B153" s="746"/>
+      <c r="C153" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D152" s="316" t="s">
+      <c r="D153" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E152" s="316" t="s">
+      <c r="E153" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F152" s="316" t="s">
+      <c r="F153" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I152" s="311"/>
-[...8 lines deleted...]
-      <c r="F153" s="316"/>
+      <c r="G153" s="594"/>
+      <c r="H153" s="594"/>
       <c r="I153" s="311"/>
     </row>
     <row r="154" spans="1:9">
       <c r="B154" s="315" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C154" s="316"/>
       <c r="D154" s="316"/>
       <c r="E154" s="316"/>
       <c r="F154" s="316"/>
+      <c r="G154" s="594"/>
+      <c r="H154" s="594"/>
       <c r="I154" s="311"/>
     </row>
     <row r="155" spans="1:9">
       <c r="B155" s="315" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C155" s="316"/>
       <c r="D155" s="316"/>
       <c r="E155" s="316"/>
       <c r="F155" s="316"/>
+      <c r="G155" s="594"/>
+      <c r="H155" s="594"/>
       <c r="I155" s="311"/>
     </row>
     <row r="156" spans="1:9">
       <c r="B156" s="315" t="s">
-        <v>245</v>
+        <v>310</v>
       </c>
       <c r="C156" s="316"/>
       <c r="D156" s="316"/>
       <c r="E156" s="316"/>
       <c r="F156" s="316"/>
+      <c r="G156" s="594"/>
+      <c r="H156" s="594"/>
       <c r="I156" s="311"/>
     </row>
     <row r="157" spans="1:9">
       <c r="B157" s="315" t="s">
-        <v>311</v>
+        <v>245</v>
       </c>
       <c r="C157" s="316"/>
       <c r="D157" s="316"/>
       <c r="E157" s="316"/>
       <c r="F157" s="316"/>
+      <c r="G157" s="594"/>
+      <c r="H157" s="594"/>
       <c r="I157" s="311"/>
     </row>
     <row r="158" spans="1:9">
       <c r="B158" s="315" t="s">
-        <v>139</v>
+        <v>311</v>
       </c>
       <c r="C158" s="316"/>
       <c r="D158" s="316"/>
       <c r="E158" s="316"/>
       <c r="F158" s="316"/>
+      <c r="G158" s="594"/>
+      <c r="H158" s="594"/>
       <c r="I158" s="311"/>
     </row>
     <row r="159" spans="1:9">
-      <c r="B159" s="314"/>
+      <c r="B159" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C159" s="316"/>
+      <c r="D159" s="316"/>
+      <c r="E159" s="316"/>
+      <c r="F159" s="316"/>
+      <c r="G159" s="594"/>
+      <c r="H159" s="594"/>
       <c r="I159" s="311"/>
     </row>
-    <row r="160" spans="1:9" ht="62.25" customHeight="1">
-      <c r="B160" s="742" t="s">
+    <row r="160" spans="1:9">
+      <c r="B160" s="314"/>
+      <c r="C160" s="594"/>
+      <c r="D160" s="594"/>
+      <c r="E160" s="594"/>
+      <c r="F160" s="594"/>
+      <c r="G160" s="594"/>
+      <c r="H160" s="594"/>
+      <c r="I160" s="311"/>
+    </row>
+    <row r="161" spans="2:9" ht="62.25" customHeight="1">
+      <c r="B161" s="745" t="s">
         <v>312</v>
       </c>
-      <c r="C160" s="749"/>
-[...5 lines deleted...]
-      <c r="I160" s="312" t="s">
+      <c r="C161" s="888"/>
+      <c r="D161" s="888"/>
+      <c r="E161" s="888"/>
+      <c r="F161" s="888"/>
+      <c r="G161" s="888"/>
+      <c r="H161" s="888"/>
+      <c r="I161" s="312" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="161" spans="2:9">
-[...4 lines deleted...]
-      <c r="B162" s="742" t="s">
+    <row r="162" spans="2:9">
+      <c r="B162" s="314"/>
+      <c r="C162" s="594"/>
+      <c r="D162" s="594"/>
+      <c r="E162" s="594"/>
+      <c r="F162" s="594"/>
+      <c r="G162" s="594"/>
+      <c r="H162" s="594"/>
+      <c r="I162" s="311"/>
+    </row>
+    <row r="163" spans="2:9" ht="40.5" customHeight="1">
+      <c r="B163" s="745" t="s">
         <v>314</v>
       </c>
-      <c r="C162" s="749"/>
-[...5 lines deleted...]
-      <c r="I162" s="312" t="s">
+      <c r="C163" s="888"/>
+      <c r="D163" s="888"/>
+      <c r="E163" s="888"/>
+      <c r="F163" s="888"/>
+      <c r="G163" s="888"/>
+      <c r="H163" s="888"/>
+      <c r="I163" s="312" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="163" spans="2:9">
-      <c r="B163" s="770" t="s">
+    <row r="164" spans="2:9">
+      <c r="B164" s="746" t="s">
         <v>226</v>
       </c>
-      <c r="C163" s="738" t="s">
+      <c r="C164" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D163" s="739"/>
-      <c r="E163" s="738" t="s">
+      <c r="D164" s="748"/>
+      <c r="E164" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F163" s="739"/>
-[...4 lines deleted...]
-      <c r="C164" s="316" t="s">
+      <c r="F164" s="748"/>
+      <c r="G164" s="594"/>
+      <c r="H164" s="594"/>
+      <c r="I164" s="311"/>
+    </row>
+    <row r="165" spans="2:9">
+      <c r="B165" s="746"/>
+      <c r="C165" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D164" s="316" t="s">
+      <c r="D165" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E164" s="316" t="s">
+      <c r="E165" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F164" s="316" t="s">
+      <c r="F165" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I164" s="311"/>
-[...8 lines deleted...]
-      <c r="F165" s="316"/>
+      <c r="G165" s="594"/>
+      <c r="H165" s="594"/>
       <c r="I165" s="311"/>
     </row>
     <row r="166" spans="2:9">
       <c r="B166" s="315" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C166" s="316"/>
       <c r="D166" s="316"/>
       <c r="E166" s="316"/>
       <c r="F166" s="316"/>
+      <c r="G166" s="594"/>
+      <c r="H166" s="594"/>
       <c r="I166" s="311"/>
     </row>
     <row r="167" spans="2:9">
       <c r="B167" s="315" t="s">
-        <v>244</v>
+        <v>317</v>
       </c>
       <c r="C167" s="316"/>
       <c r="D167" s="316"/>
       <c r="E167" s="316"/>
       <c r="F167" s="316"/>
+      <c r="G167" s="594"/>
+      <c r="H167" s="594"/>
       <c r="I167" s="311"/>
     </row>
     <row r="168" spans="2:9">
       <c r="B168" s="315" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C168" s="316"/>
       <c r="D168" s="316"/>
       <c r="E168" s="316"/>
       <c r="F168" s="316"/>
+      <c r="G168" s="594"/>
+      <c r="H168" s="594"/>
       <c r="I168" s="311"/>
     </row>
     <row r="169" spans="2:9">
-      <c r="B169" s="317" t="s">
-        <v>318</v>
+      <c r="B169" s="315" t="s">
+        <v>245</v>
       </c>
       <c r="C169" s="316"/>
       <c r="D169" s="316"/>
       <c r="E169" s="316"/>
       <c r="F169" s="316"/>
+      <c r="G169" s="594"/>
+      <c r="H169" s="594"/>
       <c r="I169" s="311"/>
     </row>
     <row r="170" spans="2:9">
-      <c r="B170" s="315" t="s">
-        <v>139</v>
+      <c r="B170" s="317" t="s">
+        <v>318</v>
       </c>
       <c r="C170" s="316"/>
       <c r="D170" s="316"/>
       <c r="E170" s="316"/>
       <c r="F170" s="316"/>
+      <c r="G170" s="594"/>
+      <c r="H170" s="594"/>
       <c r="I170" s="311"/>
     </row>
     <row r="171" spans="2:9">
-      <c r="B171" s="314"/>
+      <c r="B171" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C171" s="316"/>
+      <c r="D171" s="316"/>
+      <c r="E171" s="316"/>
+      <c r="F171" s="316"/>
+      <c r="G171" s="594"/>
+      <c r="H171" s="594"/>
       <c r="I171" s="311"/>
     </row>
-    <row r="172" spans="2:9" ht="50.25" customHeight="1">
-      <c r="B172" s="742" t="s">
+    <row r="172" spans="2:9">
+      <c r="B172" s="314"/>
+      <c r="C172" s="594"/>
+      <c r="D172" s="594"/>
+      <c r="E172" s="594"/>
+      <c r="F172" s="594"/>
+      <c r="G172" s="594"/>
+      <c r="H172" s="594"/>
+      <c r="I172" s="311"/>
+    </row>
+    <row r="173" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B173" s="745" t="s">
         <v>319</v>
       </c>
-      <c r="C172" s="749"/>
-[...5 lines deleted...]
-      <c r="I172" s="312" t="s">
+      <c r="C173" s="888"/>
+      <c r="D173" s="888"/>
+      <c r="E173" s="888"/>
+      <c r="F173" s="888"/>
+      <c r="G173" s="888"/>
+      <c r="H173" s="888"/>
+      <c r="I173" s="312" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="173" spans="2:9">
-      <c r="B173" s="770" t="s">
+    <row r="174" spans="2:9">
+      <c r="B174" s="746" t="s">
         <v>226</v>
       </c>
-      <c r="C173" s="738" t="s">
+      <c r="C174" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D173" s="739"/>
-      <c r="E173" s="738" t="s">
+      <c r="D174" s="748"/>
+      <c r="E174" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F173" s="739"/>
-[...4 lines deleted...]
-      <c r="C174" s="316" t="s">
+      <c r="F174" s="748"/>
+      <c r="G174" s="594"/>
+      <c r="H174" s="594"/>
+      <c r="I174" s="311"/>
+    </row>
+    <row r="175" spans="2:9">
+      <c r="B175" s="746"/>
+      <c r="C175" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D174" s="316" t="s">
+      <c r="D175" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E174" s="316" t="s">
+      <c r="E175" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F174" s="316" t="s">
+      <c r="F175" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I174" s="311"/>
-[...8 lines deleted...]
-      <c r="F175" s="316"/>
+      <c r="G175" s="594"/>
+      <c r="H175" s="594"/>
       <c r="I175" s="311"/>
     </row>
     <row r="176" spans="2:9">
       <c r="B176" s="315" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C176" s="316"/>
       <c r="D176" s="316"/>
       <c r="E176" s="316"/>
       <c r="F176" s="316"/>
+      <c r="G176" s="594"/>
+      <c r="H176" s="594"/>
       <c r="I176" s="311"/>
     </row>
     <row r="177" spans="2:9">
       <c r="B177" s="315" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="C177" s="316"/>
       <c r="D177" s="316"/>
       <c r="E177" s="316"/>
       <c r="F177" s="316"/>
+      <c r="G177" s="594"/>
+      <c r="H177" s="594"/>
       <c r="I177" s="311"/>
     </row>
     <row r="178" spans="2:9">
       <c r="B178" s="315" t="s">
-        <v>139</v>
+        <v>310</v>
       </c>
       <c r="C178" s="316"/>
       <c r="D178" s="316"/>
       <c r="E178" s="316"/>
       <c r="F178" s="316"/>
+      <c r="G178" s="594"/>
+      <c r="H178" s="594"/>
       <c r="I178" s="311"/>
     </row>
     <row r="179" spans="2:9">
-      <c r="B179" s="314" t="s">
+      <c r="B179" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C179" s="316"/>
+      <c r="D179" s="316"/>
+      <c r="E179" s="316"/>
+      <c r="F179" s="316"/>
+      <c r="G179" s="594"/>
+      <c r="H179" s="594"/>
+      <c r="I179" s="311"/>
+    </row>
+    <row r="180" spans="2:9">
+      <c r="B180" s="314" t="s">
         <v>323</v>
       </c>
-      <c r="I179" s="311"/>
-[...2 lines deleted...]
-      <c r="B180" s="314"/>
+      <c r="C180" s="594"/>
+      <c r="D180" s="594"/>
+      <c r="E180" s="594"/>
+      <c r="F180" s="594"/>
+      <c r="G180" s="594"/>
+      <c r="H180" s="594"/>
       <c r="I180" s="311"/>
     </row>
-    <row r="181" spans="2:9" ht="36">
-      <c r="B181" s="342" t="s">
+    <row r="181" spans="2:9">
+      <c r="B181" s="314"/>
+      <c r="C181" s="594"/>
+      <c r="D181" s="594"/>
+      <c r="E181" s="594"/>
+      <c r="F181" s="594"/>
+      <c r="G181" s="594"/>
+      <c r="H181" s="594"/>
+      <c r="I181" s="311"/>
+    </row>
+    <row r="182" spans="2:9" ht="36">
+      <c r="B182" s="338" t="s">
         <v>324</v>
       </c>
-      <c r="I181" s="312" t="s">
+      <c r="C182" s="594"/>
+      <c r="D182" s="594"/>
+      <c r="E182" s="594"/>
+      <c r="F182" s="594"/>
+      <c r="G182" s="594"/>
+      <c r="H182" s="594"/>
+      <c r="I182" s="312" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="182" spans="2:9">
-      <c r="B182" s="770" t="s">
+    <row r="183" spans="2:9">
+      <c r="B183" s="746" t="s">
         <v>226</v>
       </c>
-      <c r="C182" s="738" t="s">
+      <c r="C183" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D182" s="739"/>
-      <c r="E182" s="738" t="s">
+      <c r="D183" s="748"/>
+      <c r="E183" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F182" s="739"/>
-[...4 lines deleted...]
-      <c r="C183" s="316" t="s">
+      <c r="F183" s="748"/>
+      <c r="G183" s="594"/>
+      <c r="H183" s="594"/>
+      <c r="I183" s="311"/>
+    </row>
+    <row r="184" spans="2:9">
+      <c r="B184" s="746"/>
+      <c r="C184" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D183" s="316" t="s">
+      <c r="D184" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E183" s="316" t="s">
+      <c r="E184" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F183" s="316" t="s">
+      <c r="F184" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I183" s="311"/>
-[...8 lines deleted...]
-      <c r="F184" s="316"/>
+      <c r="G184" s="594"/>
+      <c r="H184" s="594"/>
       <c r="I184" s="311"/>
     </row>
     <row r="185" spans="2:9">
       <c r="B185" s="315" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C185" s="316"/>
       <c r="D185" s="316"/>
       <c r="E185" s="316"/>
       <c r="F185" s="316"/>
+      <c r="G185" s="594"/>
+      <c r="H185" s="594"/>
       <c r="I185" s="311"/>
     </row>
     <row r="186" spans="2:9">
       <c r="B186" s="315" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C186" s="316"/>
       <c r="D186" s="316"/>
       <c r="E186" s="316"/>
       <c r="F186" s="316"/>
+      <c r="G186" s="594"/>
+      <c r="H186" s="594"/>
       <c r="I186" s="311"/>
     </row>
     <row r="187" spans="2:9">
       <c r="B187" s="315" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C187" s="316"/>
       <c r="D187" s="316"/>
       <c r="E187" s="316"/>
       <c r="F187" s="316"/>
+      <c r="G187" s="594"/>
+      <c r="H187" s="594"/>
       <c r="I187" s="311"/>
     </row>
     <row r="188" spans="2:9">
       <c r="B188" s="315" t="s">
-        <v>139</v>
+        <v>328</v>
       </c>
       <c r="C188" s="316"/>
       <c r="D188" s="316"/>
       <c r="E188" s="316"/>
       <c r="F188" s="316"/>
+      <c r="G188" s="594"/>
+      <c r="H188" s="594"/>
       <c r="I188" s="311"/>
     </row>
     <row r="189" spans="2:9">
-      <c r="B189" s="321" t="s">
+      <c r="B189" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C189" s="316"/>
+      <c r="D189" s="316"/>
+      <c r="E189" s="316"/>
+      <c r="F189" s="316"/>
+      <c r="G189" s="594"/>
+      <c r="H189" s="594"/>
+      <c r="I189" s="311"/>
+    </row>
+    <row r="190" spans="2:9">
+      <c r="B190" s="320" t="s">
         <v>329</v>
       </c>
-      <c r="I189" s="311"/>
-[...2 lines deleted...]
-      <c r="B190" s="314"/>
+      <c r="C190" s="594"/>
+      <c r="D190" s="594"/>
+      <c r="E190" s="594"/>
+      <c r="F190" s="594"/>
+      <c r="G190" s="594"/>
+      <c r="H190" s="594"/>
       <c r="I190" s="311"/>
     </row>
-    <row r="191" spans="2:9" ht="24" customHeight="1">
-      <c r="B191" s="742" t="s">
+    <row r="191" spans="2:9">
+      <c r="B191" s="314"/>
+      <c r="C191" s="594"/>
+      <c r="D191" s="594"/>
+      <c r="E191" s="594"/>
+      <c r="F191" s="594"/>
+      <c r="G191" s="594"/>
+      <c r="H191" s="594"/>
+      <c r="I191" s="311"/>
+    </row>
+    <row r="192" spans="2:9" ht="24" customHeight="1">
+      <c r="B192" s="745" t="s">
         <v>330</v>
       </c>
-      <c r="C191" s="749"/>
-[...5 lines deleted...]
-      <c r="I191" s="312" t="s">
+      <c r="C192" s="888"/>
+      <c r="D192" s="888"/>
+      <c r="E192" s="888"/>
+      <c r="F192" s="888"/>
+      <c r="G192" s="888"/>
+      <c r="H192" s="888"/>
+      <c r="I192" s="312" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="192" spans="2:9">
-      <c r="B192" s="766" t="s">
+    <row r="193" spans="2:9">
+      <c r="B193" s="741" t="s">
         <v>226</v>
       </c>
-      <c r="C192" s="738" t="s">
+      <c r="C193" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D192" s="739"/>
-      <c r="E192" s="738" t="s">
+      <c r="D193" s="748"/>
+      <c r="E193" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F192" s="739"/>
-[...4 lines deleted...]
-      <c r="C193" s="316" t="s">
+      <c r="F193" s="748"/>
+      <c r="G193" s="594"/>
+      <c r="H193" s="594"/>
+      <c r="I193" s="311"/>
+    </row>
+    <row r="194" spans="2:9">
+      <c r="B194" s="742"/>
+      <c r="C194" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D193" s="316" t="s">
+      <c r="D194" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E193" s="316" t="s">
+      <c r="E194" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F193" s="316" t="s">
+      <c r="F194" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I193" s="311"/>
-[...8 lines deleted...]
-      <c r="F194" s="316"/>
+      <c r="G194" s="594"/>
+      <c r="H194" s="594"/>
       <c r="I194" s="311"/>
     </row>
     <row r="195" spans="2:9">
       <c r="B195" s="315" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C195" s="316"/>
       <c r="D195" s="316"/>
       <c r="E195" s="316"/>
       <c r="F195" s="316"/>
+      <c r="G195" s="594"/>
+      <c r="H195" s="594"/>
       <c r="I195" s="311"/>
     </row>
-    <row r="196" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>333</v>
+    <row r="196" spans="2:9">
+      <c r="B196" s="315" t="s">
+        <v>332</v>
       </c>
       <c r="C196" s="316"/>
       <c r="D196" s="316"/>
       <c r="E196" s="316"/>
       <c r="F196" s="316"/>
+      <c r="G196" s="594"/>
+      <c r="H196" s="594"/>
       <c r="I196" s="311"/>
     </row>
-    <row r="197" spans="2:9">
-[...1 lines deleted...]
-        <v>334</v>
+    <row r="197" spans="2:9" ht="24">
+      <c r="B197" s="317" t="s">
+        <v>333</v>
       </c>
       <c r="C197" s="316"/>
       <c r="D197" s="316"/>
       <c r="E197" s="316"/>
       <c r="F197" s="316"/>
+      <c r="G197" s="594"/>
+      <c r="H197" s="594"/>
       <c r="I197" s="311"/>
     </row>
     <row r="198" spans="2:9">
       <c r="B198" s="315" t="s">
-        <v>139</v>
+        <v>334</v>
       </c>
       <c r="C198" s="316"/>
       <c r="D198" s="316"/>
       <c r="E198" s="316"/>
       <c r="F198" s="316"/>
+      <c r="G198" s="594"/>
+      <c r="H198" s="594"/>
       <c r="I198" s="311"/>
     </row>
     <row r="199" spans="2:9">
-      <c r="B199" s="314" t="s">
+      <c r="B199" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C199" s="316"/>
+      <c r="D199" s="316"/>
+      <c r="E199" s="316"/>
+      <c r="F199" s="316"/>
+      <c r="G199" s="594"/>
+      <c r="H199" s="594"/>
+      <c r="I199" s="311"/>
+    </row>
+    <row r="200" spans="2:9">
+      <c r="B200" s="314" t="s">
         <v>335</v>
       </c>
-      <c r="I199" s="311"/>
-[...2 lines deleted...]
-      <c r="B200" s="314"/>
+      <c r="C200" s="594"/>
+      <c r="D200" s="594"/>
+      <c r="E200" s="594"/>
+      <c r="F200" s="594"/>
+      <c r="G200" s="594"/>
+      <c r="H200" s="594"/>
       <c r="I200" s="311"/>
     </row>
-    <row r="201" spans="2:9" ht="36" customHeight="1">
-      <c r="B201" s="742" t="s">
+    <row r="201" spans="2:9">
+      <c r="B201" s="314"/>
+      <c r="C201" s="594"/>
+      <c r="D201" s="594"/>
+      <c r="E201" s="594"/>
+      <c r="F201" s="594"/>
+      <c r="G201" s="594"/>
+      <c r="H201" s="594"/>
+      <c r="I201" s="311"/>
+    </row>
+    <row r="202" spans="2:9" ht="36" customHeight="1">
+      <c r="B202" s="745" t="s">
         <v>336</v>
       </c>
-      <c r="C201" s="749"/>
-[...5 lines deleted...]
-      <c r="I201" s="312" t="s">
+      <c r="C202" s="888"/>
+      <c r="D202" s="888"/>
+      <c r="E202" s="888"/>
+      <c r="F202" s="888"/>
+      <c r="G202" s="888"/>
+      <c r="H202" s="888"/>
+      <c r="I202" s="312" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="202" spans="2:9" ht="12.75" customHeight="1">
-      <c r="B202" s="766" t="s">
+    <row r="203" spans="2:9" ht="12.75" customHeight="1">
+      <c r="B203" s="741" t="s">
         <v>226</v>
       </c>
-      <c r="C202" s="738" t="s">
+      <c r="C203" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D202" s="739"/>
-      <c r="E202" s="738" t="s">
+      <c r="D203" s="748"/>
+      <c r="E203" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F202" s="739"/>
-[...4 lines deleted...]
-      <c r="C203" s="316" t="s">
+      <c r="F203" s="748"/>
+      <c r="G203" s="594"/>
+      <c r="H203" s="594"/>
+      <c r="I203" s="311"/>
+    </row>
+    <row r="204" spans="2:9" ht="12.75" customHeight="1">
+      <c r="B204" s="742"/>
+      <c r="C204" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D203" s="316" t="s">
+      <c r="D204" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E203" s="316" t="s">
+      <c r="E204" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F203" s="316" t="s">
+      <c r="F204" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I203" s="311"/>
-[...8 lines deleted...]
-      <c r="F204" s="316"/>
+      <c r="G204" s="594"/>
+      <c r="H204" s="594"/>
       <c r="I204" s="311"/>
     </row>
     <row r="205" spans="2:9">
       <c r="B205" s="315" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C205" s="316"/>
       <c r="D205" s="316"/>
       <c r="E205" s="316"/>
       <c r="F205" s="316"/>
+      <c r="G205" s="594"/>
+      <c r="H205" s="594"/>
       <c r="I205" s="311"/>
     </row>
     <row r="206" spans="2:9">
       <c r="B206" s="315" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C206" s="316"/>
       <c r="D206" s="316"/>
       <c r="E206" s="316"/>
       <c r="F206" s="316"/>
+      <c r="G206" s="594"/>
+      <c r="H206" s="594"/>
       <c r="I206" s="311"/>
     </row>
     <row r="207" spans="2:9">
       <c r="B207" s="315" t="s">
-        <v>139</v>
+        <v>339</v>
       </c>
       <c r="C207" s="316"/>
       <c r="D207" s="316"/>
       <c r="E207" s="316"/>
       <c r="F207" s="316"/>
+      <c r="G207" s="594"/>
+      <c r="H207" s="594"/>
       <c r="I207" s="311"/>
     </row>
     <row r="208" spans="2:9">
-      <c r="B208" s="314"/>
+      <c r="B208" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C208" s="316"/>
+      <c r="D208" s="316"/>
+      <c r="E208" s="316"/>
+      <c r="F208" s="316"/>
+      <c r="G208" s="594"/>
+      <c r="H208" s="594"/>
       <c r="I208" s="311"/>
     </row>
-    <row r="209" spans="2:9" ht="54" customHeight="1">
-      <c r="B209" s="742" t="s">
+    <row r="209" spans="2:9">
+      <c r="B209" s="314"/>
+      <c r="C209" s="594"/>
+      <c r="D209" s="594"/>
+      <c r="E209" s="594"/>
+      <c r="F209" s="594"/>
+      <c r="G209" s="594"/>
+      <c r="H209" s="594"/>
+      <c r="I209" s="311"/>
+    </row>
+    <row r="210" spans="2:9" ht="54" customHeight="1">
+      <c r="B210" s="745" t="s">
         <v>340</v>
       </c>
-      <c r="C209" s="749"/>
-[...5 lines deleted...]
-      <c r="I209" s="312" t="s">
+      <c r="C210" s="888"/>
+      <c r="D210" s="888"/>
+      <c r="E210" s="888"/>
+      <c r="F210" s="888"/>
+      <c r="G210" s="888"/>
+      <c r="H210" s="888"/>
+      <c r="I210" s="312" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="210" spans="2:9">
-      <c r="B210" s="776" t="s">
+    <row r="211" spans="2:9">
+      <c r="B211" s="759" t="s">
         <v>226</v>
       </c>
-      <c r="C210" s="738" t="s">
+      <c r="C211" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D210" s="739"/>
-      <c r="E210" s="738" t="s">
+      <c r="D211" s="748"/>
+      <c r="E211" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F210" s="739"/>
-[...4 lines deleted...]
-      <c r="C211" s="316" t="s">
+      <c r="F211" s="748"/>
+      <c r="G211" s="594"/>
+      <c r="H211" s="594"/>
+      <c r="I211" s="311"/>
+    </row>
+    <row r="212" spans="2:9">
+      <c r="B212" s="760"/>
+      <c r="C212" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D211" s="316" t="s">
+      <c r="D212" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E211" s="316" t="s">
+      <c r="E212" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F211" s="316" t="s">
+      <c r="F212" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I211" s="311"/>
-[...8 lines deleted...]
-      <c r="F212" s="316"/>
+      <c r="G212" s="594"/>
+      <c r="H212" s="594"/>
       <c r="I212" s="311"/>
     </row>
     <row r="213" spans="2:9">
       <c r="B213" s="315" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="C213" s="316"/>
       <c r="D213" s="316"/>
       <c r="E213" s="316"/>
       <c r="F213" s="316"/>
+      <c r="G213" s="594"/>
+      <c r="H213" s="594"/>
       <c r="I213" s="311"/>
     </row>
     <row r="214" spans="2:9">
       <c r="B214" s="315" t="s">
-        <v>139</v>
+        <v>310</v>
       </c>
       <c r="C214" s="316"/>
       <c r="D214" s="316"/>
       <c r="E214" s="316"/>
       <c r="F214" s="316"/>
+      <c r="G214" s="594"/>
+      <c r="H214" s="594"/>
       <c r="I214" s="311"/>
     </row>
     <row r="215" spans="2:9">
-      <c r="B215" s="314"/>
+      <c r="B215" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C215" s="316"/>
+      <c r="D215" s="316"/>
+      <c r="E215" s="316"/>
+      <c r="F215" s="316"/>
+      <c r="G215" s="594"/>
+      <c r="H215" s="594"/>
       <c r="I215" s="311"/>
     </row>
-    <row r="216" spans="2:9" ht="48" customHeight="1">
-      <c r="B216" s="742" t="s">
+    <row r="216" spans="2:9">
+      <c r="B216" s="314"/>
+      <c r="C216" s="594"/>
+      <c r="D216" s="594"/>
+      <c r="E216" s="594"/>
+      <c r="F216" s="594"/>
+      <c r="G216" s="594"/>
+      <c r="H216" s="594"/>
+      <c r="I216" s="311"/>
+    </row>
+    <row r="217" spans="2:9" ht="48" customHeight="1">
+      <c r="B217" s="745" t="s">
         <v>343</v>
       </c>
-      <c r="C216" s="749"/>
-[...5 lines deleted...]
-      <c r="I216" s="312" t="s">
+      <c r="C217" s="888"/>
+      <c r="D217" s="888"/>
+      <c r="E217" s="888"/>
+      <c r="F217" s="888"/>
+      <c r="G217" s="888"/>
+      <c r="H217" s="888"/>
+      <c r="I217" s="312" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="217" spans="2:9">
-      <c r="B217" s="766" t="s">
+    <row r="218" spans="2:9">
+      <c r="B218" s="741" t="s">
         <v>226</v>
       </c>
-      <c r="C217" s="738" t="s">
+      <c r="C218" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D217" s="739"/>
-      <c r="E217" s="738" t="s">
+      <c r="D218" s="748"/>
+      <c r="E218" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F217" s="739"/>
-[...4 lines deleted...]
-      <c r="C218" s="316" t="s">
+      <c r="F218" s="748"/>
+      <c r="G218" s="594"/>
+      <c r="H218" s="594"/>
+      <c r="I218" s="311"/>
+    </row>
+    <row r="219" spans="2:9">
+      <c r="B219" s="742"/>
+      <c r="C219" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D218" s="316" t="s">
+      <c r="D219" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E218" s="316" t="s">
+      <c r="E219" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F218" s="316" t="s">
+      <c r="F219" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I218" s="311"/>
-[...8 lines deleted...]
-      <c r="F219" s="316"/>
+      <c r="G219" s="594"/>
+      <c r="H219" s="594"/>
       <c r="I219" s="311"/>
     </row>
     <row r="220" spans="2:9">
       <c r="B220" s="317" t="s">
-        <v>310</v>
+        <v>345</v>
       </c>
       <c r="C220" s="316"/>
       <c r="D220" s="316"/>
       <c r="E220" s="316"/>
       <c r="F220" s="316"/>
+      <c r="G220" s="594"/>
+      <c r="H220" s="594"/>
       <c r="I220" s="311"/>
     </row>
     <row r="221" spans="2:9">
-      <c r="B221" s="315" t="s">
-        <v>139</v>
+      <c r="B221" s="317" t="s">
+        <v>310</v>
       </c>
       <c r="C221" s="316"/>
       <c r="D221" s="316"/>
       <c r="E221" s="316"/>
       <c r="F221" s="316"/>
+      <c r="G221" s="594"/>
+      <c r="H221" s="594"/>
       <c r="I221" s="311"/>
     </row>
     <row r="222" spans="2:9">
-      <c r="B222" s="314" t="s">
+      <c r="B222" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C222" s="316"/>
+      <c r="D222" s="316"/>
+      <c r="E222" s="316"/>
+      <c r="F222" s="316"/>
+      <c r="G222" s="594"/>
+      <c r="H222" s="594"/>
+      <c r="I222" s="311"/>
+    </row>
+    <row r="223" spans="2:9">
+      <c r="B223" s="314" t="s">
         <v>346</v>
       </c>
-      <c r="I222" s="311"/>
-[...2 lines deleted...]
-      <c r="B223" s="314"/>
+      <c r="C223" s="594"/>
+      <c r="D223" s="594"/>
+      <c r="E223" s="594"/>
+      <c r="F223" s="594"/>
+      <c r="G223" s="594"/>
+      <c r="H223" s="594"/>
       <c r="I223" s="311"/>
     </row>
-    <row r="224" spans="2:9" ht="48" customHeight="1">
-      <c r="B224" s="742" t="s">
+    <row r="224" spans="2:9">
+      <c r="B224" s="314"/>
+      <c r="C224" s="594"/>
+      <c r="D224" s="594"/>
+      <c r="E224" s="594"/>
+      <c r="F224" s="594"/>
+      <c r="G224" s="594"/>
+      <c r="H224" s="594"/>
+      <c r="I224" s="311"/>
+    </row>
+    <row r="225" spans="2:9" ht="48" customHeight="1">
+      <c r="B225" s="745" t="s">
         <v>347</v>
       </c>
-      <c r="C224" s="749"/>
-[...5 lines deleted...]
-      <c r="I224" s="311" t="s">
+      <c r="C225" s="888"/>
+      <c r="D225" s="888"/>
+      <c r="E225" s="888"/>
+      <c r="F225" s="888"/>
+      <c r="G225" s="888"/>
+      <c r="H225" s="888"/>
+      <c r="I225" s="311" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="225" spans="2:9">
-      <c r="B225" s="766" t="s">
+    <row r="226" spans="2:9">
+      <c r="B226" s="741" t="s">
         <v>226</v>
       </c>
-      <c r="C225" s="738" t="s">
+      <c r="C226" s="747" t="s">
         <v>235</v>
       </c>
-      <c r="D225" s="739"/>
-      <c r="E225" s="738" t="s">
+      <c r="D226" s="748"/>
+      <c r="E226" s="747" t="s">
         <v>236</v>
       </c>
-      <c r="F225" s="739"/>
-[...4 lines deleted...]
-      <c r="C226" s="316" t="s">
+      <c r="F226" s="748"/>
+      <c r="G226" s="594"/>
+      <c r="H226" s="594"/>
+      <c r="I226" s="311"/>
+    </row>
+    <row r="227" spans="2:9">
+      <c r="B227" s="742"/>
+      <c r="C227" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D226" s="316" t="s">
+      <c r="D227" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E226" s="316" t="s">
+      <c r="E227" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F226" s="316" t="s">
+      <c r="F227" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I226" s="311"/>
-[...6 lines deleted...]
-      <c r="F227" s="316"/>
+      <c r="G227" s="594"/>
+      <c r="H227" s="594"/>
       <c r="I227" s="311"/>
     </row>
     <row r="228" spans="2:9">
-      <c r="B228" s="315" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B228" s="315"/>
       <c r="C228" s="316"/>
       <c r="D228" s="316"/>
       <c r="E228" s="316"/>
       <c r="F228" s="316"/>
+      <c r="G228" s="594"/>
+      <c r="H228" s="594"/>
       <c r="I228" s="311"/>
     </row>
     <row r="229" spans="2:9">
-      <c r="B229" s="314" t="s">
+      <c r="B229" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C229" s="316"/>
+      <c r="D229" s="316"/>
+      <c r="E229" s="316"/>
+      <c r="F229" s="316"/>
+      <c r="G229" s="594"/>
+      <c r="H229" s="594"/>
+      <c r="I229" s="311"/>
+    </row>
+    <row r="230" spans="2:9">
+      <c r="B230" s="314" t="s">
         <v>346</v>
       </c>
-      <c r="I229" s="311"/>
-[...2 lines deleted...]
-      <c r="B230" s="742" t="s">
+      <c r="C230" s="594"/>
+      <c r="D230" s="594"/>
+      <c r="E230" s="594"/>
+      <c r="F230" s="594"/>
+      <c r="G230" s="594"/>
+      <c r="H230" s="594"/>
+      <c r="I230" s="311"/>
+    </row>
+    <row r="231" spans="2:9" ht="102.75" customHeight="1">
+      <c r="B231" s="745" t="s">
         <v>349</v>
       </c>
-      <c r="C230" s="749"/>
-[...5 lines deleted...]
-      <c r="I230" s="435" t="s">
+      <c r="C231" s="888"/>
+      <c r="D231" s="888"/>
+      <c r="E231" s="888"/>
+      <c r="F231" s="888"/>
+      <c r="G231" s="888"/>
+      <c r="H231" s="888"/>
+      <c r="I231" s="429" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="231" spans="2:9">
-      <c r="B231" s="314" t="s">
+    <row r="232" spans="2:9">
+      <c r="B232" s="314" t="s">
         <v>351</v>
       </c>
-      <c r="I231" s="311"/>
-[...2 lines deleted...]
-      <c r="B232" s="317" t="s">
+      <c r="C232" s="594"/>
+      <c r="D232" s="594"/>
+      <c r="E232" s="594"/>
+      <c r="F232" s="594"/>
+      <c r="G232" s="594"/>
+      <c r="H232" s="594"/>
+      <c r="I232" s="311"/>
+    </row>
+    <row r="233" spans="2:9" ht="36">
+      <c r="B233" s="317" t="s">
         <v>352</v>
       </c>
-      <c r="C232" s="322" t="s">
+      <c r="C233" s="321" t="s">
         <v>353</v>
       </c>
-      <c r="D232" s="322" t="s">
+      <c r="D233" s="321" t="s">
         <v>354</v>
       </c>
-      <c r="E232" s="322" t="s">
+      <c r="E233" s="321" t="s">
         <v>355</v>
       </c>
-      <c r="F232" s="322" t="s">
+      <c r="F233" s="321" t="s">
         <v>356</v>
       </c>
-      <c r="I232" s="311"/>
-[...6 lines deleted...]
-      <c r="F233" s="322"/>
+      <c r="G233" s="594"/>
+      <c r="H233" s="594"/>
       <c r="I233" s="311"/>
     </row>
     <row r="234" spans="2:9">
-      <c r="B234" s="314"/>
+      <c r="B234" s="317"/>
+      <c r="C234" s="321"/>
+      <c r="D234" s="321"/>
+      <c r="E234" s="321"/>
+      <c r="F234" s="321"/>
+      <c r="G234" s="594"/>
+      <c r="H234" s="594"/>
       <c r="I234" s="311"/>
     </row>
-    <row r="235" spans="2:9" ht="28.5" customHeight="1">
-      <c r="B235" s="742" t="s">
+    <row r="235" spans="2:9">
+      <c r="B235" s="314"/>
+      <c r="C235" s="594"/>
+      <c r="D235" s="594"/>
+      <c r="E235" s="594"/>
+      <c r="F235" s="594"/>
+      <c r="G235" s="594"/>
+      <c r="H235" s="594"/>
+      <c r="I235" s="311"/>
+    </row>
+    <row r="236" spans="2:9" ht="28.5" customHeight="1">
+      <c r="B236" s="745" t="s">
         <v>357</v>
       </c>
-      <c r="C235" s="749"/>
-[...5 lines deleted...]
-      <c r="I235" s="311" t="s">
+      <c r="C236" s="888"/>
+      <c r="D236" s="888"/>
+      <c r="E236" s="888"/>
+      <c r="F236" s="888"/>
+      <c r="G236" s="888"/>
+      <c r="H236" s="888"/>
+      <c r="I236" s="311" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="236" spans="2:9">
-      <c r="B236" s="770" t="s">
+    <row r="237" spans="2:9">
+      <c r="B237" s="746" t="s">
         <v>359</v>
       </c>
-      <c r="C236" s="316" t="s">
+      <c r="C237" s="316" t="s">
         <v>360</v>
       </c>
-      <c r="D236" s="316"/>
-      <c r="E236" s="316" t="s">
+      <c r="D237" s="316"/>
+      <c r="E237" s="316" t="s">
         <v>361</v>
       </c>
-      <c r="F236" s="316"/>
-[...4 lines deleted...]
-      <c r="C237" s="316" t="s">
+      <c r="F237" s="316"/>
+      <c r="G237" s="594"/>
+      <c r="H237" s="594"/>
+      <c r="I237" s="311"/>
+    </row>
+    <row r="238" spans="2:9">
+      <c r="B238" s="746"/>
+      <c r="C238" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D237" s="316" t="s">
+      <c r="D238" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E237" s="316" t="s">
+      <c r="E238" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="F237" s="316" t="s">
+      <c r="F238" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I237" s="311"/>
-[...8 lines deleted...]
-      <c r="F238" s="316"/>
+      <c r="G238" s="594"/>
+      <c r="H238" s="594"/>
       <c r="I238" s="311"/>
     </row>
     <row r="239" spans="2:9">
       <c r="B239" s="315" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-      <c r="D239" s="334"/>
+        <v>362</v>
+      </c>
+      <c r="C239" s="316"/>
+      <c r="D239" s="316"/>
       <c r="E239" s="316"/>
       <c r="F239" s="316"/>
+      <c r="G239" s="594"/>
+      <c r="H239" s="594"/>
       <c r="I239" s="311"/>
     </row>
     <row r="240" spans="2:9">
-      <c r="B240" s="444" t="s">
+      <c r="B240" s="315" t="s">
+        <v>363</v>
+      </c>
+      <c r="C240" s="331"/>
+      <c r="D240" s="331"/>
+      <c r="E240" s="316"/>
+      <c r="F240" s="316"/>
+      <c r="G240" s="594"/>
+      <c r="H240" s="594"/>
+      <c r="I240" s="311"/>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="B241" s="436" t="s">
         <v>364</v>
       </c>
-      <c r="C240" s="445"/>
-[...10 lines deleted...]
-      <c r="E241" s="443" t="s">
+      <c r="C241" s="437"/>
+      <c r="D241" s="438"/>
+      <c r="E241" s="435"/>
+      <c r="F241" s="316"/>
+      <c r="G241" s="594"/>
+      <c r="H241" s="594"/>
+      <c r="I241" s="311"/>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242" s="594"/>
+      <c r="B242" s="892"/>
+      <c r="C242" s="439"/>
+      <c r="D242" s="440"/>
+      <c r="E242" s="435" t="s">
         <v>227</v>
       </c>
-      <c r="F241" s="316" t="s">
+      <c r="F242" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I241" s="311"/>
-[...3 lines deleted...]
-      <c r="B242" s="778" t="s">
+      <c r="G242" s="594"/>
+      <c r="H242" s="594"/>
+      <c r="I242" s="311"/>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243" s="594"/>
+      <c r="B243" s="893" t="s">
         <v>365</v>
       </c>
-      <c r="C242" s="778"/>
-[...6 lines deleted...]
-      <c r="A243" s="311"/>
+      <c r="C243" s="761"/>
+      <c r="D243" s="762"/>
+      <c r="E243" s="435"/>
+      <c r="F243" s="316"/>
+      <c r="G243" s="594"/>
+      <c r="H243" s="594"/>
       <c r="I243" s="311"/>
     </row>
     <row r="244" spans="1:9">
-      <c r="B244" s="314" t="s">
+      <c r="A244" s="594"/>
+      <c r="B244" s="314"/>
+      <c r="C244" s="594"/>
+      <c r="D244" s="594"/>
+      <c r="E244" s="594"/>
+      <c r="F244" s="594"/>
+      <c r="G244" s="594"/>
+      <c r="H244" s="594"/>
+      <c r="I244" s="311"/>
+    </row>
+    <row r="245" spans="1:9">
+      <c r="B245" s="314" t="s">
         <v>366</v>
       </c>
-      <c r="I244" s="311"/>
-[...3 lines deleted...]
-      <c r="C245" s="316" t="s">
+      <c r="C245" s="594"/>
+      <c r="D245" s="594"/>
+      <c r="E245" s="594"/>
+      <c r="F245" s="594"/>
+      <c r="G245" s="594"/>
+      <c r="H245" s="594"/>
+      <c r="I245" s="311"/>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="B246" s="315"/>
+      <c r="C246" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D245" s="316" t="s">
+      <c r="D246" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I245" s="311"/>
-[...6 lines deleted...]
-      <c r="D246" s="316"/>
+      <c r="E246" s="594"/>
+      <c r="F246" s="594"/>
+      <c r="G246" s="594"/>
+      <c r="H246" s="594"/>
       <c r="I246" s="311"/>
     </row>
     <row r="247" spans="1:9">
       <c r="B247" s="315" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C247" s="316"/>
       <c r="D247" s="316"/>
+      <c r="E247" s="594"/>
+      <c r="F247" s="594"/>
+      <c r="G247" s="594"/>
+      <c r="H247" s="594"/>
       <c r="I247" s="311"/>
     </row>
     <row r="248" spans="1:9">
       <c r="B248" s="315" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C248" s="316"/>
       <c r="D248" s="316"/>
+      <c r="E248" s="594"/>
+      <c r="F248" s="594"/>
+      <c r="G248" s="594"/>
+      <c r="H248" s="594"/>
       <c r="I248" s="311"/>
     </row>
     <row r="249" spans="1:9">
       <c r="B249" s="315" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C249" s="316"/>
       <c r="D249" s="316"/>
+      <c r="E249" s="594"/>
+      <c r="F249" s="594"/>
+      <c r="G249" s="594"/>
+      <c r="H249" s="594"/>
       <c r="I249" s="311"/>
     </row>
     <row r="250" spans="1:9">
-      <c r="B250" s="314"/>
+      <c r="B250" s="315" t="s">
+        <v>370</v>
+      </c>
+      <c r="C250" s="316"/>
+      <c r="D250" s="316"/>
+      <c r="E250" s="594"/>
+      <c r="F250" s="594"/>
+      <c r="G250" s="594"/>
+      <c r="H250" s="594"/>
       <c r="I250" s="311"/>
     </row>
     <row r="251" spans="1:9">
-      <c r="B251" s="314" t="s">
+      <c r="B251" s="314"/>
+      <c r="C251" s="594"/>
+      <c r="D251" s="594"/>
+      <c r="E251" s="594"/>
+      <c r="F251" s="594"/>
+      <c r="G251" s="594"/>
+      <c r="H251" s="594"/>
+      <c r="I251" s="311"/>
+    </row>
+    <row r="252" spans="1:9">
+      <c r="B252" s="314" t="s">
         <v>371</v>
       </c>
-      <c r="I251" s="311"/>
-[...3 lines deleted...]
-      <c r="C252" s="316" t="s">
+      <c r="C252" s="594"/>
+      <c r="D252" s="594"/>
+      <c r="E252" s="594"/>
+      <c r="F252" s="594"/>
+      <c r="G252" s="594"/>
+      <c r="H252" s="594"/>
+      <c r="I252" s="311"/>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="B253" s="315"/>
+      <c r="C253" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D252" s="316" t="s">
+      <c r="D253" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I252" s="311"/>
-[...6 lines deleted...]
-      <c r="D253" s="316"/>
+      <c r="E253" s="594"/>
+      <c r="F253" s="594"/>
+      <c r="G253" s="594"/>
+      <c r="H253" s="594"/>
       <c r="I253" s="311"/>
     </row>
     <row r="254" spans="1:9">
       <c r="B254" s="315" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C254" s="316"/>
       <c r="D254" s="316"/>
+      <c r="E254" s="594"/>
+      <c r="F254" s="594"/>
+      <c r="G254" s="594"/>
+      <c r="H254" s="594"/>
       <c r="I254" s="311"/>
     </row>
     <row r="255" spans="1:9">
       <c r="B255" s="315" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="C255" s="316"/>
       <c r="D255" s="316"/>
+      <c r="E255" s="594"/>
+      <c r="F255" s="594"/>
+      <c r="G255" s="594"/>
+      <c r="H255" s="594"/>
       <c r="I255" s="311"/>
     </row>
     <row r="256" spans="1:9">
       <c r="B256" s="315" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="C256" s="316"/>
       <c r="D256" s="316"/>
+      <c r="E256" s="594"/>
+      <c r="F256" s="594"/>
+      <c r="G256" s="594"/>
+      <c r="H256" s="594"/>
       <c r="I256" s="311"/>
     </row>
     <row r="257" spans="2:9">
       <c r="B257" s="315" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C257" s="316"/>
       <c r="D257" s="316"/>
+      <c r="E257" s="594"/>
+      <c r="F257" s="594"/>
+      <c r="G257" s="594"/>
+      <c r="H257" s="594"/>
       <c r="I257" s="311"/>
     </row>
     <row r="258" spans="2:9">
       <c r="B258" s="315" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C258" s="316"/>
       <c r="D258" s="316"/>
+      <c r="E258" s="594"/>
+      <c r="F258" s="594"/>
+      <c r="G258" s="594"/>
+      <c r="H258" s="594"/>
       <c r="I258" s="311"/>
     </row>
     <row r="259" spans="2:9">
       <c r="B259" s="315" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C259" s="316"/>
       <c r="D259" s="316"/>
+      <c r="E259" s="594"/>
+      <c r="F259" s="594"/>
+      <c r="G259" s="594"/>
+      <c r="H259" s="594"/>
       <c r="I259" s="311"/>
     </row>
     <row r="260" spans="2:9">
       <c r="B260" s="315" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C260" s="316"/>
       <c r="D260" s="316"/>
+      <c r="E260" s="594"/>
+      <c r="F260" s="594"/>
+      <c r="G260" s="594"/>
+      <c r="H260" s="594"/>
       <c r="I260" s="311"/>
     </row>
     <row r="261" spans="2:9">
-      <c r="B261" s="314"/>
+      <c r="B261" s="315" t="s">
+        <v>377</v>
+      </c>
+      <c r="C261" s="316"/>
+      <c r="D261" s="316"/>
+      <c r="E261" s="594"/>
+      <c r="F261" s="594"/>
+      <c r="G261" s="594"/>
+      <c r="H261" s="594"/>
       <c r="I261" s="311"/>
     </row>
-    <row r="262" spans="2:9" ht="72.75" customHeight="1">
-      <c r="B262" s="798" t="s">
+    <row r="262" spans="2:9">
+      <c r="B262" s="314"/>
+      <c r="C262" s="594"/>
+      <c r="D262" s="594"/>
+      <c r="E262" s="594"/>
+      <c r="F262" s="594"/>
+      <c r="G262" s="594"/>
+      <c r="H262" s="594"/>
+      <c r="I262" s="311"/>
+    </row>
+    <row r="263" spans="2:9" ht="72.75" customHeight="1">
+      <c r="B263" s="740" t="s">
         <v>378</v>
       </c>
-      <c r="C262" s="749"/>
-[...9 lines deleted...]
-      <c r="C263" s="316" t="s">
+      <c r="C263" s="888"/>
+      <c r="D263" s="888"/>
+      <c r="E263" s="888"/>
+      <c r="F263" s="888"/>
+      <c r="G263" s="888"/>
+      <c r="H263" s="888"/>
+      <c r="I263" s="311"/>
+    </row>
+    <row r="264" spans="2:9">
+      <c r="B264" s="315"/>
+      <c r="C264" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D263" s="316" t="s">
+      <c r="D264" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I263" s="311"/>
-[...6 lines deleted...]
-      <c r="D264" s="316"/>
+      <c r="E264" s="594"/>
+      <c r="F264" s="594"/>
+      <c r="G264" s="594"/>
+      <c r="H264" s="594"/>
       <c r="I264" s="311"/>
     </row>
     <row r="265" spans="2:9">
       <c r="B265" s="315" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C265" s="316"/>
       <c r="D265" s="316"/>
+      <c r="E265" s="594"/>
+      <c r="F265" s="594"/>
+      <c r="G265" s="594"/>
+      <c r="H265" s="594"/>
       <c r="I265" s="311"/>
     </row>
     <row r="266" spans="2:9">
       <c r="B266" s="315" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C266" s="316"/>
       <c r="D266" s="316"/>
+      <c r="E266" s="594"/>
+      <c r="F266" s="594"/>
+      <c r="G266" s="594"/>
+      <c r="H266" s="594"/>
       <c r="I266" s="311"/>
     </row>
     <row r="267" spans="2:9">
-      <c r="B267" s="314"/>
+      <c r="B267" s="315" t="s">
+        <v>381</v>
+      </c>
+      <c r="C267" s="316"/>
+      <c r="D267" s="316"/>
+      <c r="E267" s="594"/>
+      <c r="F267" s="594"/>
+      <c r="G267" s="594"/>
+      <c r="H267" s="594"/>
       <c r="I267" s="311"/>
     </row>
     <row r="268" spans="2:9">
-      <c r="B268" s="771" t="s">
+      <c r="B268" s="314"/>
+      <c r="C268" s="594"/>
+      <c r="D268" s="594"/>
+      <c r="E268" s="594"/>
+      <c r="F268" s="594"/>
+      <c r="G268" s="594"/>
+      <c r="H268" s="594"/>
+      <c r="I268" s="311"/>
+    </row>
+    <row r="269" spans="2:9">
+      <c r="B269" s="735" t="s">
         <v>382</v>
       </c>
-      <c r="C268" s="780"/>
-[...5 lines deleted...]
-      <c r="I268" s="311" t="s">
+      <c r="C269" s="894"/>
+      <c r="D269" s="894"/>
+      <c r="E269" s="894"/>
+      <c r="F269" s="894"/>
+      <c r="G269" s="894"/>
+      <c r="H269" s="894"/>
+      <c r="I269" s="311" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="269" spans="2:9">
-      <c r="B269" s="315" t="s">
+    <row r="270" spans="2:9">
+      <c r="B270" s="315" t="s">
         <v>384</v>
       </c>
-      <c r="C269" s="316" t="s">
+      <c r="C270" s="316" t="s">
         <v>385</v>
       </c>
-      <c r="D269" s="316" t="s">
+      <c r="D270" s="316" t="s">
         <v>386</v>
       </c>
-      <c r="I269" s="311"/>
-[...4 lines deleted...]
-      <c r="D270" s="316"/>
+      <c r="E270" s="594"/>
+      <c r="F270" s="594"/>
+      <c r="G270" s="594"/>
+      <c r="H270" s="594"/>
       <c r="I270" s="311"/>
     </row>
     <row r="271" spans="2:9">
-      <c r="B271" s="314"/>
+      <c r="B271" s="315"/>
+      <c r="C271" s="316"/>
+      <c r="D271" s="316"/>
+      <c r="E271" s="594"/>
+      <c r="F271" s="594"/>
+      <c r="G271" s="594"/>
+      <c r="H271" s="594"/>
       <c r="I271" s="311"/>
     </row>
     <row r="272" spans="2:9">
-      <c r="B272" s="771" t="s">
+      <c r="B272" s="314"/>
+      <c r="C272" s="594"/>
+      <c r="D272" s="594"/>
+      <c r="E272" s="594"/>
+      <c r="F272" s="594"/>
+      <c r="G272" s="594"/>
+      <c r="H272" s="594"/>
+      <c r="I272" s="311"/>
+    </row>
+    <row r="273" spans="2:9">
+      <c r="B273" s="735" t="s">
         <v>387</v>
       </c>
-      <c r="C272" s="780"/>
-[...5 lines deleted...]
-      <c r="I272" s="311" t="s">
+      <c r="C273" s="894"/>
+      <c r="D273" s="894"/>
+      <c r="E273" s="894"/>
+      <c r="F273" s="894"/>
+      <c r="G273" s="894"/>
+      <c r="H273" s="894"/>
+      <c r="I273" s="311" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="273" spans="2:9">
-      <c r="B273" s="747" t="s">
+    <row r="274" spans="2:9">
+      <c r="B274" s="736" t="s">
         <v>388</v>
       </c>
-      <c r="C273" s="796" t="s">
+      <c r="C274" s="738" t="s">
         <v>389</v>
       </c>
-      <c r="D273" s="796" t="s">
+      <c r="D274" s="738" t="s">
         <v>390</v>
       </c>
-      <c r="E273" s="738" t="s">
+      <c r="E274" s="747" t="s">
         <v>391</v>
       </c>
-      <c r="F273" s="775"/>
-[...7 lines deleted...]
-      <c r="E274" s="322" t="s">
+      <c r="F274" s="749"/>
+      <c r="G274" s="748"/>
+      <c r="H274" s="594"/>
+      <c r="I274" s="311"/>
+    </row>
+    <row r="275" spans="2:9" ht="24">
+      <c r="B275" s="737"/>
+      <c r="C275" s="739"/>
+      <c r="D275" s="739"/>
+      <c r="E275" s="321" t="s">
         <v>385</v>
       </c>
-      <c r="F274" s="322" t="s">
+      <c r="F275" s="321" t="s">
         <v>392</v>
       </c>
-      <c r="G274" s="322" t="s">
+      <c r="G275" s="321" t="s">
         <v>393</v>
       </c>
-      <c r="I274" s="311"/>
-[...7 lines deleted...]
-      <c r="G275" s="316"/>
+      <c r="H275" s="594"/>
       <c r="I275" s="311"/>
     </row>
     <row r="276" spans="2:9">
-      <c r="B276" s="314"/>
+      <c r="B276" s="315"/>
+      <c r="C276" s="316"/>
+      <c r="D276" s="316"/>
+      <c r="E276" s="316"/>
+      <c r="F276" s="316"/>
+      <c r="G276" s="316"/>
+      <c r="H276" s="594"/>
       <c r="I276" s="311"/>
     </row>
     <row r="277" spans="2:9">
-      <c r="B277" s="771" t="s">
+      <c r="B277" s="314"/>
+      <c r="C277" s="594"/>
+      <c r="D277" s="594"/>
+      <c r="E277" s="594"/>
+      <c r="F277" s="594"/>
+      <c r="G277" s="594"/>
+      <c r="H277" s="594"/>
+      <c r="I277" s="311"/>
+    </row>
+    <row r="278" spans="2:9">
+      <c r="B278" s="735" t="s">
         <v>394</v>
       </c>
-      <c r="C277" s="780"/>
-[...5 lines deleted...]
-      <c r="I277" s="311" t="s">
+      <c r="C278" s="894"/>
+      <c r="D278" s="894"/>
+      <c r="E278" s="894"/>
+      <c r="F278" s="894"/>
+      <c r="G278" s="894"/>
+      <c r="H278" s="894"/>
+      <c r="I278" s="311" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="278" spans="2:9">
-      <c r="B278" s="781" t="s">
+    <row r="279" spans="2:9">
+      <c r="B279" s="763" t="s">
         <v>396</v>
       </c>
-      <c r="C278" s="782"/>
-[...14 lines deleted...]
-      <c r="H279" s="336"/>
+      <c r="C279" s="895"/>
+      <c r="D279" s="895"/>
+      <c r="E279" s="895"/>
+      <c r="F279" s="895"/>
+      <c r="G279" s="895"/>
+      <c r="H279" s="895"/>
       <c r="I279" s="311"/>
     </row>
     <row r="280" spans="2:9">
-      <c r="B280" s="323" t="s">
+      <c r="B280" s="332"/>
+      <c r="C280" s="890"/>
+      <c r="D280" s="890"/>
+      <c r="E280" s="890"/>
+      <c r="F280" s="890"/>
+      <c r="G280" s="890"/>
+      <c r="H280" s="890"/>
+      <c r="I280" s="311"/>
+    </row>
+    <row r="281" spans="2:9">
+      <c r="B281" s="322" t="s">
         <v>397</v>
       </c>
-      <c r="I280" s="311"/>
-[...2 lines deleted...]
-      <c r="B281" s="762" t="s">
+      <c r="C281" s="594"/>
+      <c r="D281" s="594"/>
+      <c r="E281" s="594"/>
+      <c r="F281" s="594"/>
+      <c r="G281" s="594"/>
+      <c r="H281" s="594"/>
+      <c r="I281" s="311"/>
+    </row>
+    <row r="282" spans="2:9" ht="33" customHeight="1">
+      <c r="B282" s="756" t="s">
         <v>398</v>
       </c>
-      <c r="C281" s="749"/>
-[...8 lines deleted...]
-      <c r="B282" s="438" t="s">
+      <c r="C282" s="888"/>
+      <c r="D282" s="888"/>
+      <c r="E282" s="888"/>
+      <c r="F282" s="888"/>
+      <c r="G282" s="888"/>
+      <c r="H282" s="888"/>
+      <c r="I282" s="311"/>
+    </row>
+    <row r="283" spans="2:9">
+      <c r="B283" s="639" t="s">
         <v>399</v>
       </c>
-      <c r="C282" s="384"/>
-[...8 lines deleted...]
-      <c r="B283" s="315" t="s">
+      <c r="C283" s="889"/>
+      <c r="D283" s="889"/>
+      <c r="E283" s="889"/>
+      <c r="F283" s="889"/>
+      <c r="G283" s="889"/>
+      <c r="H283" s="889"/>
+      <c r="I283" s="311"/>
+    </row>
+    <row r="284" spans="2:9">
+      <c r="B284" s="315" t="s">
         <v>226</v>
       </c>
-      <c r="C283" s="316" t="s">
+      <c r="C284" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D283" s="316" t="s">
+      <c r="D284" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I283" s="311"/>
-[...2 lines deleted...]
-      <c r="B284" s="434" t="s">
+      <c r="E284" s="594"/>
+      <c r="F284" s="594"/>
+      <c r="G284" s="594"/>
+      <c r="H284" s="594"/>
+      <c r="I284" s="311"/>
+    </row>
+    <row r="285" spans="2:9">
+      <c r="B285" s="428" t="s">
         <v>400</v>
-      </c>
-[...6 lines deleted...]
-        <v>401</v>
       </c>
       <c r="C285" s="316"/>
       <c r="D285" s="316"/>
+      <c r="E285" s="594"/>
+      <c r="F285" s="594"/>
+      <c r="G285" s="594"/>
+      <c r="H285" s="594"/>
       <c r="I285" s="311"/>
     </row>
     <row r="286" spans="2:9">
-      <c r="B286" s="434" t="s">
-        <v>402</v>
+      <c r="B286" s="428" t="s">
+        <v>401</v>
       </c>
       <c r="C286" s="316"/>
       <c r="D286" s="316"/>
+      <c r="E286" s="594"/>
+      <c r="F286" s="594"/>
+      <c r="G286" s="594"/>
+      <c r="H286" s="594"/>
       <c r="I286" s="311"/>
     </row>
     <row r="287" spans="2:9">
-      <c r="B287" s="434" t="s">
-        <v>403</v>
+      <c r="B287" s="428" t="s">
+        <v>402</v>
       </c>
       <c r="C287" s="316"/>
       <c r="D287" s="316"/>
+      <c r="E287" s="594"/>
+      <c r="F287" s="594"/>
+      <c r="G287" s="594"/>
+      <c r="H287" s="594"/>
       <c r="I287" s="311"/>
     </row>
     <row r="288" spans="2:9">
-      <c r="B288" s="434" t="s">
-        <v>404</v>
+      <c r="B288" s="428" t="s">
+        <v>403</v>
       </c>
       <c r="C288" s="316"/>
       <c r="D288" s="316"/>
+      <c r="E288" s="594"/>
+      <c r="F288" s="594"/>
+      <c r="G288" s="594"/>
+      <c r="H288" s="594"/>
       <c r="I288" s="311"/>
     </row>
     <row r="289" spans="2:9">
-      <c r="B289" s="434" t="s">
-        <v>405</v>
+      <c r="B289" s="428" t="s">
+        <v>404</v>
       </c>
       <c r="C289" s="316"/>
       <c r="D289" s="316"/>
+      <c r="E289" s="594"/>
+      <c r="F289" s="594"/>
+      <c r="G289" s="594"/>
+      <c r="H289" s="594"/>
       <c r="I289" s="311"/>
     </row>
     <row r="290" spans="2:9">
-      <c r="B290" s="315" t="s">
-        <v>139</v>
+      <c r="B290" s="428" t="s">
+        <v>405</v>
       </c>
       <c r="C290" s="316"/>
       <c r="D290" s="316"/>
+      <c r="E290" s="594"/>
+      <c r="F290" s="594"/>
+      <c r="G290" s="594"/>
+      <c r="H290" s="594"/>
       <c r="I290" s="311"/>
     </row>
     <row r="291" spans="2:9">
-      <c r="B291" s="314"/>
+      <c r="B291" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C291" s="316"/>
+      <c r="D291" s="316"/>
+      <c r="E291" s="594"/>
+      <c r="F291" s="594"/>
+      <c r="G291" s="594"/>
+      <c r="H291" s="594"/>
       <c r="I291" s="311"/>
     </row>
     <row r="292" spans="2:9">
-      <c r="B292" s="771" t="s">
+      <c r="B292" s="314"/>
+      <c r="C292" s="594"/>
+      <c r="D292" s="594"/>
+      <c r="E292" s="594"/>
+      <c r="F292" s="594"/>
+      <c r="G292" s="594"/>
+      <c r="H292" s="594"/>
+      <c r="I292" s="311"/>
+    </row>
+    <row r="293" spans="2:9">
+      <c r="B293" s="735" t="s">
         <v>406</v>
       </c>
-      <c r="C292" s="772"/>
-[...5 lines deleted...]
-      <c r="I292" s="311" t="s">
+      <c r="C293" s="896"/>
+      <c r="D293" s="896"/>
+      <c r="E293" s="896"/>
+      <c r="F293" s="896"/>
+      <c r="G293" s="896"/>
+      <c r="H293" s="896"/>
+      <c r="I293" s="311" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="293" spans="2:9">
-[...4 lines deleted...]
-      <c r="B294" s="762" t="s">
+    <row r="294" spans="2:9">
+      <c r="B294" s="314"/>
+      <c r="C294" s="594"/>
+      <c r="D294" s="594"/>
+      <c r="E294" s="594"/>
+      <c r="F294" s="594"/>
+      <c r="G294" s="594"/>
+      <c r="H294" s="594"/>
+      <c r="I294" s="311"/>
+    </row>
+    <row r="295" spans="2:9" ht="46.5" customHeight="1">
+      <c r="B295" s="756" t="s">
         <v>408</v>
       </c>
-      <c r="C294" s="749"/>
-[...5 lines deleted...]
-      <c r="I294" s="311" t="s">
+      <c r="C295" s="888"/>
+      <c r="D295" s="888"/>
+      <c r="E295" s="888"/>
+      <c r="F295" s="888"/>
+      <c r="G295" s="888"/>
+      <c r="H295" s="888"/>
+      <c r="I295" s="311" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="295" spans="2:9" ht="38.25" customHeight="1">
-      <c r="B295" s="799" t="s">
+    <row r="296" spans="2:9" ht="38.25" customHeight="1">
+      <c r="B296" s="743" t="s">
         <v>745</v>
       </c>
-      <c r="C295" s="800"/>
-[...5 lines deleted...]
-      <c r="I295" s="431" t="s">
+      <c r="C296" s="897"/>
+      <c r="D296" s="897"/>
+      <c r="E296" s="897"/>
+      <c r="F296" s="897"/>
+      <c r="G296" s="897"/>
+      <c r="H296" s="897"/>
+      <c r="I296" s="425" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="296" spans="2:9">
-      <c r="B296" s="429" t="s">
+    <row r="297" spans="2:9">
+      <c r="B297" s="637" t="s">
         <v>411</v>
       </c>
-      <c r="C296" s="449"/>
-[...12 lines deleted...]
-      <c r="B298" s="342" t="s">
+      <c r="C297" s="898"/>
+      <c r="D297" s="898"/>
+      <c r="E297" s="898"/>
+      <c r="F297" s="898"/>
+      <c r="G297" s="898"/>
+      <c r="H297" s="898"/>
+      <c r="I297" s="425"/>
+    </row>
+    <row r="298" spans="2:9">
+      <c r="B298" s="314"/>
+      <c r="C298" s="594"/>
+      <c r="D298" s="594"/>
+      <c r="E298" s="594"/>
+      <c r="F298" s="594"/>
+      <c r="G298" s="594"/>
+      <c r="H298" s="594"/>
+      <c r="I298" s="311"/>
+    </row>
+    <row r="299" spans="2:9" ht="24">
+      <c r="B299" s="338" t="s">
         <v>412</v>
       </c>
-      <c r="I298" s="311"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C299" s="594"/>
+      <c r="D299" s="594"/>
+      <c r="E299" s="594"/>
+      <c r="F299" s="594"/>
+      <c r="G299" s="594"/>
+      <c r="H299" s="594"/>
       <c r="I299" s="311"/>
     </row>
     <row r="300" spans="2:9">
       <c r="B300" s="315" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-      <c r="D300" s="316"/>
+        <v>226</v>
+      </c>
+      <c r="C300" s="316" t="s">
+        <v>227</v>
+      </c>
+      <c r="D300" s="316" t="s">
+        <v>228</v>
+      </c>
+      <c r="E300" s="594"/>
+      <c r="F300" s="594"/>
+      <c r="G300" s="594"/>
+      <c r="H300" s="594"/>
       <c r="I300" s="311"/>
     </row>
     <row r="301" spans="2:9">
       <c r="B301" s="315" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C301" s="316"/>
       <c r="D301" s="316"/>
+      <c r="E301" s="594"/>
+      <c r="F301" s="594"/>
+      <c r="G301" s="594"/>
+      <c r="H301" s="594"/>
       <c r="I301" s="311"/>
     </row>
     <row r="302" spans="2:9">
       <c r="B302" s="315" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C302" s="316"/>
       <c r="D302" s="316"/>
+      <c r="E302" s="594"/>
+      <c r="F302" s="594"/>
+      <c r="G302" s="594"/>
+      <c r="H302" s="594"/>
       <c r="I302" s="311"/>
     </row>
     <row r="303" spans="2:9">
       <c r="B303" s="315" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="C303" s="316"/>
       <c r="D303" s="316"/>
+      <c r="E303" s="594"/>
+      <c r="F303" s="594"/>
+      <c r="G303" s="594"/>
+      <c r="H303" s="594"/>
       <c r="I303" s="311"/>
     </row>
     <row r="304" spans="2:9">
-      <c r="B304" s="314"/>
+      <c r="B304" s="315" t="s">
+        <v>416</v>
+      </c>
+      <c r="C304" s="316"/>
+      <c r="D304" s="316"/>
+      <c r="E304" s="594"/>
+      <c r="F304" s="594"/>
+      <c r="G304" s="594"/>
+      <c r="H304" s="594"/>
       <c r="I304" s="311"/>
     </row>
-    <row r="305" spans="2:9" ht="30.75" customHeight="1">
-      <c r="B305" s="773" t="s">
+    <row r="305" spans="2:9">
+      <c r="B305" s="314"/>
+      <c r="C305" s="594"/>
+      <c r="D305" s="594"/>
+      <c r="E305" s="594"/>
+      <c r="F305" s="594"/>
+      <c r="G305" s="594"/>
+      <c r="H305" s="594"/>
+      <c r="I305" s="311"/>
+    </row>
+    <row r="306" spans="2:9" ht="30.75" customHeight="1">
+      <c r="B306" s="757" t="s">
         <v>417</v>
       </c>
-      <c r="C305" s="774"/>
-[...5 lines deleted...]
-      <c r="I305" s="435" t="s">
+      <c r="C306" s="758"/>
+      <c r="D306" s="758"/>
+      <c r="E306" s="758"/>
+      <c r="F306" s="758"/>
+      <c r="G306" s="758"/>
+      <c r="H306" s="758"/>
+      <c r="I306" s="429" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="306" spans="2:9">
-[...1 lines deleted...]
-      <c r="C306" s="738" t="s">
+    <row r="307" spans="2:9">
+      <c r="B307" s="741"/>
+      <c r="C307" s="747" t="s">
         <v>419</v>
       </c>
-      <c r="D306" s="775"/>
-[...8 lines deleted...]
-      <c r="C307" s="316" t="s">
+      <c r="D307" s="749"/>
+      <c r="E307" s="749"/>
+      <c r="F307" s="749"/>
+      <c r="G307" s="749"/>
+      <c r="H307" s="748"/>
+      <c r="I307" s="311"/>
+    </row>
+    <row r="308" spans="2:9" ht="24">
+      <c r="B308" s="742"/>
+      <c r="C308" s="316" t="s">
         <v>420</v>
       </c>
-      <c r="D307" s="451" t="s">
+      <c r="D308" s="442" t="s">
         <v>421</v>
       </c>
-      <c r="E307" s="316" t="s">
+      <c r="E308" s="316" t="s">
         <v>244</v>
       </c>
-      <c r="F307" s="316" t="s">
+      <c r="F308" s="316" t="s">
         <v>422</v>
       </c>
-      <c r="G307" s="322" t="s">
+      <c r="G308" s="321" t="s">
         <v>423</v>
       </c>
-      <c r="H307" s="322" t="s">
+      <c r="H308" s="321" t="s">
         <v>424</v>
       </c>
-      <c r="I307" s="311"/>
-[...10 lines deleted...]
-      <c r="H308" s="316"/>
       <c r="I308" s="311"/>
     </row>
     <row r="309" spans="2:9">
       <c r="B309" s="315" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C309" s="316"/>
       <c r="D309" s="316"/>
       <c r="E309" s="316"/>
       <c r="F309" s="316"/>
       <c r="G309" s="316"/>
       <c r="H309" s="316"/>
       <c r="I309" s="311"/>
     </row>
     <row r="310" spans="2:9">
-      <c r="B310" s="434" t="s">
-        <v>427</v>
+      <c r="B310" s="315" t="s">
+        <v>426</v>
       </c>
       <c r="C310" s="316"/>
       <c r="D310" s="316"/>
       <c r="E310" s="316"/>
       <c r="F310" s="316"/>
       <c r="G310" s="316"/>
       <c r="H310" s="316"/>
       <c r="I310" s="311"/>
     </row>
     <row r="311" spans="2:9">
-      <c r="B311" s="434" t="s">
-        <v>428</v>
+      <c r="B311" s="428" t="s">
+        <v>427</v>
       </c>
       <c r="C311" s="316"/>
       <c r="D311" s="316"/>
       <c r="E311" s="316"/>
       <c r="F311" s="316"/>
       <c r="G311" s="316"/>
       <c r="H311" s="316"/>
       <c r="I311" s="311"/>
     </row>
     <row r="312" spans="2:9">
-      <c r="B312" s="315" t="s">
-        <v>80</v>
+      <c r="B312" s="428" t="s">
+        <v>428</v>
       </c>
       <c r="C312" s="316"/>
       <c r="D312" s="316"/>
       <c r="E312" s="316"/>
       <c r="F312" s="316"/>
       <c r="G312" s="316"/>
       <c r="H312" s="316"/>
       <c r="I312" s="311"/>
     </row>
     <row r="313" spans="2:9">
-      <c r="B313" s="434" t="s">
-        <v>429</v>
+      <c r="B313" s="315" t="s">
+        <v>80</v>
       </c>
       <c r="C313" s="316"/>
       <c r="D313" s="316"/>
       <c r="E313" s="316"/>
       <c r="F313" s="316"/>
       <c r="G313" s="316"/>
       <c r="H313" s="316"/>
       <c r="I313" s="311"/>
     </row>
     <row r="314" spans="2:9">
-      <c r="B314" s="450" t="s">
-        <v>430</v>
+      <c r="B314" s="428" t="s">
+        <v>429</v>
       </c>
       <c r="C314" s="316"/>
       <c r="D314" s="316"/>
       <c r="E314" s="316"/>
       <c r="F314" s="316"/>
       <c r="G314" s="316"/>
       <c r="H314" s="316"/>
       <c r="I314" s="311"/>
     </row>
     <row r="315" spans="2:9">
-      <c r="B315" s="450" t="s">
-        <v>431</v>
+      <c r="B315" s="441" t="s">
+        <v>430</v>
       </c>
       <c r="C315" s="316"/>
       <c r="D315" s="316"/>
       <c r="E315" s="316"/>
       <c r="F315" s="316"/>
       <c r="G315" s="316"/>
       <c r="H315" s="316"/>
       <c r="I315" s="311"/>
     </row>
     <row r="316" spans="2:9">
-      <c r="B316" s="766"/>
-      <c r="C316" s="738" t="s">
+      <c r="B316" s="441" t="s">
+        <v>431</v>
+      </c>
+      <c r="C316" s="316"/>
+      <c r="D316" s="316"/>
+      <c r="E316" s="316"/>
+      <c r="F316" s="316"/>
+      <c r="G316" s="316"/>
+      <c r="H316" s="316"/>
+      <c r="I316" s="311"/>
+    </row>
+    <row r="317" spans="2:9">
+      <c r="B317" s="741"/>
+      <c r="C317" s="747" t="s">
         <v>432</v>
       </c>
-      <c r="D316" s="775"/>
-[...8 lines deleted...]
-      <c r="C317" s="316" t="s">
+      <c r="D317" s="749"/>
+      <c r="E317" s="749"/>
+      <c r="F317" s="749"/>
+      <c r="G317" s="749"/>
+      <c r="H317" s="748"/>
+      <c r="I317" s="311"/>
+    </row>
+    <row r="318" spans="2:9" ht="24">
+      <c r="B318" s="742"/>
+      <c r="C318" s="316" t="s">
         <v>420</v>
       </c>
-      <c r="D317" s="451" t="s">
+      <c r="D318" s="442" t="s">
         <v>433</v>
       </c>
-      <c r="E317" s="316" t="s">
+      <c r="E318" s="316" t="s">
         <v>244</v>
       </c>
-      <c r="F317" s="316" t="s">
+      <c r="F318" s="316" t="s">
         <v>422</v>
       </c>
-      <c r="G317" s="322" t="s">
+      <c r="G318" s="321" t="s">
         <v>423</v>
       </c>
-      <c r="H317" s="322" t="s">
+      <c r="H318" s="321" t="s">
         <v>424</v>
       </c>
-      <c r="I317" s="311"/>
-[...2 lines deleted...]
-      <c r="B318" s="434" t="s">
+      <c r="I318" s="311"/>
+    </row>
+    <row r="319" spans="2:9">
+      <c r="B319" s="428" t="s">
         <v>434</v>
-      </c>
-[...10 lines deleted...]
-        <v>435</v>
       </c>
       <c r="C319" s="316"/>
       <c r="D319" s="316"/>
       <c r="E319" s="316"/>
       <c r="F319" s="316"/>
       <c r="G319" s="316"/>
       <c r="H319" s="316"/>
       <c r="I319" s="311"/>
     </row>
     <row r="320" spans="2:9">
       <c r="B320" s="315" t="s">
-        <v>39</v>
+        <v>435</v>
       </c>
       <c r="C320" s="316"/>
       <c r="D320" s="316"/>
       <c r="E320" s="316"/>
       <c r="F320" s="316"/>
       <c r="G320" s="316"/>
       <c r="H320" s="316"/>
       <c r="I320" s="311"/>
     </row>
     <row r="321" spans="2:9">
       <c r="B321" s="315" t="s">
-        <v>436</v>
+        <v>39</v>
       </c>
       <c r="C321" s="316"/>
       <c r="D321" s="316"/>
       <c r="E321" s="316"/>
       <c r="F321" s="316"/>
       <c r="G321" s="316"/>
       <c r="H321" s="316"/>
       <c r="I321" s="311"/>
     </row>
     <row r="322" spans="2:9">
       <c r="B322" s="315" t="s">
-        <v>51</v>
+        <v>436</v>
       </c>
       <c r="C322" s="316"/>
       <c r="D322" s="316"/>
       <c r="E322" s="316"/>
       <c r="F322" s="316"/>
       <c r="G322" s="316"/>
       <c r="H322" s="316"/>
       <c r="I322" s="311"/>
     </row>
     <row r="323" spans="2:9">
-      <c r="B323" s="450" t="s">
-        <v>430</v>
+      <c r="B323" s="315" t="s">
+        <v>51</v>
       </c>
       <c r="C323" s="316"/>
       <c r="D323" s="316"/>
       <c r="E323" s="316"/>
       <c r="F323" s="316"/>
       <c r="G323" s="316"/>
       <c r="H323" s="316"/>
       <c r="I323" s="311"/>
     </row>
     <row r="324" spans="2:9">
-      <c r="B324" s="450" t="s">
-        <v>431</v>
+      <c r="B324" s="441" t="s">
+        <v>430</v>
       </c>
       <c r="C324" s="316"/>
       <c r="D324" s="316"/>
       <c r="E324" s="316"/>
       <c r="F324" s="316"/>
       <c r="G324" s="316"/>
       <c r="H324" s="316"/>
       <c r="I324" s="311"/>
     </row>
     <row r="325" spans="2:9">
-      <c r="B325" s="314"/>
+      <c r="B325" s="441" t="s">
+        <v>431</v>
+      </c>
+      <c r="C325" s="316"/>
+      <c r="D325" s="316"/>
+      <c r="E325" s="316"/>
+      <c r="F325" s="316"/>
+      <c r="G325" s="316"/>
+      <c r="H325" s="316"/>
       <c r="I325" s="311"/>
     </row>
-    <row r="326" spans="2:9" ht="56.25" customHeight="1">
-      <c r="B326" s="742" t="s">
+    <row r="326" spans="2:9">
+      <c r="B326" s="314"/>
+      <c r="C326" s="594"/>
+      <c r="D326" s="594"/>
+      <c r="E326" s="594"/>
+      <c r="F326" s="594"/>
+      <c r="G326" s="594"/>
+      <c r="H326" s="594"/>
+      <c r="I326" s="311"/>
+    </row>
+    <row r="327" spans="2:9" ht="56.25" customHeight="1">
+      <c r="B327" s="745" t="s">
         <v>437</v>
       </c>
-      <c r="C326" s="749"/>
-[...5 lines deleted...]
-      <c r="I326" s="435" t="s">
+      <c r="C327" s="888"/>
+      <c r="D327" s="888"/>
+      <c r="E327" s="888"/>
+      <c r="F327" s="888"/>
+      <c r="G327" s="888"/>
+      <c r="H327" s="888"/>
+      <c r="I327" s="429" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="327" spans="2:9">
-      <c r="B327" s="438" t="s">
+    <row r="328" spans="2:9">
+      <c r="B328" s="639" t="s">
         <v>439</v>
       </c>
-      <c r="C327" s="384"/>
-[...9 lines deleted...]
-      <c r="C328" s="325" t="s">
+      <c r="C328" s="889"/>
+      <c r="D328" s="889"/>
+      <c r="E328" s="889"/>
+      <c r="F328" s="889"/>
+      <c r="G328" s="889"/>
+      <c r="H328" s="889"/>
+      <c r="I328" s="312"/>
+    </row>
+    <row r="329" spans="2:9" ht="36">
+      <c r="B329" s="323"/>
+      <c r="C329" s="324" t="s">
         <v>440</v>
       </c>
-      <c r="D328" s="325" t="s">
+      <c r="D329" s="324" t="s">
         <v>441</v>
       </c>
-      <c r="E328" s="316" t="s">
+      <c r="E329" s="316" t="s">
         <v>423</v>
       </c>
-      <c r="F328" s="316" t="s">
+      <c r="F329" s="316" t="s">
         <v>424</v>
       </c>
-      <c r="G328" s="326"/>
-[...3 lines deleted...]
-      <c r="B329" s="434" t="s">
+      <c r="G329" s="899"/>
+      <c r="H329" s="594"/>
+      <c r="I329" s="311"/>
+    </row>
+    <row r="330" spans="2:9">
+      <c r="B330" s="428" t="s">
         <v>29</v>
-      </c>
-[...8 lines deleted...]
-        <v>426</v>
       </c>
       <c r="C330" s="316"/>
       <c r="D330" s="316"/>
       <c r="E330" s="316"/>
       <c r="F330" s="316"/>
+      <c r="G330" s="594"/>
+      <c r="H330" s="594"/>
       <c r="I330" s="311"/>
     </row>
     <row r="331" spans="2:9">
-      <c r="B331" s="434" t="s">
-        <v>427</v>
+      <c r="B331" s="428" t="s">
+        <v>426</v>
       </c>
       <c r="C331" s="316"/>
       <c r="D331" s="316"/>
       <c r="E331" s="316"/>
       <c r="F331" s="316"/>
+      <c r="G331" s="594"/>
+      <c r="H331" s="594"/>
       <c r="I331" s="311"/>
     </row>
     <row r="332" spans="2:9">
-      <c r="B332" s="434" t="s">
-        <v>442</v>
+      <c r="B332" s="428" t="s">
+        <v>427</v>
       </c>
       <c r="C332" s="316"/>
       <c r="D332" s="316"/>
       <c r="E332" s="316"/>
       <c r="F332" s="316"/>
+      <c r="G332" s="594"/>
+      <c r="H332" s="594"/>
       <c r="I332" s="311"/>
     </row>
     <row r="333" spans="2:9">
-      <c r="B333" s="434" t="s">
-        <v>65</v>
+      <c r="B333" s="428" t="s">
+        <v>442</v>
       </c>
       <c r="C333" s="316"/>
       <c r="D333" s="316"/>
       <c r="E333" s="316"/>
       <c r="F333" s="316"/>
+      <c r="G333" s="594"/>
+      <c r="H333" s="594"/>
       <c r="I333" s="311"/>
     </row>
     <row r="334" spans="2:9">
-      <c r="B334" s="434" t="s">
-        <v>429</v>
+      <c r="B334" s="428" t="s">
+        <v>65</v>
       </c>
       <c r="C334" s="316"/>
       <c r="D334" s="316"/>
       <c r="E334" s="316"/>
       <c r="F334" s="316"/>
+      <c r="G334" s="594"/>
+      <c r="H334" s="594"/>
       <c r="I334" s="311"/>
     </row>
     <row r="335" spans="2:9">
-      <c r="B335" s="450" t="s">
-        <v>443</v>
+      <c r="B335" s="428" t="s">
+        <v>429</v>
       </c>
       <c r="C335" s="316"/>
       <c r="D335" s="316"/>
       <c r="E335" s="316"/>
       <c r="F335" s="316"/>
+      <c r="G335" s="594"/>
+      <c r="H335" s="594"/>
       <c r="I335" s="311"/>
     </row>
     <row r="336" spans="2:9">
-      <c r="B336" s="450" t="s">
-        <v>444</v>
+      <c r="B336" s="441" t="s">
+        <v>443</v>
       </c>
       <c r="C336" s="316"/>
       <c r="D336" s="316"/>
       <c r="E336" s="316"/>
       <c r="F336" s="316"/>
+      <c r="G336" s="594"/>
+      <c r="H336" s="594"/>
       <c r="I336" s="311"/>
     </row>
     <row r="337" spans="2:9">
-      <c r="B337" s="327" t="s">
+      <c r="B337" s="441" t="s">
+        <v>444</v>
+      </c>
+      <c r="C337" s="316"/>
+      <c r="D337" s="316"/>
+      <c r="E337" s="316"/>
+      <c r="F337" s="316"/>
+      <c r="G337" s="594"/>
+      <c r="H337" s="594"/>
+      <c r="I337" s="311"/>
+    </row>
+    <row r="338" spans="2:9">
+      <c r="B338" s="325" t="s">
         <v>445</v>
       </c>
-      <c r="I337" s="311"/>
-[...2 lines deleted...]
-      <c r="B338" s="314"/>
+      <c r="C338" s="594"/>
+      <c r="D338" s="594"/>
+      <c r="E338" s="594"/>
+      <c r="F338" s="594"/>
+      <c r="G338" s="594"/>
+      <c r="H338" s="594"/>
       <c r="I338" s="311"/>
     </row>
     <row r="339" spans="2:9">
-      <c r="B339" s="323" t="s">
+      <c r="B339" s="314"/>
+      <c r="C339" s="594"/>
+      <c r="D339" s="594"/>
+      <c r="E339" s="594"/>
+      <c r="F339" s="594"/>
+      <c r="G339" s="594"/>
+      <c r="H339" s="594"/>
+      <c r="I339" s="311"/>
+    </row>
+    <row r="340" spans="2:9">
+      <c r="B340" s="322" t="s">
         <v>446</v>
       </c>
-      <c r="I339" s="311"/>
-[...2 lines deleted...]
-      <c r="B340" s="783" t="s">
+      <c r="C340" s="594"/>
+      <c r="D340" s="594"/>
+      <c r="E340" s="594"/>
+      <c r="F340" s="594"/>
+      <c r="G340" s="594"/>
+      <c r="H340" s="594"/>
+      <c r="I340" s="311"/>
+    </row>
+    <row r="341" spans="2:9" ht="39.75" customHeight="1">
+      <c r="B341" s="734" t="s">
         <v>447</v>
       </c>
-      <c r="C340" s="784"/>
-[...5 lines deleted...]
-      <c r="I340" s="452" t="s">
+      <c r="C341" s="900"/>
+      <c r="D341" s="900"/>
+      <c r="E341" s="900"/>
+      <c r="F341" s="900"/>
+      <c r="G341" s="900"/>
+      <c r="H341" s="900"/>
+      <c r="I341" s="443" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="341" spans="2:9">
-[...2 lines deleted...]
-    </row>
     <row r="342" spans="2:9">
-      <c r="B342" s="329" t="s">
+      <c r="B342" s="314"/>
+      <c r="C342" s="594"/>
+      <c r="D342" s="594"/>
+      <c r="E342" s="594"/>
+      <c r="F342" s="594"/>
+      <c r="G342" s="594"/>
+      <c r="H342" s="594"/>
+      <c r="I342" s="311"/>
+    </row>
+    <row r="343" spans="2:9">
+      <c r="B343" s="327" t="s">
         <v>449</v>
       </c>
-      <c r="I342" s="311"/>
-[...2 lines deleted...]
-      <c r="B343" s="794" t="s">
+      <c r="C343" s="594"/>
+      <c r="D343" s="594"/>
+      <c r="E343" s="594"/>
+      <c r="F343" s="594"/>
+      <c r="G343" s="594"/>
+      <c r="H343" s="594"/>
+      <c r="I343" s="311"/>
+    </row>
+    <row r="344" spans="2:9">
+      <c r="B344" s="733" t="s">
         <v>450</v>
       </c>
-      <c r="C343" s="795"/>
-[...5 lines deleted...]
-      <c r="I343" s="431" t="s">
+      <c r="C344" s="901"/>
+      <c r="D344" s="901"/>
+      <c r="E344" s="901"/>
+      <c r="F344" s="901"/>
+      <c r="G344" s="901"/>
+      <c r="H344" s="901"/>
+      <c r="I344" s="425" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="344" spans="2:9">
-[...1 lines deleted...]
-      <c r="C344" s="316" t="s">
+    <row r="345" spans="2:9">
+      <c r="B345" s="315"/>
+      <c r="C345" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D344" s="316" t="s">
+      <c r="D345" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I344" s="311"/>
-[...6 lines deleted...]
-      <c r="D345" s="316"/>
+      <c r="E345" s="594"/>
+      <c r="F345" s="594"/>
+      <c r="G345" s="594"/>
+      <c r="H345" s="594"/>
       <c r="I345" s="311"/>
     </row>
     <row r="346" spans="2:9">
       <c r="B346" s="315" t="s">
-        <v>425</v>
+        <v>452</v>
       </c>
       <c r="C346" s="316"/>
       <c r="D346" s="316"/>
+      <c r="E346" s="594"/>
+      <c r="F346" s="594"/>
+      <c r="G346" s="594"/>
+      <c r="H346" s="594"/>
       <c r="I346" s="311"/>
     </row>
     <row r="347" spans="2:9">
       <c r="B347" s="315" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C347" s="316"/>
       <c r="D347" s="316"/>
+      <c r="E347" s="594"/>
+      <c r="F347" s="594"/>
+      <c r="G347" s="594"/>
+      <c r="H347" s="594"/>
       <c r="I347" s="311"/>
     </row>
-    <row r="348" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>453</v>
+    <row r="348" spans="2:9">
+      <c r="B348" s="315" t="s">
+        <v>426</v>
       </c>
       <c r="C348" s="316"/>
       <c r="D348" s="316"/>
+      <c r="E348" s="594"/>
+      <c r="F348" s="594"/>
+      <c r="G348" s="594"/>
+      <c r="H348" s="594"/>
       <c r="I348" s="311"/>
     </row>
-    <row r="349" spans="2:9">
-[...1 lines deleted...]
-        <v>454</v>
+    <row r="349" spans="2:9" ht="24">
+      <c r="B349" s="317" t="s">
+        <v>453</v>
       </c>
       <c r="C349" s="316"/>
       <c r="D349" s="316"/>
+      <c r="E349" s="594"/>
+      <c r="F349" s="594"/>
+      <c r="G349" s="594"/>
+      <c r="H349" s="594"/>
       <c r="I349" s="311"/>
     </row>
     <row r="350" spans="2:9">
-      <c r="B350" s="314"/>
+      <c r="B350" s="315" t="s">
+        <v>454</v>
+      </c>
+      <c r="C350" s="316"/>
+      <c r="D350" s="316"/>
+      <c r="E350" s="594"/>
+      <c r="F350" s="594"/>
+      <c r="G350" s="594"/>
+      <c r="H350" s="594"/>
       <c r="I350" s="311"/>
     </row>
     <row r="351" spans="2:9">
-      <c r="B351" s="327" t="s">
+      <c r="B351" s="314"/>
+      <c r="C351" s="594"/>
+      <c r="D351" s="594"/>
+      <c r="E351" s="594"/>
+      <c r="F351" s="594"/>
+      <c r="G351" s="594"/>
+      <c r="H351" s="594"/>
+      <c r="I351" s="311"/>
+    </row>
+    <row r="352" spans="2:9">
+      <c r="B352" s="325" t="s">
         <v>455</v>
       </c>
-      <c r="I351" s="311"/>
-[...2 lines deleted...]
-      <c r="B352" s="327"/>
+      <c r="C352" s="594"/>
+      <c r="D352" s="594"/>
+      <c r="E352" s="594"/>
+      <c r="F352" s="594"/>
+      <c r="G352" s="594"/>
+      <c r="H352" s="594"/>
       <c r="I352" s="311"/>
     </row>
     <row r="353" spans="2:9">
-      <c r="B353" s="315"/>
-      <c r="C353" s="316" t="s">
+      <c r="B353" s="325"/>
+      <c r="C353" s="594"/>
+      <c r="D353" s="594"/>
+      <c r="E353" s="594"/>
+      <c r="F353" s="594"/>
+      <c r="G353" s="594"/>
+      <c r="H353" s="594"/>
+      <c r="I353" s="311"/>
+    </row>
+    <row r="354" spans="2:9">
+      <c r="B354" s="315"/>
+      <c r="C354" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D353" s="316" t="s">
+      <c r="D354" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I353" s="311"/>
-[...6 lines deleted...]
-      <c r="D354" s="316"/>
+      <c r="E354" s="594"/>
+      <c r="F354" s="594"/>
+      <c r="G354" s="594"/>
+      <c r="H354" s="594"/>
       <c r="I354" s="311"/>
     </row>
     <row r="355" spans="2:9">
       <c r="B355" s="315" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C355" s="316"/>
       <c r="D355" s="316"/>
+      <c r="E355" s="594"/>
+      <c r="F355" s="594"/>
+      <c r="G355" s="594"/>
+      <c r="H355" s="594"/>
       <c r="I355" s="311"/>
     </row>
     <row r="356" spans="2:9">
       <c r="B356" s="315" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C356" s="316"/>
       <c r="D356" s="316"/>
+      <c r="E356" s="594"/>
+      <c r="F356" s="594"/>
+      <c r="G356" s="594"/>
+      <c r="H356" s="594"/>
       <c r="I356" s="311"/>
     </row>
     <row r="357" spans="2:9">
       <c r="B357" s="315" t="s">
-        <v>139</v>
+        <v>422</v>
       </c>
       <c r="C357" s="316"/>
       <c r="D357" s="316"/>
+      <c r="E357" s="594"/>
+      <c r="F357" s="594"/>
+      <c r="G357" s="594"/>
+      <c r="H357" s="594"/>
       <c r="I357" s="311"/>
     </row>
     <row r="358" spans="2:9">
-      <c r="B358" s="314"/>
+      <c r="B358" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="C358" s="316"/>
+      <c r="D358" s="316"/>
+      <c r="E358" s="594"/>
+      <c r="F358" s="594"/>
+      <c r="G358" s="594"/>
+      <c r="H358" s="594"/>
       <c r="I358" s="311"/>
     </row>
     <row r="359" spans="2:9">
-      <c r="B359" s="327" t="s">
+      <c r="B359" s="314"/>
+      <c r="C359" s="594"/>
+      <c r="D359" s="594"/>
+      <c r="E359" s="594"/>
+      <c r="F359" s="594"/>
+      <c r="G359" s="594"/>
+      <c r="H359" s="594"/>
+      <c r="I359" s="311"/>
+    </row>
+    <row r="360" spans="2:9">
+      <c r="B360" s="325" t="s">
         <v>456</v>
       </c>
-      <c r="I359" s="311"/>
-[...2 lines deleted...]
-      <c r="B360" s="327"/>
+      <c r="C360" s="594"/>
+      <c r="D360" s="594"/>
+      <c r="E360" s="594"/>
+      <c r="F360" s="594"/>
+      <c r="G360" s="594"/>
+      <c r="H360" s="594"/>
       <c r="I360" s="311"/>
     </row>
     <row r="361" spans="2:9">
-      <c r="B361" s="315"/>
-      <c r="C361" s="316" t="s">
+      <c r="B361" s="325"/>
+      <c r="C361" s="594"/>
+      <c r="D361" s="594"/>
+      <c r="E361" s="594"/>
+      <c r="F361" s="594"/>
+      <c r="G361" s="594"/>
+      <c r="H361" s="594"/>
+      <c r="I361" s="311"/>
+    </row>
+    <row r="362" spans="2:9">
+      <c r="B362" s="315"/>
+      <c r="C362" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D361" s="316" t="s">
+      <c r="D362" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I361" s="311"/>
-[...2 lines deleted...]
-      <c r="B362" s="315" t="s">
+      <c r="E362" s="594"/>
+      <c r="F362" s="594"/>
+      <c r="G362" s="594"/>
+      <c r="H362" s="594"/>
+      <c r="I362" s="311"/>
+    </row>
+    <row r="363" spans="2:9">
+      <c r="B363" s="315" t="s">
         <v>457</v>
-      </c>
-[...6 lines deleted...]
-        <v>458</v>
       </c>
       <c r="C363" s="316"/>
       <c r="D363" s="316"/>
+      <c r="E363" s="594"/>
+      <c r="F363" s="594"/>
+      <c r="G363" s="594"/>
+      <c r="H363" s="594"/>
       <c r="I363" s="311"/>
     </row>
-    <row r="364" spans="2:9">
-[...1 lines deleted...]
-        <v>459</v>
+    <row r="364" spans="2:9" ht="24">
+      <c r="B364" s="317" t="s">
+        <v>458</v>
       </c>
       <c r="C364" s="316"/>
       <c r="D364" s="316"/>
+      <c r="E364" s="594"/>
+      <c r="F364" s="594"/>
+      <c r="G364" s="594"/>
+      <c r="H364" s="594"/>
       <c r="I364" s="311"/>
     </row>
     <row r="365" spans="2:9">
       <c r="B365" s="315" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C365" s="316"/>
       <c r="D365" s="316"/>
+      <c r="E365" s="594"/>
+      <c r="F365" s="594"/>
+      <c r="G365" s="594"/>
+      <c r="H365" s="594"/>
       <c r="I365" s="311"/>
     </row>
     <row r="366" spans="2:9">
-      <c r="B366" s="314"/>
+      <c r="B366" s="315" t="s">
+        <v>460</v>
+      </c>
+      <c r="C366" s="316"/>
+      <c r="D366" s="316"/>
+      <c r="E366" s="594"/>
+      <c r="F366" s="594"/>
+      <c r="G366" s="594"/>
+      <c r="H366" s="594"/>
       <c r="I366" s="311"/>
     </row>
     <row r="367" spans="2:9">
-      <c r="B367" s="453" t="s">
+      <c r="B367" s="314"/>
+      <c r="C367" s="594"/>
+      <c r="D367" s="594"/>
+      <c r="E367" s="594"/>
+      <c r="F367" s="594"/>
+      <c r="G367" s="594"/>
+      <c r="H367" s="594"/>
+      <c r="I367" s="311"/>
+    </row>
+    <row r="368" spans="2:9">
+      <c r="B368" s="444" t="s">
         <v>461</v>
       </c>
-      <c r="I367" s="311" t="s">
+      <c r="C368" s="594"/>
+      <c r="D368" s="594"/>
+      <c r="E368" s="594"/>
+      <c r="F368" s="594"/>
+      <c r="G368" s="594"/>
+      <c r="H368" s="594"/>
+      <c r="I368" s="311" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="368" spans="2:9" ht="50.25" customHeight="1">
-      <c r="B368" s="801" t="s">
+    <row r="369" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B369" s="744" t="s">
         <v>463</v>
       </c>
-      <c r="C368" s="802"/>
-[...8 lines deleted...]
-      <c r="B369" s="783" t="s">
+      <c r="C369" s="902"/>
+      <c r="D369" s="902"/>
+      <c r="E369" s="902"/>
+      <c r="F369" s="902"/>
+      <c r="G369" s="902"/>
+      <c r="H369" s="902"/>
+      <c r="I369" s="311"/>
+    </row>
+    <row r="370" spans="2:9" ht="68.25" customHeight="1">
+      <c r="B370" s="734" t="s">
         <v>746</v>
       </c>
-      <c r="C369" s="784"/>
-[...8 lines deleted...]
-      <c r="B370" s="766" t="s">
+      <c r="C370" s="900"/>
+      <c r="D370" s="900"/>
+      <c r="E370" s="900"/>
+      <c r="F370" s="900"/>
+      <c r="G370" s="900"/>
+      <c r="H370" s="900"/>
+      <c r="I370" s="311"/>
+    </row>
+    <row r="371" spans="2:9">
+      <c r="B371" s="741" t="s">
         <v>226</v>
       </c>
-      <c r="C370" s="744" t="s">
+      <c r="C371" s="750" t="s">
         <v>236</v>
       </c>
-      <c r="D370" s="744"/>
-[...4 lines deleted...]
-      <c r="C371" s="316" t="s">
+      <c r="D371" s="750"/>
+      <c r="E371" s="594"/>
+      <c r="F371" s="594"/>
+      <c r="G371" s="594"/>
+      <c r="H371" s="594"/>
+      <c r="I371" s="311"/>
+    </row>
+    <row r="372" spans="2:9">
+      <c r="B372" s="742"/>
+      <c r="C372" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D371" s="316" t="s">
+      <c r="D372" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I371" s="311"/>
-[...6 lines deleted...]
-      <c r="D372" s="316"/>
+      <c r="E372" s="594"/>
+      <c r="F372" s="594"/>
+      <c r="G372" s="594"/>
+      <c r="H372" s="594"/>
       <c r="I372" s="311"/>
     </row>
     <row r="373" spans="2:9">
       <c r="B373" s="315" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="C373" s="316"/>
       <c r="D373" s="316"/>
+      <c r="E373" s="594"/>
+      <c r="F373" s="594"/>
+      <c r="G373" s="594"/>
+      <c r="H373" s="594"/>
       <c r="I373" s="311"/>
     </row>
     <row r="374" spans="2:9">
-      <c r="B374" s="314"/>
+      <c r="B374" s="315" t="s">
+        <v>465</v>
+      </c>
+      <c r="C374" s="316"/>
+      <c r="D374" s="316"/>
+      <c r="E374" s="594"/>
+      <c r="F374" s="594"/>
+      <c r="G374" s="594"/>
+      <c r="H374" s="594"/>
       <c r="I374" s="311"/>
     </row>
     <row r="375" spans="2:9">
-      <c r="B375" s="785" t="s">
+      <c r="B375" s="314"/>
+      <c r="C375" s="594"/>
+      <c r="D375" s="594"/>
+      <c r="E375" s="594"/>
+      <c r="F375" s="594"/>
+      <c r="G375" s="594"/>
+      <c r="H375" s="594"/>
+      <c r="I375" s="311"/>
+    </row>
+    <row r="376" spans="2:9">
+      <c r="B376" s="751" t="s">
         <v>747</v>
       </c>
-      <c r="C375" s="786"/>
-[...8 lines deleted...]
-      <c r="B376" s="785" t="s">
+      <c r="C376" s="903"/>
+      <c r="D376" s="903"/>
+      <c r="E376" s="903"/>
+      <c r="F376" s="903"/>
+      <c r="G376" s="903"/>
+      <c r="H376" s="903"/>
+      <c r="I376" s="311"/>
+    </row>
+    <row r="377" spans="2:9" ht="27" customHeight="1">
+      <c r="B377" s="751" t="s">
         <v>466</v>
       </c>
-      <c r="C376" s="786"/>
-[...9 lines deleted...]
-      <c r="C377" s="316" t="s">
+      <c r="C377" s="903"/>
+      <c r="D377" s="903"/>
+      <c r="E377" s="903"/>
+      <c r="F377" s="903"/>
+      <c r="G377" s="903"/>
+      <c r="H377" s="903"/>
+      <c r="I377" s="311"/>
+    </row>
+    <row r="378" spans="2:9">
+      <c r="B378" s="315"/>
+      <c r="C378" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D377" s="316" t="s">
+      <c r="D378" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I377" s="311"/>
-[...2 lines deleted...]
-      <c r="B378" s="434" t="s">
+      <c r="E378" s="594"/>
+      <c r="F378" s="594"/>
+      <c r="G378" s="594"/>
+      <c r="H378" s="594"/>
+      <c r="I378" s="311"/>
+    </row>
+    <row r="379" spans="2:9">
+      <c r="B379" s="428" t="s">
         <v>467</v>
-      </c>
-[...6 lines deleted...]
-        <v>468</v>
       </c>
       <c r="C379" s="316"/>
       <c r="D379" s="316"/>
+      <c r="E379" s="594"/>
+      <c r="F379" s="594"/>
+      <c r="G379" s="594"/>
+      <c r="H379" s="594"/>
       <c r="I379" s="311"/>
     </row>
     <row r="380" spans="2:9">
-      <c r="B380" s="454" t="s">
+      <c r="B380" s="315" t="s">
+        <v>468</v>
+      </c>
+      <c r="C380" s="316"/>
+      <c r="D380" s="316"/>
+      <c r="E380" s="594"/>
+      <c r="F380" s="594"/>
+      <c r="G380" s="594"/>
+      <c r="H380" s="594"/>
+      <c r="I380" s="311"/>
+    </row>
+    <row r="381" spans="2:9">
+      <c r="B381" s="445" t="s">
         <v>469</v>
       </c>
-      <c r="C380" s="455"/>
-[...4 lines deleted...]
-      <c r="B381" s="454" t="s">
+      <c r="C381" s="446"/>
+      <c r="D381" s="446"/>
+      <c r="E381" s="594"/>
+      <c r="F381" s="594"/>
+      <c r="G381" s="594"/>
+      <c r="H381" s="594"/>
+      <c r="I381" s="311"/>
+    </row>
+    <row r="382" spans="2:9">
+      <c r="B382" s="445" t="s">
         <v>470</v>
       </c>
-      <c r="C381" s="455"/>
-[...8 lines deleted...]
-      <c r="D382" s="316"/>
+      <c r="C382" s="446"/>
+      <c r="D382" s="446"/>
+      <c r="E382" s="594"/>
+      <c r="F382" s="594"/>
+      <c r="G382" s="594"/>
+      <c r="H382" s="594"/>
       <c r="I382" s="311"/>
     </row>
     <row r="383" spans="2:9">
       <c r="B383" s="315" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C383" s="316"/>
       <c r="D383" s="316"/>
+      <c r="E383" s="594"/>
+      <c r="F383" s="594"/>
+      <c r="G383" s="594"/>
+      <c r="H383" s="594"/>
       <c r="I383" s="311"/>
     </row>
     <row r="384" spans="2:9">
       <c r="B384" s="315" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="C384" s="316"/>
       <c r="D384" s="316"/>
+      <c r="E384" s="594"/>
+      <c r="F384" s="594"/>
+      <c r="G384" s="594"/>
+      <c r="H384" s="594"/>
       <c r="I384" s="311"/>
     </row>
     <row r="385" spans="2:9">
       <c r="B385" s="315" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C385" s="316"/>
       <c r="D385" s="316"/>
+      <c r="E385" s="594"/>
+      <c r="F385" s="594"/>
+      <c r="G385" s="594"/>
+      <c r="H385" s="594"/>
       <c r="I385" s="311"/>
     </row>
     <row r="386" spans="2:9">
       <c r="B386" s="315" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C386" s="316"/>
       <c r="D386" s="316"/>
+      <c r="E386" s="594"/>
+      <c r="F386" s="594"/>
+      <c r="G386" s="594"/>
+      <c r="H386" s="594"/>
       <c r="I386" s="311"/>
     </row>
-    <row r="387" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>476</v>
+    <row r="387" spans="2:9">
+      <c r="B387" s="315" t="s">
+        <v>475</v>
       </c>
       <c r="C387" s="316"/>
       <c r="D387" s="316"/>
+      <c r="E387" s="594"/>
+      <c r="F387" s="594"/>
+      <c r="G387" s="594"/>
+      <c r="H387" s="594"/>
       <c r="I387" s="311"/>
     </row>
     <row r="388" spans="2:9" ht="24">
-      <c r="B388" s="432" t="s">
-        <v>477</v>
+      <c r="B388" s="317" t="s">
+        <v>476</v>
       </c>
       <c r="C388" s="316"/>
       <c r="D388" s="316"/>
+      <c r="E388" s="594"/>
+      <c r="F388" s="594"/>
+      <c r="G388" s="594"/>
+      <c r="H388" s="594"/>
       <c r="I388" s="311"/>
     </row>
     <row r="389" spans="2:9" ht="24">
-      <c r="B389" s="317" t="s">
-        <v>478</v>
+      <c r="B389" s="426" t="s">
+        <v>477</v>
       </c>
       <c r="C389" s="316"/>
       <c r="D389" s="316"/>
+      <c r="E389" s="594"/>
+      <c r="F389" s="594"/>
+      <c r="G389" s="594"/>
+      <c r="H389" s="594"/>
       <c r="I389" s="311"/>
     </row>
-    <row r="390" spans="2:9" ht="38.25" customHeight="1">
-[...1 lines deleted...]
-        <v>479</v>
+    <row r="390" spans="2:9" ht="24">
+      <c r="B390" s="317" t="s">
+        <v>478</v>
       </c>
       <c r="C390" s="316"/>
       <c r="D390" s="316"/>
+      <c r="E390" s="594"/>
+      <c r="F390" s="594"/>
+      <c r="G390" s="594"/>
+      <c r="H390" s="594"/>
       <c r="I390" s="311"/>
     </row>
-    <row r="391" spans="2:9">
-[...1 lines deleted...]
-        <v>310</v>
+    <row r="391" spans="2:9" ht="38.25" customHeight="1">
+      <c r="B391" s="426" t="s">
+        <v>479</v>
       </c>
       <c r="C391" s="316"/>
       <c r="D391" s="316"/>
+      <c r="E391" s="594"/>
+      <c r="F391" s="594"/>
+      <c r="G391" s="594"/>
+      <c r="H391" s="594"/>
       <c r="I391" s="311"/>
     </row>
     <row r="392" spans="2:9">
       <c r="B392" s="315" t="s">
-        <v>480</v>
+        <v>310</v>
       </c>
       <c r="C392" s="316"/>
       <c r="D392" s="316"/>
+      <c r="E392" s="594"/>
+      <c r="F392" s="594"/>
+      <c r="G392" s="594"/>
+      <c r="H392" s="594"/>
       <c r="I392" s="311"/>
     </row>
     <row r="393" spans="2:9">
-      <c r="B393" s="314"/>
+      <c r="B393" s="315" t="s">
+        <v>480</v>
+      </c>
+      <c r="C393" s="316"/>
+      <c r="D393" s="316"/>
+      <c r="E393" s="594"/>
+      <c r="F393" s="594"/>
+      <c r="G393" s="594"/>
+      <c r="H393" s="594"/>
       <c r="I393" s="311"/>
     </row>
     <row r="394" spans="2:9">
-      <c r="B394" s="453" t="s">
+      <c r="B394" s="314"/>
+      <c r="C394" s="594"/>
+      <c r="D394" s="594"/>
+      <c r="E394" s="594"/>
+      <c r="F394" s="594"/>
+      <c r="G394" s="594"/>
+      <c r="H394" s="594"/>
+      <c r="I394" s="311"/>
+    </row>
+    <row r="395" spans="2:9">
+      <c r="B395" s="444" t="s">
         <v>481</v>
       </c>
-      <c r="I394" s="311"/>
-[...3 lines deleted...]
-      <c r="C395" s="316" t="s">
+      <c r="C395" s="594"/>
+      <c r="D395" s="594"/>
+      <c r="E395" s="594"/>
+      <c r="F395" s="594"/>
+      <c r="G395" s="594"/>
+      <c r="H395" s="594"/>
+      <c r="I395" s="311"/>
+    </row>
+    <row r="396" spans="2:9">
+      <c r="B396" s="315"/>
+      <c r="C396" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D395" s="316" t="s">
+      <c r="D396" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="I395" s="311"/>
-[...2 lines deleted...]
-      <c r="B396" s="317" t="s">
+      <c r="E396" s="594"/>
+      <c r="F396" s="594"/>
+      <c r="G396" s="594"/>
+      <c r="H396" s="594"/>
+      <c r="I396" s="311"/>
+    </row>
+    <row r="397" spans="2:9" ht="24">
+      <c r="B397" s="317" t="s">
         <v>482</v>
-      </c>
-[...6 lines deleted...]
-        <v>467</v>
       </c>
       <c r="C397" s="316"/>
       <c r="D397" s="316"/>
+      <c r="E397" s="594"/>
+      <c r="F397" s="594"/>
+      <c r="G397" s="594"/>
+      <c r="H397" s="594"/>
       <c r="I397" s="311"/>
     </row>
     <row r="398" spans="2:9">
-      <c r="B398" s="456" t="s">
-        <v>469</v>
+      <c r="B398" s="428" t="s">
+        <v>467</v>
       </c>
       <c r="C398" s="316"/>
       <c r="D398" s="316"/>
+      <c r="E398" s="594"/>
+      <c r="F398" s="594"/>
+      <c r="G398" s="594"/>
+      <c r="H398" s="594"/>
       <c r="I398" s="311"/>
     </row>
     <row r="399" spans="2:9">
-      <c r="B399" s="456" t="s">
-        <v>470</v>
+      <c r="B399" s="447" t="s">
+        <v>469</v>
       </c>
       <c r="C399" s="316"/>
       <c r="D399" s="316"/>
+      <c r="E399" s="594"/>
+      <c r="F399" s="594"/>
+      <c r="G399" s="594"/>
+      <c r="H399" s="594"/>
       <c r="I399" s="311"/>
     </row>
-    <row r="400" spans="2:9" ht="36">
-[...1 lines deleted...]
-        <v>483</v>
+    <row r="400" spans="2:9">
+      <c r="B400" s="447" t="s">
+        <v>470</v>
       </c>
       <c r="C400" s="316"/>
       <c r="D400" s="316"/>
+      <c r="E400" s="594"/>
+      <c r="F400" s="594"/>
+      <c r="G400" s="594"/>
+      <c r="H400" s="594"/>
       <c r="I400" s="311"/>
     </row>
-    <row r="401" spans="2:9">
+    <row r="401" spans="2:9" ht="36">
       <c r="B401" s="317" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="C401" s="316"/>
       <c r="D401" s="316"/>
+      <c r="E401" s="594"/>
+      <c r="F401" s="594"/>
+      <c r="G401" s="594"/>
+      <c r="H401" s="594"/>
       <c r="I401" s="311"/>
     </row>
     <row r="402" spans="2:9">
-      <c r="B402" s="315" t="s">
-        <v>475</v>
+      <c r="B402" s="317" t="s">
+        <v>474</v>
       </c>
       <c r="C402" s="316"/>
       <c r="D402" s="316"/>
+      <c r="E402" s="594"/>
+      <c r="F402" s="594"/>
+      <c r="G402" s="594"/>
+      <c r="H402" s="594"/>
       <c r="I402" s="311"/>
     </row>
-    <row r="403" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>477</v>
+    <row r="403" spans="2:9">
+      <c r="B403" s="315" t="s">
+        <v>475</v>
       </c>
       <c r="C403" s="316"/>
       <c r="D403" s="316"/>
+      <c r="E403" s="594"/>
+      <c r="F403" s="594"/>
+      <c r="G403" s="594"/>
+      <c r="H403" s="594"/>
       <c r="I403" s="311"/>
     </row>
     <row r="404" spans="2:9" ht="24">
-      <c r="B404" s="432" t="s">
-        <v>478</v>
+      <c r="B404" s="317" t="s">
+        <v>477</v>
       </c>
       <c r="C404" s="316"/>
       <c r="D404" s="316"/>
+      <c r="E404" s="594"/>
+      <c r="F404" s="594"/>
+      <c r="G404" s="594"/>
+      <c r="H404" s="594"/>
       <c r="I404" s="311"/>
     </row>
-    <row r="405" spans="2:9">
-[...1 lines deleted...]
-        <v>310</v>
+    <row r="405" spans="2:9" ht="24">
+      <c r="B405" s="426" t="s">
+        <v>478</v>
       </c>
       <c r="C405" s="316"/>
       <c r="D405" s="316"/>
+      <c r="E405" s="594"/>
+      <c r="F405" s="594"/>
+      <c r="G405" s="594"/>
+      <c r="H405" s="594"/>
       <c r="I405" s="311"/>
     </row>
     <row r="406" spans="2:9">
       <c r="B406" s="315" t="s">
-        <v>480</v>
+        <v>310</v>
       </c>
       <c r="C406" s="316"/>
       <c r="D406" s="316"/>
+      <c r="E406" s="594"/>
+      <c r="F406" s="594"/>
+      <c r="G406" s="594"/>
+      <c r="H406" s="594"/>
       <c r="I406" s="311"/>
     </row>
     <row r="407" spans="2:9">
-      <c r="B407" s="314"/>
+      <c r="B407" s="315" t="s">
+        <v>480</v>
+      </c>
+      <c r="C407" s="316"/>
+      <c r="D407" s="316"/>
+      <c r="E407" s="594"/>
+      <c r="F407" s="594"/>
+      <c r="G407" s="594"/>
+      <c r="H407" s="594"/>
       <c r="I407" s="311"/>
     </row>
     <row r="408" spans="2:9">
-      <c r="B408" s="783" t="s">
+      <c r="B408" s="314"/>
+      <c r="C408" s="594"/>
+      <c r="D408" s="594"/>
+      <c r="E408" s="594"/>
+      <c r="F408" s="594"/>
+      <c r="G408" s="594"/>
+      <c r="H408" s="594"/>
+      <c r="I408" s="311"/>
+    </row>
+    <row r="409" spans="2:9">
+      <c r="B409" s="734" t="s">
         <v>484</v>
       </c>
-      <c r="C408" s="784"/>
-[...8 lines deleted...]
-      <c r="B409" s="457" t="s">
+      <c r="C409" s="900"/>
+      <c r="D409" s="900"/>
+      <c r="E409" s="900"/>
+      <c r="F409" s="900"/>
+      <c r="G409" s="900"/>
+      <c r="H409" s="900"/>
+      <c r="I409" s="311"/>
+    </row>
+    <row r="410" spans="2:9">
+      <c r="B410" s="448" t="s">
         <v>485</v>
       </c>
-      <c r="C409" s="330"/>
-[...8 lines deleted...]
-      <c r="B410" s="332" t="s">
+      <c r="C410" s="328"/>
+      <c r="D410" s="328"/>
+      <c r="E410" s="904"/>
+      <c r="F410" s="904"/>
+      <c r="G410" s="904"/>
+      <c r="H410" s="904"/>
+      <c r="I410" s="311"/>
+    </row>
+    <row r="411" spans="2:9">
+      <c r="B411" s="329" t="s">
         <v>486</v>
       </c>
-      <c r="C410" s="333" t="s">
+      <c r="C411" s="330" t="s">
         <v>227</v>
       </c>
-      <c r="D410" s="333" t="s">
+      <c r="D411" s="330" t="s">
         <v>228</v>
       </c>
-      <c r="I410" s="311"/>
-[...2 lines deleted...]
-      <c r="B411" s="315" t="s">
+      <c r="E411" s="594"/>
+      <c r="F411" s="594"/>
+      <c r="G411" s="594"/>
+      <c r="H411" s="594"/>
+      <c r="I411" s="311"/>
+    </row>
+    <row r="412" spans="2:9">
+      <c r="B412" s="315" t="s">
         <v>139</v>
       </c>
-      <c r="C411" s="316"/>
-[...4 lines deleted...]
-      <c r="B412" s="314"/>
+      <c r="C412" s="316"/>
+      <c r="D412" s="316"/>
+      <c r="E412" s="594"/>
+      <c r="F412" s="594"/>
+      <c r="G412" s="594"/>
+      <c r="H412" s="594"/>
       <c r="I412" s="311"/>
     </row>
     <row r="413" spans="2:9">
-      <c r="B413" s="327" t="s">
+      <c r="B413" s="314"/>
+      <c r="C413" s="594"/>
+      <c r="D413" s="594"/>
+      <c r="E413" s="594"/>
+      <c r="F413" s="594"/>
+      <c r="G413" s="594"/>
+      <c r="H413" s="594"/>
+      <c r="I413" s="311"/>
+    </row>
+    <row r="414" spans="2:9">
+      <c r="B414" s="325" t="s">
         <v>487</v>
       </c>
-      <c r="I413" s="311"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C414" s="594"/>
+      <c r="D414" s="594"/>
+      <c r="E414" s="594"/>
+      <c r="F414" s="594"/>
+      <c r="G414" s="594"/>
+      <c r="H414" s="594"/>
       <c r="I414" s="311"/>
     </row>
     <row r="415" spans="2:9">
       <c r="B415" s="315" t="s">
+        <v>486</v>
+      </c>
+      <c r="C415" s="316" t="s">
+        <v>227</v>
+      </c>
+      <c r="D415" s="316" t="s">
+        <v>228</v>
+      </c>
+      <c r="E415" s="594"/>
+      <c r="F415" s="594"/>
+      <c r="G415" s="594"/>
+      <c r="H415" s="594"/>
+      <c r="I415" s="311"/>
+    </row>
+    <row r="416" spans="2:9">
+      <c r="B416" s="315" t="s">
         <v>139</v>
       </c>
-      <c r="C415" s="316"/>
-[...4 lines deleted...]
-      <c r="B416" s="314"/>
+      <c r="C416" s="316"/>
+      <c r="D416" s="316"/>
+      <c r="E416" s="594"/>
+      <c r="F416" s="594"/>
+      <c r="G416" s="594"/>
+      <c r="H416" s="594"/>
       <c r="I416" s="311"/>
     </row>
     <row r="417" spans="2:9">
-      <c r="B417" s="327" t="s">
+      <c r="B417" s="314"/>
+      <c r="C417" s="594"/>
+      <c r="D417" s="594"/>
+      <c r="E417" s="594"/>
+      <c r="F417" s="594"/>
+      <c r="G417" s="594"/>
+      <c r="H417" s="594"/>
+      <c r="I417" s="311"/>
+    </row>
+    <row r="418" spans="2:9">
+      <c r="B418" s="325" t="s">
         <v>488</v>
       </c>
-      <c r="I417" s="311"/>
-[...3 lines deleted...]
-      <c r="C418" s="316" t="s">
+      <c r="C418" s="594"/>
+      <c r="D418" s="594"/>
+      <c r="E418" s="594"/>
+      <c r="F418" s="594"/>
+      <c r="G418" s="594"/>
+      <c r="H418" s="594"/>
+      <c r="I418" s="311"/>
+    </row>
+    <row r="419" spans="2:9">
+      <c r="B419" s="315"/>
+      <c r="C419" s="316" t="s">
         <v>227</v>
       </c>
-      <c r="D418" s="316" t="s">
+      <c r="D419" s="316" t="s">
         <v>228</v>
       </c>
-      <c r="E418" s="316" t="s">
+      <c r="E419" s="316" t="s">
         <v>369</v>
       </c>
-      <c r="I418" s="311"/>
-[...7 lines deleted...]
-      <c r="E419" s="316"/>
+      <c r="F419" s="594"/>
+      <c r="G419" s="594"/>
+      <c r="H419" s="594"/>
       <c r="I419" s="311"/>
     </row>
     <row r="420" spans="2:9">
       <c r="B420" s="315" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="C420" s="316"/>
       <c r="D420" s="316"/>
       <c r="E420" s="316"/>
+      <c r="F420" s="594"/>
+      <c r="G420" s="594"/>
+      <c r="H420" s="594"/>
       <c r="I420" s="311"/>
     </row>
     <row r="421" spans="2:9">
       <c r="B421" s="315" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="C421" s="316"/>
       <c r="D421" s="316"/>
       <c r="E421" s="316"/>
+      <c r="F421" s="594"/>
+      <c r="G421" s="594"/>
+      <c r="H421" s="594"/>
       <c r="I421" s="311"/>
     </row>
     <row r="422" spans="2:9">
       <c r="B422" s="315" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C422" s="316"/>
       <c r="D422" s="316"/>
       <c r="E422" s="316"/>
+      <c r="F422" s="594"/>
+      <c r="G422" s="594"/>
+      <c r="H422" s="594"/>
       <c r="I422" s="311"/>
     </row>
     <row r="423" spans="2:9">
-      <c r="B423" s="458" t="s">
+      <c r="B423" s="315" t="s">
+        <v>492</v>
+      </c>
+      <c r="C423" s="316"/>
+      <c r="D423" s="316"/>
+      <c r="E423" s="316"/>
+      <c r="F423" s="594"/>
+      <c r="G423" s="594"/>
+      <c r="H423" s="594"/>
+      <c r="I423" s="311"/>
+    </row>
+    <row r="424" spans="2:9">
+      <c r="B424" s="449" t="s">
         <v>139</v>
       </c>
-      <c r="C423" s="334"/>
-[...5 lines deleted...]
-      <c r="B424" s="789" t="s">
+      <c r="C424" s="331"/>
+      <c r="D424" s="331"/>
+      <c r="E424" s="331"/>
+      <c r="F424" s="594"/>
+      <c r="G424" s="594"/>
+      <c r="H424" s="594"/>
+      <c r="I424" s="311"/>
+    </row>
+    <row r="425" spans="2:9">
+      <c r="B425" s="754" t="s">
         <v>493</v>
       </c>
-      <c r="C424" s="790"/>
-[...7 lines deleted...]
-      <c r="D425" s="336"/>
+      <c r="C425" s="755"/>
+      <c r="D425" s="755"/>
+      <c r="E425" s="316"/>
+      <c r="F425" s="594"/>
+      <c r="G425" s="594"/>
+      <c r="H425" s="594"/>
       <c r="I425" s="311"/>
     </row>
     <row r="426" spans="2:9">
-      <c r="B426" s="787" t="s">
+      <c r="B426" s="332"/>
+      <c r="C426" s="890"/>
+      <c r="D426" s="890"/>
+      <c r="E426" s="594"/>
+      <c r="F426" s="594"/>
+      <c r="G426" s="594"/>
+      <c r="H426" s="594"/>
+      <c r="I426" s="311"/>
+    </row>
+    <row r="427" spans="2:9">
+      <c r="B427" s="752" t="s">
         <v>494</v>
       </c>
-      <c r="C426" s="744" t="s">
+      <c r="C427" s="750" t="s">
         <v>495</v>
       </c>
-      <c r="D426" s="744"/>
-[...1 lines deleted...]
-      <c r="F426" s="744" t="s">
+      <c r="D427" s="750"/>
+      <c r="E427" s="750"/>
+      <c r="F427" s="750" t="s">
         <v>496</v>
       </c>
-      <c r="G426" s="744"/>
-[...5 lines deleted...]
-      <c r="C427" s="322" t="s">
+      <c r="G427" s="750"/>
+      <c r="H427" s="750"/>
+      <c r="I427" s="311"/>
+    </row>
+    <row r="428" spans="2:9" ht="24">
+      <c r="B428" s="753"/>
+      <c r="C428" s="321" t="s">
         <v>497</v>
       </c>
-      <c r="D427" s="322" t="s">
+      <c r="D428" s="321" t="s">
         <v>498</v>
       </c>
-      <c r="E427" s="322" t="s">
+      <c r="E428" s="321" t="s">
         <v>499</v>
       </c>
-      <c r="F427" s="322" t="s">
+      <c r="F428" s="321" t="s">
         <v>497</v>
       </c>
-      <c r="G427" s="322" t="s">
+      <c r="G428" s="321" t="s">
         <v>498</v>
       </c>
-      <c r="H427" s="322" t="s">
+      <c r="H428" s="321" t="s">
         <v>499</v>
       </c>
-      <c r="I427" s="311"/>
-[...10 lines deleted...]
-      <c r="H428" s="316"/>
       <c r="I428" s="311"/>
     </row>
     <row r="429" spans="2:9">
       <c r="B429" s="315" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C429" s="316"/>
       <c r="D429" s="316"/>
       <c r="E429" s="316"/>
       <c r="F429" s="316"/>
       <c r="G429" s="316"/>
       <c r="H429" s="316"/>
       <c r="I429" s="311"/>
     </row>
     <row r="430" spans="2:9">
       <c r="B430" s="315" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="C430" s="316"/>
       <c r="D430" s="316"/>
       <c r="E430" s="316"/>
       <c r="F430" s="316"/>
       <c r="G430" s="316"/>
       <c r="H430" s="316"/>
       <c r="I430" s="311"/>
     </row>
     <row r="431" spans="2:9">
       <c r="B431" s="315" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="C431" s="316"/>
       <c r="D431" s="316"/>
       <c r="E431" s="316"/>
       <c r="F431" s="316"/>
       <c r="G431" s="316"/>
       <c r="H431" s="316"/>
       <c r="I431" s="311"/>
     </row>
     <row r="432" spans="2:9">
       <c r="B432" s="315" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="C432" s="316"/>
       <c r="D432" s="316"/>
       <c r="E432" s="316"/>
       <c r="F432" s="316"/>
       <c r="G432" s="316"/>
       <c r="H432" s="316"/>
       <c r="I432" s="311"/>
     </row>
     <row r="433" spans="2:9">
       <c r="B433" s="315" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="C433" s="316"/>
       <c r="D433" s="316"/>
       <c r="E433" s="316"/>
       <c r="F433" s="316"/>
       <c r="G433" s="316"/>
       <c r="H433" s="316"/>
       <c r="I433" s="311"/>
     </row>
     <row r="434" spans="2:9">
       <c r="B434" s="315" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="C434" s="316"/>
       <c r="D434" s="316"/>
       <c r="E434" s="316"/>
       <c r="F434" s="316"/>
       <c r="G434" s="316"/>
       <c r="H434" s="316"/>
       <c r="I434" s="311"/>
     </row>
     <row r="435" spans="2:9">
       <c r="B435" s="315" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="C435" s="316"/>
       <c r="D435" s="316"/>
       <c r="E435" s="316"/>
       <c r="F435" s="316"/>
       <c r="G435" s="316"/>
       <c r="H435" s="316"/>
       <c r="I435" s="311"/>
     </row>
     <row r="436" spans="2:9">
       <c r="B436" s="315" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="C436" s="316"/>
       <c r="D436" s="316"/>
       <c r="E436" s="316"/>
       <c r="F436" s="316"/>
       <c r="G436" s="316"/>
       <c r="H436" s="316"/>
       <c r="I436" s="311"/>
     </row>
     <row r="437" spans="2:9">
       <c r="B437" s="315" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="C437" s="316"/>
       <c r="D437" s="316"/>
       <c r="E437" s="316"/>
       <c r="F437" s="316"/>
       <c r="G437" s="316"/>
       <c r="H437" s="316"/>
       <c r="I437" s="311"/>
     </row>
     <row r="438" spans="2:9">
-      <c r="B438" s="434" t="s">
-        <v>510</v>
+      <c r="B438" s="315" t="s">
+        <v>509</v>
       </c>
       <c r="C438" s="316"/>
       <c r="D438" s="316"/>
       <c r="E438" s="316"/>
       <c r="F438" s="316"/>
       <c r="G438" s="316"/>
       <c r="H438" s="316"/>
       <c r="I438" s="311"/>
     </row>
-    <row r="439" spans="2:9" ht="12.75" thickBot="1">
-[...7 lines deleted...]
-      <c r="I439" s="339"/>
+    <row r="439" spans="2:9">
+      <c r="B439" s="428" t="s">
+        <v>510</v>
+      </c>
+      <c r="C439" s="316"/>
+      <c r="D439" s="316"/>
+      <c r="E439" s="316"/>
+      <c r="F439" s="316"/>
+      <c r="G439" s="316"/>
+      <c r="H439" s="316"/>
+      <c r="I439" s="311"/>
+    </row>
+    <row r="440" spans="2:9" ht="12.75" thickBot="1">
+      <c r="B440" s="333"/>
+      <c r="C440" s="334"/>
+      <c r="D440" s="334"/>
+      <c r="E440" s="334"/>
+      <c r="F440" s="334"/>
+      <c r="G440" s="334"/>
+      <c r="H440" s="334"/>
+      <c r="I440" s="335"/>
     </row>
   </sheetData>
-  <mergeCells count="123">
+  <mergeCells count="124">
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="I82:I83"/>
+    <mergeCell ref="E124:F124"/>
+    <mergeCell ref="C124:D124"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="B148:H148"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="E67:F67"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="B48:H48"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="B66:H66"/>
+    <mergeCell ref="B83:H83"/>
+    <mergeCell ref="B110:H110"/>
+    <mergeCell ref="B84:B85"/>
+    <mergeCell ref="B92:H92"/>
+    <mergeCell ref="B99:H99"/>
+    <mergeCell ref="E100:F100"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="E84:F84"/>
+    <mergeCell ref="C84:D84"/>
+    <mergeCell ref="B93:B94"/>
+    <mergeCell ref="C93:D93"/>
+    <mergeCell ref="E93:F93"/>
+    <mergeCell ref="B122:H122"/>
+    <mergeCell ref="B138:H138"/>
+    <mergeCell ref="B149:H149"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="C111:D111"/>
+    <mergeCell ref="E111:F111"/>
+    <mergeCell ref="B173:H173"/>
+    <mergeCell ref="B174:B175"/>
+    <mergeCell ref="B183:B184"/>
+    <mergeCell ref="B192:H192"/>
+    <mergeCell ref="B193:B194"/>
+    <mergeCell ref="E193:F193"/>
+    <mergeCell ref="C193:D193"/>
+    <mergeCell ref="C183:D183"/>
+    <mergeCell ref="E183:F183"/>
+    <mergeCell ref="E174:F174"/>
+    <mergeCell ref="C174:D174"/>
+    <mergeCell ref="E152:F152"/>
+    <mergeCell ref="C152:D152"/>
+    <mergeCell ref="B161:H161"/>
+    <mergeCell ref="B151:H151"/>
+    <mergeCell ref="B152:B153"/>
+    <mergeCell ref="B163:H163"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="C164:D164"/>
+    <mergeCell ref="E164:F164"/>
+    <mergeCell ref="B295:H295"/>
+    <mergeCell ref="B293:H293"/>
+    <mergeCell ref="B282:H282"/>
+    <mergeCell ref="B306:H306"/>
+    <mergeCell ref="C307:H307"/>
+    <mergeCell ref="C317:H317"/>
+    <mergeCell ref="B327:H327"/>
+    <mergeCell ref="B210:H210"/>
+    <mergeCell ref="B202:H202"/>
+    <mergeCell ref="B211:B212"/>
+    <mergeCell ref="B203:B204"/>
+    <mergeCell ref="E211:F211"/>
+    <mergeCell ref="C211:D211"/>
+    <mergeCell ref="E203:F203"/>
+    <mergeCell ref="C203:D203"/>
+    <mergeCell ref="E218:F218"/>
+    <mergeCell ref="C218:D218"/>
+    <mergeCell ref="B243:D243"/>
+    <mergeCell ref="B278:H278"/>
+    <mergeCell ref="B279:H279"/>
+    <mergeCell ref="F427:H427"/>
+    <mergeCell ref="C427:E427"/>
+    <mergeCell ref="B409:H409"/>
+    <mergeCell ref="B376:H376"/>
+    <mergeCell ref="B377:H377"/>
+    <mergeCell ref="C371:D371"/>
+    <mergeCell ref="B371:B372"/>
+    <mergeCell ref="B341:H341"/>
+    <mergeCell ref="B427:B428"/>
+    <mergeCell ref="B425:D425"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
-    <mergeCell ref="B343:H343"/>
+    <mergeCell ref="B344:H344"/>
+    <mergeCell ref="B370:H370"/>
+    <mergeCell ref="B269:H269"/>
+    <mergeCell ref="B274:B275"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="D274:D275"/>
+    <mergeCell ref="B263:H263"/>
+    <mergeCell ref="B226:B227"/>
+    <mergeCell ref="B296:H296"/>
+    <mergeCell ref="B307:B308"/>
+    <mergeCell ref="B317:B318"/>
     <mergeCell ref="B369:H369"/>
-    <mergeCell ref="B268:H268"/>
-[...117 lines deleted...]
-    <mergeCell ref="E99:F99"/>
+    <mergeCell ref="B225:H225"/>
+    <mergeCell ref="B231:H231"/>
+    <mergeCell ref="B236:H236"/>
+    <mergeCell ref="B237:B238"/>
+    <mergeCell ref="B217:H217"/>
+    <mergeCell ref="B218:B219"/>
+    <mergeCell ref="E226:F226"/>
+    <mergeCell ref="C226:D226"/>
+    <mergeCell ref="B273:H273"/>
+    <mergeCell ref="E274:G274"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B6" r:id="rId1" display="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519"/>
+    <hyperlink ref="B6:H6" r:id="rId2" display="Para descargar el MODELO DE NOTAS DE BASES DE PREPARACIÓN, haga clic aquí"/>
+  </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>