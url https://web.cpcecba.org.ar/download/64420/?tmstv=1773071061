--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -24,103 +24,103 @@
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Romi C. Tecnica\RT\RT54 NUA\Modelos de EECC RT54\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\imartinez\Downloads\modificacion modelos\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" tabRatio="895" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" tabRatio="895" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="CARATULA" sheetId="36" r:id="rId1"/>
     <sheet name="ESP" sheetId="1" r:id="rId2"/>
     <sheet name="E.R." sheetId="4" r:id="rId3"/>
     <sheet name="EEPN" sheetId="18" r:id="rId4"/>
     <sheet name="EEPN otra version" sheetId="62" r:id="rId5"/>
     <sheet name="EF. IND." sheetId="35" r:id="rId6"/>
     <sheet name="EF.DIR " sheetId="34" r:id="rId7"/>
     <sheet name="EF. Sintetico" sheetId="47" r:id="rId8"/>
     <sheet name="Notas" sheetId="64" r:id="rId9"/>
     <sheet name="Anexo I ActivosPasivos en ME" sheetId="53" r:id="rId10"/>
     <sheet name="Anexo II AyP por Venc." sheetId="54" r:id="rId11"/>
     <sheet name="Anexo II AyP por Venc cont." sheetId="63" r:id="rId12"/>
     <sheet name="Anexo III Bienes de Uso" sheetId="49" r:id="rId13"/>
     <sheet name="Anexo IV Activos Biologicos" sheetId="65" r:id="rId14"/>
     <sheet name="Anexo V Prop de Inv VR" sheetId="56" r:id="rId15"/>
     <sheet name="Anexo V Prop de Inv MC" sheetId="57" r:id="rId16"/>
     <sheet name="Anexo VI Intangibles" sheetId="51" r:id="rId17"/>
     <sheet name="Anexo VII Previsiones" sheetId="52" r:id="rId18"/>
     <sheet name="Anexo VIII Cto Bs.Vend-Ss.Prest" sheetId="32" r:id="rId19"/>
     <sheet name="Anexo IX Cto Prod y Gto x Nat" sheetId="31" r:id="rId20"/>
     <sheet name="Anexo X Trans y Sdo Part.Rel" sheetId="58" r:id="rId21"/>
     <sheet name="An.XI Trans y SdoPartRel (cont)" sheetId="59" r:id="rId22"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="21">'An.XI Trans y SdoPartRel (cont)'!$A$1:$E$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Anexo I ActivosPasivos en ME'!$A$1:$H$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Anexo II AyP por Venc cont.'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Anexo II AyP por Venc.'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Anexo III Bienes de Uso'!$A$1:$R$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Anexo IV Activos Biologicos'!$A$1:$R$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="19">'Anexo IX Cto Prod y Gto x Nat'!$A$1:$J$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'Anexo V Prop de Inv MC'!$A$1:$M$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'Anexo V Prop de Inv VR'!$A$1:$K$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'Anexo VI Intangibles'!$A$1:$N$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'Anexo VII Previsiones'!$A$1:$O$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="18">'Anexo VIII Cto Bs.Vend-Ss.Prest'!$A$1:$H$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="20">'Anexo X Trans y Sdo Part.Rel'!$A$1:$I$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">CARATULA!$A$1:$J$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">E.R.!$A$1:$G$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">EEPN!$A$1:$Q$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'EEPN otra version'!$A$1:$O$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'EF. IND.'!$A$1:$F$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'EF. Sintetico'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'EF.DIR '!$A$1:$F$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">ESP!$A$1:$N$44</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="8">Notas!$A$1:$J$453</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">Notas!$A$1:$J$454</definedName>
     <definedName name="lista_grupo" localSheetId="11">#REF!</definedName>
     <definedName name="lista_grupo">#REF!</definedName>
     <definedName name="lista_rubro" localSheetId="11">#REF!</definedName>
     <definedName name="lista_rubro">#REF!</definedName>
     <definedName name="lista_subgrupo" localSheetId="11">#REF!</definedName>
     <definedName name="lista_subgrupo">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
@@ -622,51 +622,51 @@
   <c r="N13" i="62"/>
   <c r="N14" i="62"/>
   <c r="N15" i="62"/>
   <c r="N16" i="62"/>
   <c r="N18" i="62"/>
   <c r="N19" i="62"/>
   <c r="N20" i="62"/>
   <c r="N21" i="62"/>
   <c r="N22" i="62"/>
   <c r="N23" i="62"/>
   <c r="N10" i="62"/>
   <c r="O10" i="18"/>
   <c r="O18" i="18" l="1"/>
   <c r="L36" i="1" s="1"/>
   <c r="L37" i="1" s="1"/>
   <c r="H17" i="62"/>
   <c r="M17" i="62"/>
   <c r="N17" i="62" s="1"/>
   <c r="D62" i="35"/>
   <c r="D49" i="34"/>
   <c r="E49" i="34"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1538" uniqueCount="838">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="839">
   <si>
     <t>ESTADOS CONTABLES ANUALES CORRESPONDIENTES AL EJERCICIO ECONÓMICO N°…</t>
   </si>
   <si>
     <t>INICIADO EL … DE … DE … Y FINALIZADO EL … DE … DE …</t>
   </si>
   <si>
     <t>PRESENTADO EN FORMA COMPARATIVA CON EL EJERCICIO ANTERIOR</t>
   </si>
   <si>
     <t>(Expresado en moneda homogénea - Pesos - a la fecha de cierre)</t>
   </si>
   <si>
     <t xml:space="preserve">CUIT: </t>
   </si>
   <si>
     <t>Domicilio Legal</t>
   </si>
   <si>
     <t>Actividad Principal</t>
   </si>
   <si>
     <t>Actividad/es Secundaria/s:</t>
   </si>
   <si>
@@ -4281,63 +4281,79 @@
   <si>
     <r>
       <t xml:space="preserve">-  Activo (Pasivo) neto por impuesto diferido
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[La entidad expondrá en el Estado de Situación Patrimonial un Activo neto por impuesto diferido o un Pasivo neto por impuesto diferido, según cual fuere su posición neta, deudora o acreedora.]</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 i.  Criterios de medición contable
 ii.  Composición del rubro</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Para descargar el MODELO DE NOTAS DE BASES DE PREPARACIÓN, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF0000EE"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>haga clic aquí</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;\ #,##0"/>
     <numFmt numFmtId="168" formatCode="d\-m\-yyyy;@"/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="43">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -4515,104 +4531,126 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF242424"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000EE"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="139">
+  <borders count="142">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -6290,59 +6328,97 @@
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="968">
+  <cellXfs count="972">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -7294,92 +7370,80 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="127" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="43" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment textRotation="255" wrapText="1"/>
@@ -7510,53 +7574,50 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="135" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
@@ -7742,155 +7803,393 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="120" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="84" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="128" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="129" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="92" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="96" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="97" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -7914,62 +8213,50 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -7995,233 +8282,254 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...97 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="127" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="118" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -8230,131 +8538,131 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -8491,285 +8799,66 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...216 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="139" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="140" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="141" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="60% - Énfasis3" xfId="2" builtinId="40"/>
+    <cellStyle name="Hipervínculo" xfId="5" builtinId="8"/>
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Millares [0] 2" xfId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3"/>
   </cellStyles>
   <dxfs count="19">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC00000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC00000"/>
         </patternFill>
       </fill>
@@ -9314,179 +9403,179 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:N56"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="38" customWidth="1"/>
     <col min="2" max="2" width="1.7109375" style="38" customWidth="1"/>
     <col min="3" max="3" width="16" style="38" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="38" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="38" customWidth="1"/>
     <col min="6" max="6" width="3.7109375" style="38" customWidth="1"/>
     <col min="7" max="7" width="15.42578125" style="38" customWidth="1"/>
     <col min="8" max="8" width="18.85546875" style="38" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="38" customWidth="1"/>
     <col min="10" max="10" width="3" style="38" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="38"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" ht="15">
       <c r="B2" s="33"/>
       <c r="C2" s="34"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="37"/>
     </row>
     <row r="3" spans="2:14" ht="15">
       <c r="B3" s="39"/>
-      <c r="C3" s="645" t="s">
+      <c r="C3" s="719" t="s">
         <v>812</v>
       </c>
-      <c r="D3" s="645"/>
-[...3 lines deleted...]
-      <c r="H3" s="645"/>
+      <c r="D3" s="719"/>
+      <c r="E3" s="719"/>
+      <c r="F3" s="719"/>
+      <c r="G3" s="719"/>
+      <c r="H3" s="719"/>
       <c r="I3" s="42"/>
     </row>
     <row r="4" spans="2:14">
       <c r="B4" s="39"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="I4" s="41"/>
     </row>
     <row r="5" spans="2:14" ht="15">
-      <c r="B5" s="890" t="s">
-[...8 lines deleted...]
-      <c r="I5" s="891"/>
+      <c r="B5" s="715" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="716"/>
+      <c r="D5" s="716"/>
+      <c r="E5" s="716"/>
+      <c r="F5" s="716"/>
+      <c r="G5" s="716"/>
+      <c r="H5" s="716"/>
+      <c r="I5" s="717"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="40"/>
       <c r="N5" s="40"/>
     </row>
     <row r="6" spans="2:14" ht="15">
       <c r="B6" s="39"/>
-      <c r="C6" s="646" t="s">
+      <c r="C6" s="716" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="646"/>
-[...3 lines deleted...]
-      <c r="H6" s="646"/>
+      <c r="D6" s="716"/>
+      <c r="E6" s="716"/>
+      <c r="F6" s="716"/>
+      <c r="G6" s="716"/>
+      <c r="H6" s="716"/>
       <c r="I6" s="42"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
     </row>
     <row r="7" spans="2:14" ht="15">
       <c r="B7" s="39"/>
-      <c r="C7" s="638"/>
-[...4 lines deleted...]
-      <c r="H7" s="638"/>
+      <c r="C7" s="632"/>
+      <c r="D7" s="632"/>
+      <c r="E7" s="632"/>
+      <c r="F7" s="632"/>
+      <c r="G7" s="632"/>
+      <c r="H7" s="632"/>
       <c r="I7" s="58"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
       <c r="N7" s="40"/>
     </row>
     <row r="8" spans="2:14" ht="15">
       <c r="B8" s="39"/>
-      <c r="C8" s="646" t="s">
+      <c r="C8" s="716" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="646"/>
-[...3 lines deleted...]
-      <c r="H8" s="646"/>
+      <c r="D8" s="716"/>
+      <c r="E8" s="716"/>
+      <c r="F8" s="716"/>
+      <c r="G8" s="716"/>
+      <c r="H8" s="716"/>
       <c r="I8" s="42"/>
     </row>
     <row r="9" spans="2:14">
       <c r="B9" s="39"/>
-      <c r="C9" s="647" t="s">
+      <c r="C9" s="720" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="647"/>
-[...3 lines deleted...]
-      <c r="H9" s="647"/>
+      <c r="D9" s="720"/>
+      <c r="E9" s="720"/>
+      <c r="F9" s="720"/>
+      <c r="G9" s="720"/>
+      <c r="H9" s="720"/>
       <c r="I9" s="41"/>
     </row>
     <row r="10" spans="2:14" ht="15">
       <c r="B10" s="39"/>
       <c r="C10" s="44"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="44"/>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
       <c r="I10" s="46"/>
     </row>
     <row r="11" spans="2:14" ht="15">
       <c r="B11" s="39"/>
       <c r="C11" s="47" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="46"/>
     </row>
     <row r="12" spans="2:14" ht="15">
@@ -9523,180 +9612,180 @@
     </row>
     <row r="15" spans="2:14">
       <c r="B15" s="39"/>
       <c r="C15" s="47" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="47"/>
       <c r="E15" s="45"/>
       <c r="F15" s="45"/>
       <c r="G15" s="45"/>
       <c r="H15" s="45"/>
       <c r="I15" s="46"/>
     </row>
     <row r="16" spans="2:14">
       <c r="B16" s="39"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="46"/>
     </row>
     <row r="17" spans="2:9">
       <c r="B17" s="39"/>
-      <c r="C17" s="892" t="s">
+      <c r="C17" s="721" t="s">
         <v>7</v>
       </c>
-      <c r="D17" s="892"/>
+      <c r="D17" s="721"/>
       <c r="E17" s="47"/>
       <c r="F17" s="45"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="46"/>
     </row>
     <row r="18" spans="2:9" ht="15">
       <c r="B18" s="39"/>
       <c r="C18" s="44"/>
       <c r="D18" s="44"/>
       <c r="E18" s="47"/>
       <c r="F18" s="44"/>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="46"/>
     </row>
     <row r="19" spans="2:9">
       <c r="B19" s="39"/>
       <c r="C19" s="45"/>
       <c r="D19" s="45"/>
       <c r="E19" s="47"/>
       <c r="F19" s="45"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="46"/>
     </row>
     <row r="20" spans="2:9" ht="15">
       <c r="B20" s="39"/>
-      <c r="C20" s="893" t="s">
+      <c r="C20" s="713" t="s">
         <v>658</v>
       </c>
-      <c r="D20" s="893"/>
-[...4 lines deleted...]
-      <c r="I20" s="894"/>
+      <c r="D20" s="713"/>
+      <c r="E20" s="713"/>
+      <c r="F20" s="713"/>
+      <c r="G20" s="713"/>
+      <c r="H20" s="713"/>
+      <c r="I20" s="714"/>
     </row>
     <row r="21" spans="2:9">
       <c r="B21" s="39"/>
       <c r="C21" s="45"/>
       <c r="D21" s="45"/>
       <c r="E21" s="45"/>
       <c r="F21" s="45"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="46"/>
     </row>
     <row r="22" spans="2:9" ht="15" customHeight="1">
       <c r="B22" s="39"/>
       <c r="C22" s="47" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="45"/>
       <c r="G22" s="47" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="45"/>
       <c r="I22" s="46"/>
     </row>
     <row r="23" spans="2:9">
       <c r="B23" s="39"/>
       <c r="C23" s="47" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="47"/>
       <c r="E23" s="45"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="46"/>
     </row>
     <row r="24" spans="2:9" ht="15">
       <c r="B24" s="39"/>
-      <c r="C24" s="895" t="s">
+      <c r="C24" s="645" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="45"/>
       <c r="E24" s="45"/>
       <c r="F24" s="45"/>
       <c r="G24" s="48"/>
       <c r="H24" s="59"/>
       <c r="I24" s="46"/>
     </row>
     <row r="25" spans="2:9">
       <c r="B25" s="39"/>
       <c r="C25" s="47"/>
       <c r="D25" s="45"/>
       <c r="E25" s="45"/>
       <c r="F25" s="45"/>
       <c r="G25" s="48"/>
       <c r="H25" s="59"/>
       <c r="I25" s="46"/>
     </row>
     <row r="26" spans="2:9">
       <c r="B26" s="39"/>
       <c r="C26" s="47" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="59"/>
       <c r="I26" s="46"/>
     </row>
     <row r="27" spans="2:9" ht="15">
       <c r="B27" s="39"/>
       <c r="C27" s="47" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="44"/>
       <c r="E27" s="45"/>
       <c r="F27" s="44"/>
       <c r="G27" s="45" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="45"/>
       <c r="I27" s="46"/>
     </row>
     <row r="28" spans="2:9" ht="15">
       <c r="B28" s="39"/>
-      <c r="C28" s="896" t="s">
+      <c r="C28" s="646" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="45"/>
       <c r="H28" s="45"/>
       <c r="I28" s="46"/>
     </row>
     <row r="29" spans="2:9" ht="15">
       <c r="B29" s="39"/>
       <c r="C29" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="44"/>
       <c r="E29" s="44"/>
       <c r="F29" s="44"/>
       <c r="G29" s="45"/>
       <c r="H29" s="45"/>
       <c r="I29" s="46"/>
     </row>
     <row r="30" spans="2:9" ht="15">
       <c r="B30" s="39"/>
       <c r="C30" s="38" t="s">
         <v>4</v>
@@ -9778,196 +9867,196 @@
       <c r="H36" s="45"/>
       <c r="I36" s="46"/>
     </row>
     <row r="37" spans="2:9" ht="15">
       <c r="B37" s="39"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="45"/>
       <c r="H37" s="45"/>
       <c r="I37" s="46"/>
     </row>
     <row r="38" spans="2:9" ht="15">
       <c r="B38" s="39"/>
       <c r="C38" s="49"/>
       <c r="D38" s="49"/>
       <c r="E38" s="49"/>
       <c r="F38" s="49"/>
       <c r="G38" s="45"/>
       <c r="H38" s="45"/>
       <c r="I38" s="46"/>
     </row>
     <row r="39" spans="2:9" ht="15">
       <c r="B39" s="39"/>
-      <c r="C39" s="646" t="s">
+      <c r="C39" s="716" t="s">
         <v>23</v>
       </c>
-      <c r="D39" s="646"/>
-[...3 lines deleted...]
-      <c r="H39" s="646"/>
+      <c r="D39" s="716"/>
+      <c r="E39" s="716"/>
+      <c r="F39" s="716"/>
+      <c r="G39" s="716"/>
+      <c r="H39" s="716"/>
       <c r="I39" s="41"/>
     </row>
     <row r="40" spans="2:9" ht="15">
       <c r="B40" s="39"/>
       <c r="I40" s="42"/>
     </row>
     <row r="41" spans="2:9">
       <c r="B41" s="39"/>
       <c r="I41" s="41"/>
     </row>
     <row r="42" spans="2:9" ht="15">
       <c r="B42" s="39"/>
-      <c r="C42" s="651" t="s">
+      <c r="C42" s="708" t="s">
         <v>24</v>
       </c>
-      <c r="D42" s="651"/>
-      <c r="E42" s="651"/>
+      <c r="D42" s="708"/>
+      <c r="E42" s="708"/>
       <c r="F42" s="60"/>
-      <c r="G42" s="651" t="s">
+      <c r="G42" s="708" t="s">
         <v>25</v>
       </c>
-      <c r="H42" s="651"/>
+      <c r="H42" s="708"/>
       <c r="I42" s="42"/>
     </row>
     <row r="43" spans="2:9">
       <c r="B43" s="39"/>
-      <c r="C43" s="649" t="s">
+      <c r="C43" s="709" t="s">
         <v>26</v>
       </c>
-      <c r="D43" s="649" t="s">
+      <c r="D43" s="709" t="s">
         <v>27</v>
       </c>
-      <c r="E43" s="652" t="s">
+      <c r="E43" s="711" t="s">
         <v>28</v>
       </c>
-      <c r="G43" s="649" t="s">
+      <c r="G43" s="709" t="s">
         <v>29</v>
       </c>
-      <c r="H43" s="649" t="s">
+      <c r="H43" s="709" t="s">
         <v>30</v>
       </c>
-      <c r="I43" s="648"/>
+      <c r="I43" s="718"/>
     </row>
     <row r="44" spans="2:9">
       <c r="B44" s="39"/>
-      <c r="C44" s="650"/>
-[...4 lines deleted...]
-      <c r="I44" s="648"/>
+      <c r="C44" s="710"/>
+      <c r="D44" s="710"/>
+      <c r="E44" s="712"/>
+      <c r="G44" s="710"/>
+      <c r="H44" s="710"/>
+      <c r="I44" s="718"/>
     </row>
     <row r="45" spans="2:9">
       <c r="B45" s="39"/>
       <c r="C45" s="61">
         <v>0</v>
       </c>
       <c r="D45" s="62" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="61">
         <v>1</v>
       </c>
       <c r="G45" s="63">
         <v>0</v>
       </c>
       <c r="H45" s="63">
         <v>0</v>
       </c>
       <c r="I45" s="41"/>
     </row>
     <row r="46" spans="2:9">
       <c r="B46" s="39"/>
       <c r="C46" s="64"/>
       <c r="D46" s="65"/>
       <c r="E46" s="64"/>
       <c r="G46" s="66"/>
       <c r="H46" s="66"/>
       <c r="I46" s="41"/>
     </row>
     <row r="47" spans="2:9">
       <c r="B47" s="39"/>
       <c r="C47" s="64"/>
       <c r="D47" s="65"/>
       <c r="E47" s="64"/>
       <c r="G47" s="66"/>
       <c r="H47" s="66"/>
       <c r="I47" s="41"/>
     </row>
     <row r="48" spans="2:9">
       <c r="B48" s="39"/>
       <c r="C48" s="64"/>
       <c r="D48" s="65"/>
       <c r="E48" s="64"/>
       <c r="G48" s="66"/>
       <c r="H48" s="66"/>
       <c r="I48" s="41"/>
     </row>
     <row r="49" spans="2:9" ht="15">
       <c r="B49" s="39"/>
-      <c r="C49" s="651" t="s">
+      <c r="C49" s="708" t="s">
         <v>32</v>
       </c>
-      <c r="D49" s="651"/>
-      <c r="E49" s="651"/>
+      <c r="D49" s="708"/>
+      <c r="E49" s="708"/>
       <c r="F49" s="60"/>
-      <c r="G49" s="651" t="s">
+      <c r="G49" s="708" t="s">
         <v>25</v>
       </c>
-      <c r="H49" s="651"/>
+      <c r="H49" s="708"/>
       <c r="I49" s="41"/>
     </row>
     <row r="50" spans="2:9">
       <c r="B50" s="39"/>
-      <c r="C50" s="649" t="s">
+      <c r="C50" s="709" t="s">
         <v>26</v>
       </c>
-      <c r="D50" s="649" t="s">
+      <c r="D50" s="709" t="s">
         <v>27</v>
       </c>
-      <c r="E50" s="652" t="s">
+      <c r="E50" s="711" t="s">
         <v>28</v>
       </c>
-      <c r="G50" s="649" t="s">
+      <c r="G50" s="709" t="s">
         <v>29</v>
       </c>
-      <c r="H50" s="649" t="s">
+      <c r="H50" s="709" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="41"/>
     </row>
     <row r="51" spans="2:9">
       <c r="B51" s="39"/>
-      <c r="C51" s="650"/>
-[...3 lines deleted...]
-      <c r="H51" s="650"/>
+      <c r="C51" s="710"/>
+      <c r="D51" s="710"/>
+      <c r="E51" s="712"/>
+      <c r="G51" s="710"/>
+      <c r="H51" s="710"/>
       <c r="I51" s="41"/>
     </row>
     <row r="52" spans="2:9" ht="14.25" customHeight="1">
       <c r="B52" s="39"/>
       <c r="C52" s="61">
         <v>0</v>
       </c>
       <c r="D52" s="62" t="s">
         <v>31</v>
       </c>
       <c r="E52" s="61">
         <v>1</v>
       </c>
       <c r="G52" s="63">
         <v>0</v>
       </c>
       <c r="H52" s="63">
         <v>0</v>
       </c>
       <c r="I52" s="41"/>
     </row>
     <row r="53" spans="2:9" ht="14.25" customHeight="1">
       <c r="B53" s="39"/>
       <c r="C53" s="64"/>
       <c r="D53" s="65"/>
@@ -9984,145 +10073,145 @@
       <c r="G54" s="66"/>
       <c r="H54" s="66"/>
       <c r="I54" s="41"/>
     </row>
     <row r="55" spans="2:9">
       <c r="B55" s="39"/>
       <c r="C55" s="64"/>
       <c r="D55" s="65"/>
       <c r="E55" s="64"/>
       <c r="G55" s="64"/>
       <c r="H55" s="64"/>
       <c r="I55" s="41"/>
     </row>
     <row r="56" spans="2:9">
       <c r="B56" s="50"/>
       <c r="C56" s="51"/>
       <c r="D56" s="51"/>
       <c r="E56" s="51"/>
       <c r="F56" s="51"/>
       <c r="G56" s="51"/>
       <c r="H56" s="51"/>
       <c r="I56" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="C49:E49"/>
-[...5 lines deleted...]
-    <mergeCell ref="H50:H51"/>
+    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="C17:D17"/>
     <mergeCell ref="C20:I20"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="C39:H39"/>
     <mergeCell ref="I43:I44"/>
     <mergeCell ref="H43:H44"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="D43:D44"/>
     <mergeCell ref="E43:E44"/>
     <mergeCell ref="G43:G44"/>
     <mergeCell ref="C42:E42"/>
     <mergeCell ref="C43:C44"/>
-    <mergeCell ref="C3:H3"/>
-[...3 lines deleted...]
-    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="H50:H51"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.70866141732283461" right="0.70866141732283461" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:I44"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="31" customWidth="1"/>
     <col min="2" max="2" width="76.5703125" style="31" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="31" customWidth="1"/>
     <col min="4" max="4" width="13" style="31" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="31" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="31" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="31" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="31" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="329" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="122"/>
       <c r="D2" s="122"/>
       <c r="E2" s="123"/>
       <c r="F2" s="123"/>
       <c r="G2" s="124" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15">
-      <c r="B3" s="726" t="s">
+      <c r="B3" s="845" t="s">
         <v>249</v>
       </c>
-      <c r="C3" s="646"/>
-[...3 lines deleted...]
-      <c r="G3" s="728"/>
+      <c r="C3" s="716"/>
+      <c r="D3" s="716"/>
+      <c r="E3" s="716"/>
+      <c r="F3" s="716"/>
+      <c r="G3" s="847"/>
     </row>
     <row r="4" spans="2:9" ht="15.75" thickBot="1">
-      <c r="B4" s="786" t="s">
+      <c r="B4" s="864" t="s">
         <v>242</v>
       </c>
-      <c r="C4" s="787"/>
-[...3 lines deleted...]
-      <c r="G4" s="788"/>
+      <c r="C4" s="865"/>
+      <c r="D4" s="865"/>
+      <c r="E4" s="865"/>
+      <c r="F4" s="865"/>
+      <c r="G4" s="866"/>
     </row>
     <row r="5" spans="2:9" ht="15.75" thickBot="1">
       <c r="B5" s="125"/>
-      <c r="C5" s="789" t="s">
+      <c r="C5" s="867" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="789"/>
-[...1 lines deleted...]
-      <c r="F5" s="790"/>
+      <c r="D5" s="867"/>
+      <c r="E5" s="867"/>
+      <c r="F5" s="868"/>
       <c r="G5" s="126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="2:9" ht="45.75" thickBot="1">
       <c r="B6" s="127" t="s">
         <v>250</v>
       </c>
       <c r="C6" s="128" t="s">
         <v>251</v>
       </c>
       <c r="D6" s="129" t="s">
         <v>252</v>
       </c>
       <c r="E6" s="130" t="s">
         <v>253</v>
       </c>
       <c r="F6" s="128" t="s">
         <v>254</v>
       </c>
       <c r="G6" s="131" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="15">
@@ -10462,61 +10551,61 @@
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:7">
       <c r="B38" s="336" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="337"/>
       <c r="D38" s="338"/>
       <c r="E38" s="338"/>
       <c r="F38" s="165"/>
     </row>
     <row r="39" spans="2:7">
       <c r="B39" s="336"/>
       <c r="C39" s="337"/>
       <c r="D39" s="338"/>
       <c r="E39" s="338"/>
       <c r="F39" s="165"/>
     </row>
     <row r="40" spans="2:7">
       <c r="B40" s="83" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="41" spans="2:7">
-      <c r="B41" s="502" t="s">
+      <c r="B41" s="498" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="42" spans="2:7">
       <c r="B42" s="333" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="43" spans="2:7">
-      <c r="B43" s="503" t="s">
+      <c r="B43" s="499" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="44" spans="2:7">
       <c r="B44" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{DB5121A4-78E1-4A3E-8B90-80A52BC500B1}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D38)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
@@ -10579,159 +10668,159 @@
     <col min="14" max="14" width="14" style="31" customWidth="1"/>
     <col min="15" max="15" width="3.5703125" style="31" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" ht="15">
       <c r="B2" s="29" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="118"/>
       <c r="D2" s="118"/>
       <c r="E2" s="118"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="119"/>
       <c r="I2" s="116"/>
       <c r="J2" s="116"/>
       <c r="K2" s="116"/>
       <c r="L2" s="116"/>
       <c r="M2" s="116"/>
       <c r="N2" s="97" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="3" spans="2:14" ht="15">
-      <c r="B3" s="791" t="s">
+      <c r="B3" s="869" t="s">
         <v>278</v>
       </c>
-      <c r="C3" s="646"/>
-[...10 lines deleted...]
-      <c r="N3" s="792"/>
+      <c r="C3" s="716"/>
+      <c r="D3" s="716"/>
+      <c r="E3" s="716"/>
+      <c r="F3" s="716"/>
+      <c r="G3" s="716"/>
+      <c r="H3" s="716"/>
+      <c r="I3" s="716"/>
+      <c r="J3" s="716"/>
+      <c r="K3" s="716"/>
+      <c r="L3" s="716"/>
+      <c r="M3" s="716"/>
+      <c r="N3" s="870"/>
     </row>
     <row r="4" spans="2:14">
       <c r="B4" s="120"/>
       <c r="C4" s="68"/>
       <c r="D4" s="68"/>
       <c r="E4" s="68"/>
       <c r="F4" s="68"/>
       <c r="G4" s="68"/>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="68"/>
       <c r="L4" s="68"/>
       <c r="M4" s="67"/>
       <c r="N4" s="121"/>
     </row>
     <row r="5" spans="2:14">
-      <c r="B5" s="793" t="s">
+      <c r="B5" s="871" t="s">
         <v>279</v>
       </c>
-      <c r="C5" s="719"/>
-[...10 lines deleted...]
-      <c r="N5" s="720"/>
+      <c r="C5" s="790"/>
+      <c r="D5" s="790"/>
+      <c r="E5" s="790"/>
+      <c r="F5" s="790"/>
+      <c r="G5" s="790"/>
+      <c r="H5" s="790"/>
+      <c r="I5" s="790"/>
+      <c r="J5" s="790"/>
+      <c r="K5" s="790"/>
+      <c r="L5" s="790"/>
+      <c r="M5" s="790"/>
+      <c r="N5" s="791"/>
     </row>
     <row r="6" spans="2:14">
-      <c r="B6" s="794" t="s">
+      <c r="B6" s="872" t="s">
         <v>280</v>
       </c>
-      <c r="C6" s="797" t="s">
+      <c r="C6" s="875" t="s">
         <v>281</v>
       </c>
-      <c r="D6" s="797"/>
-[...9 lines deleted...]
-      <c r="N6" s="798"/>
+      <c r="D6" s="875"/>
+      <c r="E6" s="875"/>
+      <c r="F6" s="875"/>
+      <c r="G6" s="875"/>
+      <c r="H6" s="875"/>
+      <c r="I6" s="875"/>
+      <c r="J6" s="875"/>
+      <c r="K6" s="875"/>
+      <c r="L6" s="875"/>
+      <c r="M6" s="875"/>
+      <c r="N6" s="876"/>
     </row>
     <row r="7" spans="2:14">
-      <c r="B7" s="795"/>
-      <c r="C7" s="797" t="s">
+      <c r="B7" s="873"/>
+      <c r="C7" s="875" t="s">
         <v>282</v>
       </c>
-      <c r="D7" s="797"/>
-[...6 lines deleted...]
-      <c r="K7" s="799" t="s">
+      <c r="D7" s="875"/>
+      <c r="E7" s="875"/>
+      <c r="F7" s="875"/>
+      <c r="G7" s="875"/>
+      <c r="H7" s="875"/>
+      <c r="I7" s="875"/>
+      <c r="J7" s="875"/>
+      <c r="K7" s="877" t="s">
         <v>283</v>
       </c>
-      <c r="L7" s="797"/>
-[...1 lines deleted...]
-      <c r="N7" s="798"/>
+      <c r="L7" s="875"/>
+      <c r="M7" s="875"/>
+      <c r="N7" s="876"/>
     </row>
     <row r="8" spans="2:14">
-      <c r="B8" s="795"/>
-      <c r="C8" s="797" t="s">
+      <c r="B8" s="873"/>
+      <c r="C8" s="875" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="797"/>
-[...2 lines deleted...]
-      <c r="G8" s="797" t="s">
+      <c r="D8" s="875"/>
+      <c r="E8" s="875"/>
+      <c r="F8" s="876"/>
+      <c r="G8" s="875" t="s">
         <v>284</v>
       </c>
-      <c r="H8" s="797"/>
-[...2 lines deleted...]
-      <c r="K8" s="797" t="s">
+      <c r="H8" s="875"/>
+      <c r="I8" s="875"/>
+      <c r="J8" s="876"/>
+      <c r="K8" s="875" t="s">
         <v>285</v>
       </c>
-      <c r="L8" s="797"/>
-[...1 lines deleted...]
-      <c r="N8" s="798"/>
+      <c r="L8" s="875"/>
+      <c r="M8" s="875"/>
+      <c r="N8" s="876"/>
     </row>
     <row r="9" spans="2:14" s="101" customFormat="1" ht="38.25">
-      <c r="B9" s="796"/>
+      <c r="B9" s="874"/>
       <c r="C9" s="98" t="s">
         <v>286</v>
       </c>
       <c r="D9" s="99" t="s">
         <v>287</v>
       </c>
       <c r="E9" s="99" t="s">
         <v>288</v>
       </c>
       <c r="F9" s="99" t="s">
         <v>289</v>
       </c>
       <c r="G9" s="99" t="s">
         <v>286</v>
       </c>
       <c r="H9" s="99" t="s">
         <v>287</v>
       </c>
       <c r="I9" s="99" t="s">
         <v>288</v>
       </c>
       <c r="J9" s="99" t="s">
         <v>289</v>
       </c>
       <c r="K9" s="99" t="s">
@@ -11056,61 +11145,61 @@
         <v>0</v>
       </c>
       <c r="M28" s="105"/>
       <c r="N28" s="113"/>
     </row>
     <row r="29" spans="2:14">
       <c r="B29" s="333" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="30" spans="2:14">
       <c r="B30" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="337"/>
       <c r="D30" s="338"/>
       <c r="E30" s="338"/>
       <c r="F30" s="165"/>
     </row>
     <row r="32" spans="2:14">
       <c r="B32" s="17" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="2:2">
-      <c r="B34" s="502" t="s">
+      <c r="B34" s="498" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="333" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="36" spans="2:2">
-      <c r="B36" s="504" t="s">
+      <c r="B36" s="500" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="K7:N7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{4AF86C46-575E-4B25-8018-0A9A49C31DE6}">
@@ -11164,159 +11253,159 @@
     <col min="15" max="15" width="3.5703125" style="31" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:14" ht="15">
       <c r="B2" s="29" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="96"/>
       <c r="D2" s="96"/>
       <c r="E2" s="96"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
       <c r="I2" s="96"/>
       <c r="J2" s="96"/>
       <c r="K2" s="96"/>
       <c r="L2" s="96"/>
       <c r="M2" s="96"/>
       <c r="N2" s="97" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="3" spans="2:14" ht="15">
-      <c r="B3" s="791" t="s">
+      <c r="B3" s="869" t="s">
         <v>309</v>
       </c>
-      <c r="C3" s="646"/>
-[...10 lines deleted...]
-      <c r="N3" s="792"/>
+      <c r="C3" s="716"/>
+      <c r="D3" s="716"/>
+      <c r="E3" s="716"/>
+      <c r="F3" s="716"/>
+      <c r="G3" s="716"/>
+      <c r="H3" s="716"/>
+      <c r="I3" s="716"/>
+      <c r="J3" s="716"/>
+      <c r="K3" s="716"/>
+      <c r="L3" s="716"/>
+      <c r="M3" s="716"/>
+      <c r="N3" s="870"/>
     </row>
     <row r="4" spans="2:14">
-      <c r="B4" s="793"/>
-[...11 lines deleted...]
-      <c r="N4" s="720"/>
+      <c r="B4" s="871"/>
+      <c r="C4" s="790"/>
+      <c r="D4" s="790"/>
+      <c r="E4" s="790"/>
+      <c r="F4" s="790"/>
+      <c r="G4" s="790"/>
+      <c r="H4" s="790"/>
+      <c r="I4" s="790"/>
+      <c r="J4" s="790"/>
+      <c r="K4" s="790"/>
+      <c r="L4" s="790"/>
+      <c r="M4" s="790"/>
+      <c r="N4" s="791"/>
     </row>
     <row r="5" spans="2:14" ht="13.5" thickBot="1">
-      <c r="B5" s="800" t="s">
+      <c r="B5" s="878" t="s">
         <v>310</v>
       </c>
-      <c r="C5" s="801"/>
-[...10 lines deleted...]
-      <c r="N5" s="802"/>
+      <c r="C5" s="879"/>
+      <c r="D5" s="879"/>
+      <c r="E5" s="879"/>
+      <c r="F5" s="879"/>
+      <c r="G5" s="879"/>
+      <c r="H5" s="879"/>
+      <c r="I5" s="879"/>
+      <c r="J5" s="879"/>
+      <c r="K5" s="879"/>
+      <c r="L5" s="879"/>
+      <c r="M5" s="879"/>
+      <c r="N5" s="880"/>
     </row>
     <row r="6" spans="2:14" ht="13.5" thickBot="1">
-      <c r="B6" s="795" t="s">
+      <c r="B6" s="873" t="s">
         <v>280</v>
       </c>
-      <c r="C6" s="716" t="s">
+      <c r="C6" s="787" t="s">
         <v>311</v>
       </c>
-      <c r="D6" s="716"/>
-[...9 lines deleted...]
-      <c r="N6" s="717"/>
+      <c r="D6" s="787"/>
+      <c r="E6" s="787"/>
+      <c r="F6" s="787"/>
+      <c r="G6" s="787"/>
+      <c r="H6" s="787"/>
+      <c r="I6" s="787"/>
+      <c r="J6" s="787"/>
+      <c r="K6" s="787"/>
+      <c r="L6" s="787"/>
+      <c r="M6" s="787"/>
+      <c r="N6" s="788"/>
     </row>
     <row r="7" spans="2:14" ht="13.5" thickBot="1">
-      <c r="B7" s="795"/>
-      <c r="C7" s="797" t="s">
+      <c r="B7" s="873"/>
+      <c r="C7" s="875" t="s">
         <v>282</v>
       </c>
-      <c r="D7" s="797"/>
-[...6 lines deleted...]
-      <c r="K7" s="799" t="s">
+      <c r="D7" s="875"/>
+      <c r="E7" s="875"/>
+      <c r="F7" s="875"/>
+      <c r="G7" s="875"/>
+      <c r="H7" s="875"/>
+      <c r="I7" s="875"/>
+      <c r="J7" s="875"/>
+      <c r="K7" s="877" t="s">
         <v>283</v>
       </c>
-      <c r="L7" s="797"/>
-[...1 lines deleted...]
-      <c r="N7" s="798"/>
+      <c r="L7" s="875"/>
+      <c r="M7" s="875"/>
+      <c r="N7" s="876"/>
     </row>
     <row r="8" spans="2:14" ht="13.5" thickBot="1">
-      <c r="B8" s="795"/>
-      <c r="C8" s="797" t="s">
+      <c r="B8" s="873"/>
+      <c r="C8" s="875" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="797"/>
-[...2 lines deleted...]
-      <c r="G8" s="797" t="s">
+      <c r="D8" s="875"/>
+      <c r="E8" s="875"/>
+      <c r="F8" s="876"/>
+      <c r="G8" s="875" t="s">
         <v>284</v>
       </c>
-      <c r="H8" s="797"/>
-[...2 lines deleted...]
-      <c r="K8" s="797" t="s">
+      <c r="H8" s="875"/>
+      <c r="I8" s="875"/>
+      <c r="J8" s="876"/>
+      <c r="K8" s="875" t="s">
         <v>285</v>
       </c>
-      <c r="L8" s="797"/>
-[...1 lines deleted...]
-      <c r="N8" s="798"/>
+      <c r="L8" s="875"/>
+      <c r="M8" s="875"/>
+      <c r="N8" s="876"/>
     </row>
     <row r="9" spans="2:14" s="101" customFormat="1" ht="39" thickBot="1">
-      <c r="B9" s="796"/>
+      <c r="B9" s="874"/>
       <c r="C9" s="98" t="s">
         <v>286</v>
       </c>
       <c r="D9" s="99" t="s">
         <v>287</v>
       </c>
       <c r="E9" s="99" t="s">
         <v>288</v>
       </c>
       <c r="F9" s="99" t="s">
         <v>289</v>
       </c>
       <c r="G9" s="99" t="s">
         <v>286</v>
       </c>
       <c r="H9" s="99" t="s">
         <v>287</v>
       </c>
       <c r="I9" s="99" t="s">
         <v>288</v>
       </c>
       <c r="J9" s="99" t="s">
         <v>289</v>
       </c>
       <c r="K9" s="99" t="s">
@@ -11641,61 +11730,61 @@
         <v>0</v>
       </c>
       <c r="M28" s="105"/>
       <c r="N28" s="113"/>
     </row>
     <row r="29" spans="2:14">
       <c r="B29" s="333" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="30" spans="2:14">
       <c r="B30" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="337"/>
       <c r="D30" s="338"/>
       <c r="E30" s="338"/>
       <c r="F30" s="165"/>
     </row>
     <row r="32" spans="2:14">
       <c r="B32" s="17" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="2:2">
-      <c r="B34" s="502" t="s">
+      <c r="B34" s="498" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="333" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="36" spans="2:2">
-      <c r="B36" s="504" t="s">
+      <c r="B36" s="500" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="K7:N7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
@@ -11757,208 +11846,208 @@
       <c r="B2" s="330" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="95" t="s">
         <v>312</v>
       </c>
       <c r="R2" s="27"/>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="1:20" ht="15.75" customHeight="1">
       <c r="A3" s="27"/>
-      <c r="B3" s="805" t="s">
+      <c r="B3" s="881" t="s">
         <v>313</v>
       </c>
-      <c r="C3" s="705"/>
-[...13 lines deleted...]
-      <c r="Q3" s="679"/>
+      <c r="C3" s="776"/>
+      <c r="D3" s="776"/>
+      <c r="E3" s="776"/>
+      <c r="F3" s="776"/>
+      <c r="G3" s="776"/>
+      <c r="H3" s="776"/>
+      <c r="I3" s="776"/>
+      <c r="J3" s="776"/>
+      <c r="K3" s="776"/>
+      <c r="L3" s="776"/>
+      <c r="M3" s="776"/>
+      <c r="N3" s="776"/>
+      <c r="O3" s="776"/>
+      <c r="P3" s="776"/>
+      <c r="Q3" s="754"/>
       <c r="R3" s="27"/>
     </row>
     <row r="4" spans="1:20" ht="15">
       <c r="A4" s="27"/>
-      <c r="B4" s="806" t="s">
+      <c r="B4" s="882" t="s">
         <v>314</v>
       </c>
-      <c r="C4" s="807"/>
-[...13 lines deleted...]
-      <c r="Q4" s="808"/>
+      <c r="C4" s="883"/>
+      <c r="D4" s="883"/>
+      <c r="E4" s="883"/>
+      <c r="F4" s="883"/>
+      <c r="G4" s="883"/>
+      <c r="H4" s="883"/>
+      <c r="I4" s="883"/>
+      <c r="J4" s="883"/>
+      <c r="K4" s="883"/>
+      <c r="L4" s="883"/>
+      <c r="M4" s="883"/>
+      <c r="N4" s="883"/>
+      <c r="O4" s="883"/>
+      <c r="P4" s="883"/>
+      <c r="Q4" s="884"/>
       <c r="R4" s="27"/>
     </row>
     <row r="5" spans="1:20" ht="15.75" thickBot="1">
       <c r="A5" s="27"/>
       <c r="B5" s="22"/>
-      <c r="C5" s="505"/>
-[...12 lines deleted...]
-      <c r="P5" s="505"/>
+      <c r="C5" s="501"/>
+      <c r="D5" s="502"/>
+      <c r="E5" s="502"/>
+      <c r="F5" s="502"/>
+      <c r="G5" s="502"/>
+      <c r="H5" s="502"/>
+      <c r="I5" s="502"/>
+      <c r="J5" s="502"/>
+      <c r="K5" s="502"/>
+      <c r="L5" s="502"/>
+      <c r="M5" s="502"/>
+      <c r="N5" s="501"/>
+      <c r="O5" s="501"/>
+      <c r="P5" s="501"/>
       <c r="Q5" s="75"/>
       <c r="R5" s="27"/>
     </row>
     <row r="6" spans="1:20" ht="15.75" thickBot="1">
       <c r="A6" s="27"/>
-      <c r="B6" s="512"/>
-      <c r="C6" s="809" t="s">
+      <c r="B6" s="508"/>
+      <c r="C6" s="885" t="s">
         <v>315</v>
       </c>
-      <c r="D6" s="810"/>
-[...4 lines deleted...]
-      <c r="I6" s="809" t="s">
+      <c r="D6" s="886"/>
+      <c r="E6" s="886"/>
+      <c r="F6" s="886"/>
+      <c r="G6" s="886"/>
+      <c r="H6" s="887"/>
+      <c r="I6" s="885" t="s">
         <v>316</v>
       </c>
-      <c r="J6" s="810"/>
-[...4 lines deleted...]
-      <c r="O6" s="812" t="s">
+      <c r="J6" s="886"/>
+      <c r="K6" s="886"/>
+      <c r="L6" s="886"/>
+      <c r="M6" s="886"/>
+      <c r="N6" s="887"/>
+      <c r="O6" s="888" t="s">
         <v>317</v>
       </c>
-      <c r="P6" s="809" t="s">
+      <c r="P6" s="885" t="s">
         <v>318</v>
       </c>
-      <c r="Q6" s="815"/>
+      <c r="Q6" s="891"/>
       <c r="R6" s="27"/>
     </row>
     <row r="7" spans="1:20" ht="24" customHeight="1">
       <c r="A7" s="27"/>
-      <c r="B7" s="466" t="s">
+      <c r="B7" s="462" t="s">
         <v>319</v>
       </c>
-      <c r="C7" s="687" t="s">
+      <c r="C7" s="762" t="s">
         <v>320</v>
       </c>
-      <c r="D7" s="687" t="s">
+      <c r="D7" s="762" t="s">
         <v>321</v>
       </c>
-      <c r="E7" s="687" t="s">
+      <c r="E7" s="762" t="s">
         <v>322</v>
       </c>
-      <c r="F7" s="687" t="s">
+      <c r="F7" s="762" t="s">
         <v>323</v>
       </c>
-      <c r="G7" s="687" t="s">
+      <c r="G7" s="762" t="s">
         <v>324</v>
       </c>
-      <c r="H7" s="687" t="s">
+      <c r="H7" s="762" t="s">
         <v>325</v>
       </c>
-      <c r="I7" s="687" t="s">
+      <c r="I7" s="762" t="s">
         <v>326</v>
       </c>
-      <c r="J7" s="687" t="s">
+      <c r="J7" s="762" t="s">
         <v>322</v>
       </c>
-      <c r="K7" s="687" t="s">
+      <c r="K7" s="762" t="s">
         <v>327</v>
       </c>
-      <c r="L7" s="687" t="s">
+      <c r="L7" s="762" t="s">
         <v>323</v>
       </c>
-      <c r="M7" s="687" t="s">
+      <c r="M7" s="762" t="s">
         <v>324</v>
       </c>
-      <c r="N7" s="687" t="s">
+      <c r="N7" s="762" t="s">
         <v>328</v>
       </c>
-      <c r="O7" s="813"/>
-      <c r="P7" s="803" t="s">
+      <c r="O7" s="889"/>
+      <c r="P7" s="892" t="s">
         <v>15</v>
       </c>
-      <c r="Q7" s="803" t="s">
+      <c r="Q7" s="892" t="s">
         <v>15</v>
       </c>
       <c r="R7" s="27"/>
     </row>
     <row r="8" spans="1:20" ht="15.75" thickBot="1">
       <c r="A8" s="27"/>
-      <c r="B8" s="513"/>
-[...14 lines deleted...]
-      <c r="Q8" s="804"/>
+      <c r="B8" s="509"/>
+      <c r="C8" s="763"/>
+      <c r="D8" s="763"/>
+      <c r="E8" s="763"/>
+      <c r="F8" s="763"/>
+      <c r="G8" s="763"/>
+      <c r="H8" s="763"/>
+      <c r="I8" s="763"/>
+      <c r="J8" s="763"/>
+      <c r="K8" s="763"/>
+      <c r="L8" s="763"/>
+      <c r="M8" s="763"/>
+      <c r="N8" s="763"/>
+      <c r="O8" s="890"/>
+      <c r="P8" s="893"/>
+      <c r="Q8" s="893"/>
       <c r="R8" s="27"/>
     </row>
     <row r="9" spans="1:20" ht="17.25" customHeight="1">
       <c r="A9" s="27"/>
       <c r="B9" s="23" t="s">
         <v>681</v>
       </c>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="25"/>
       <c r="G9" s="25"/>
       <c r="H9" s="26">
         <f>C9+D9-E9+F9+G9</f>
         <v>0</v>
       </c>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="26">
         <f>I9-J9+K9+L9+M9</f>
         <v>0</v>
       </c>
@@ -12313,236 +12402,236 @@
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O21" s="26"/>
       <c r="P21" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q21" s="28"/>
       <c r="R21" s="27"/>
     </row>
     <row r="22" spans="1:18" s="31" customFormat="1" ht="15.75" thickBot="1">
       <c r="A22" s="341"/>
-      <c r="B22" s="510" t="s">
+      <c r="B22" s="506" t="s">
         <v>333</v>
       </c>
-      <c r="C22" s="510">
+      <c r="C22" s="506">
         <f>SUM(C9:C21)</f>
         <v>0</v>
       </c>
-      <c r="D22" s="510">
+      <c r="D22" s="506">
         <f t="shared" ref="D22:G22" si="3">SUM(D9:D21)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="510">
+      <c r="E22" s="506">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="F22" s="510">
+      <c r="F22" s="506">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G22" s="510">
+      <c r="G22" s="506">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H22" s="510">
+      <c r="H22" s="506">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I22" s="510">
+      <c r="I22" s="506">
         <f t="shared" ref="I22:M22" si="4">SUM(I9:I21)</f>
         <v>0</v>
       </c>
-      <c r="J22" s="510">
+      <c r="J22" s="506">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K22" s="510">
+      <c r="K22" s="506">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L22" s="510">
+      <c r="L22" s="506">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M22" s="510">
+      <c r="M22" s="506">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="510">
+      <c r="N22" s="506">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O22" s="510">
+      <c r="O22" s="506">
         <f>SUM(O9:O21)</f>
         <v>0</v>
       </c>
-      <c r="P22" s="510">
+      <c r="P22" s="506">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="511">
+      <c r="Q22" s="507">
         <f>SUM(Q9:Q21)</f>
         <v>0</v>
       </c>
       <c r="R22" s="341"/>
     </row>
     <row r="23" spans="1:18" s="31" customFormat="1" ht="15.75" thickBot="1">
       <c r="A23" s="341"/>
-      <c r="B23" s="507" t="s">
+      <c r="B23" s="503" t="s">
         <v>334</v>
       </c>
       <c r="C23" s="342"/>
       <c r="D23" s="342"/>
       <c r="E23" s="342"/>
       <c r="F23" s="342"/>
       <c r="G23" s="342"/>
       <c r="H23" s="342">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I23" s="342"/>
       <c r="J23" s="342"/>
       <c r="K23" s="342"/>
       <c r="L23" s="342"/>
       <c r="M23" s="342"/>
       <c r="N23" s="342">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O23" s="342"/>
-      <c r="P23" s="508">
+      <c r="P23" s="504">
         <f>H23-N23+O23</f>
         <v>0</v>
       </c>
-      <c r="Q23" s="509"/>
+      <c r="Q23" s="505"/>
       <c r="R23" s="341"/>
     </row>
     <row r="24" spans="1:18" ht="12.75"/>
     <row r="25" spans="1:18" s="31" customFormat="1" ht="12.75">
       <c r="B25" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="337"/>
       <c r="D25" s="338"/>
       <c r="E25" s="338"/>
       <c r="F25" s="165"/>
     </row>
     <row r="26" spans="1:18" s="31" customFormat="1" ht="12.75">
       <c r="B26" s="17"/>
       <c r="C26" s="337"/>
       <c r="D26" s="338"/>
       <c r="E26" s="338"/>
       <c r="F26" s="165"/>
     </row>
     <row r="27" spans="1:18" ht="12.75">
       <c r="B27" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="P27" s="89"/>
     </row>
     <row r="28" spans="1:18" ht="12.75">
       <c r="B28" s="31"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
     </row>
     <row r="29" spans="1:18" ht="12.75">
-      <c r="B29" s="502" t="s">
+      <c r="B29" s="498" t="s">
         <v>96</v>
       </c>
       <c r="C29" s="31"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
     </row>
     <row r="30" spans="1:18" ht="12.75">
       <c r="B30" s="333" t="s">
         <v>97</v>
       </c>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
     </row>
     <row r="31" spans="1:18" ht="12.75">
-      <c r="B31" s="504" t="s">
+      <c r="B31" s="500" t="s">
         <v>98</v>
       </c>
       <c r="C31" s="55"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
     </row>
     <row r="32" spans="1:18" ht="17.25" customHeight="1">
       <c r="B32" s="90"/>
       <c r="C32" s="90"/>
       <c r="D32" s="90"/>
       <c r="E32" s="90"/>
     </row>
     <row r="33" spans="2:5" ht="17.25" customHeight="1">
       <c r="B33" s="31"/>
       <c r="C33" s="31"/>
       <c r="D33" s="31"/>
       <c r="E33" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
     <mergeCell ref="B3:Q3"/>
     <mergeCell ref="B4:Q4"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:N6"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
-    <mergeCell ref="I7:I8"/>
-[...2 lines deleted...]
-    <mergeCell ref="L7:L8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{1DA3B60F-9242-4EE5-B81B-322D7B0B4D66}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D24)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D25:E26</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
@@ -12551,801 +12640,801 @@
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q29"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="30" customWidth="1"/>
     <col min="2" max="2" width="39" style="30" customWidth="1"/>
     <col min="3" max="14" width="13.42578125" style="30" customWidth="1"/>
     <col min="15" max="15" width="19.28515625" style="30" customWidth="1"/>
     <col min="16" max="17" width="13.42578125" style="30" customWidth="1"/>
     <col min="18" max="18" width="3.140625" style="30" customWidth="1"/>
     <col min="19" max="16384" width="11.42578125" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:17" ht="15.75">
-      <c r="B2" s="569" t="s">
+      <c r="B2" s="564" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="116"/>
       <c r="D2" s="116"/>
       <c r="E2" s="116"/>
       <c r="F2" s="116"/>
       <c r="G2" s="116"/>
       <c r="H2" s="116"/>
       <c r="I2" s="116"/>
       <c r="J2" s="116"/>
       <c r="K2" s="116"/>
       <c r="L2" s="116"/>
       <c r="M2" s="116"/>
       <c r="N2" s="116"/>
       <c r="O2" s="116"/>
-      <c r="P2" s="570"/>
-      <c r="Q2" s="571" t="s">
+      <c r="P2" s="565"/>
+      <c r="Q2" s="566" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="15">
-      <c r="B3" s="818" t="s">
+      <c r="B3" s="898" t="s">
         <v>702</v>
       </c>
-      <c r="C3" s="719"/>
-[...13 lines deleted...]
-      <c r="Q3" s="720"/>
+      <c r="C3" s="790"/>
+      <c r="D3" s="790"/>
+      <c r="E3" s="790"/>
+      <c r="F3" s="790"/>
+      <c r="G3" s="790"/>
+      <c r="H3" s="790"/>
+      <c r="I3" s="790"/>
+      <c r="J3" s="790"/>
+      <c r="K3" s="790"/>
+      <c r="L3" s="790"/>
+      <c r="M3" s="790"/>
+      <c r="N3" s="790"/>
+      <c r="O3" s="790"/>
+      <c r="P3" s="790"/>
+      <c r="Q3" s="791"/>
     </row>
     <row r="4" spans="2:17">
-      <c r="B4" s="819" t="s">
+      <c r="B4" s="899" t="s">
         <v>314</v>
       </c>
-      <c r="C4" s="820"/>
-[...13 lines deleted...]
-      <c r="Q4" s="821"/>
+      <c r="C4" s="900"/>
+      <c r="D4" s="900"/>
+      <c r="E4" s="900"/>
+      <c r="F4" s="900"/>
+      <c r="G4" s="900"/>
+      <c r="H4" s="900"/>
+      <c r="I4" s="900"/>
+      <c r="J4" s="900"/>
+      <c r="K4" s="900"/>
+      <c r="L4" s="900"/>
+      <c r="M4" s="900"/>
+      <c r="N4" s="900"/>
+      <c r="O4" s="900"/>
+      <c r="P4" s="900"/>
+      <c r="Q4" s="901"/>
     </row>
     <row r="5" spans="2:17" ht="13.5" thickBot="1">
       <c r="B5" s="103"/>
-      <c r="C5" s="572"/>
-[...13 lines deleted...]
-      <c r="Q5" s="574"/>
+      <c r="C5" s="567"/>
+      <c r="D5" s="568"/>
+      <c r="E5" s="568"/>
+      <c r="F5" s="568"/>
+      <c r="G5" s="568"/>
+      <c r="H5" s="568"/>
+      <c r="I5" s="568"/>
+      <c r="J5" s="568"/>
+      <c r="K5" s="568"/>
+      <c r="L5" s="568"/>
+      <c r="M5" s="568"/>
+      <c r="N5" s="567"/>
+      <c r="O5" s="567"/>
+      <c r="P5" s="567"/>
+      <c r="Q5" s="569"/>
     </row>
     <row r="6" spans="2:17" ht="13.5" thickBot="1">
-      <c r="B6" s="575"/>
-      <c r="C6" s="822" t="s">
+      <c r="B6" s="570"/>
+      <c r="C6" s="902" t="s">
         <v>315</v>
       </c>
-      <c r="D6" s="823"/>
-[...4 lines deleted...]
-      <c r="I6" s="822" t="s">
+      <c r="D6" s="903"/>
+      <c r="E6" s="903"/>
+      <c r="F6" s="903"/>
+      <c r="G6" s="903"/>
+      <c r="H6" s="904"/>
+      <c r="I6" s="902" t="s">
         <v>693</v>
       </c>
-      <c r="J6" s="823"/>
-[...4 lines deleted...]
-      <c r="O6" s="825" t="s">
+      <c r="J6" s="903"/>
+      <c r="K6" s="903"/>
+      <c r="L6" s="903"/>
+      <c r="M6" s="903"/>
+      <c r="N6" s="904"/>
+      <c r="O6" s="905" t="s">
         <v>317</v>
       </c>
-      <c r="P6" s="822" t="s">
+      <c r="P6" s="902" t="s">
         <v>697</v>
       </c>
-      <c r="Q6" s="827"/>
+      <c r="Q6" s="907"/>
     </row>
     <row r="7" spans="2:17">
-      <c r="B7" s="576" t="s">
+      <c r="B7" s="571" t="s">
         <v>319</v>
       </c>
-      <c r="C7" s="816" t="s">
+      <c r="C7" s="896" t="s">
         <v>694</v>
       </c>
-      <c r="D7" s="816" t="s">
+      <c r="D7" s="896" t="s">
         <v>339</v>
       </c>
-      <c r="E7" s="816" t="s">
+      <c r="E7" s="896" t="s">
         <v>340</v>
       </c>
-      <c r="F7" s="816" t="s">
+      <c r="F7" s="896" t="s">
         <v>323</v>
       </c>
-      <c r="G7" s="816" t="s">
+      <c r="G7" s="896" t="s">
         <v>324</v>
       </c>
-      <c r="H7" s="816" t="s">
+      <c r="H7" s="896" t="s">
         <v>695</v>
       </c>
-      <c r="I7" s="816" t="s">
+      <c r="I7" s="896" t="s">
         <v>694</v>
       </c>
-      <c r="J7" s="816" t="s">
+      <c r="J7" s="896" t="s">
         <v>340</v>
       </c>
-      <c r="K7" s="816" t="s">
+      <c r="K7" s="896" t="s">
         <v>323</v>
       </c>
-      <c r="L7" s="816" t="s">
+      <c r="L7" s="896" t="s">
         <v>696</v>
       </c>
-      <c r="M7" s="816" t="s">
+      <c r="M7" s="896" t="s">
         <v>324</v>
       </c>
-      <c r="N7" s="816" t="s">
+      <c r="N7" s="896" t="s">
         <v>695</v>
       </c>
-      <c r="O7" s="826"/>
-      <c r="P7" s="828" t="s">
+      <c r="O7" s="906"/>
+      <c r="P7" s="894" t="s">
         <v>15</v>
       </c>
-      <c r="Q7" s="828" t="s">
+      <c r="Q7" s="894" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:17" ht="13.5" thickBot="1">
-      <c r="B8" s="577"/>
-[...14 lines deleted...]
-      <c r="Q8" s="829"/>
+      <c r="B8" s="572"/>
+      <c r="C8" s="897"/>
+      <c r="D8" s="897"/>
+      <c r="E8" s="897"/>
+      <c r="F8" s="897"/>
+      <c r="G8" s="897"/>
+      <c r="H8" s="897"/>
+      <c r="I8" s="897"/>
+      <c r="J8" s="897"/>
+      <c r="K8" s="897"/>
+      <c r="L8" s="897"/>
+      <c r="M8" s="897"/>
+      <c r="N8" s="897"/>
+      <c r="O8" s="849"/>
+      <c r="P8" s="895"/>
+      <c r="Q8" s="895"/>
     </row>
     <row r="9" spans="2:17">
-      <c r="B9" s="578" t="s">
+      <c r="B9" s="573" t="s">
         <v>698</v>
       </c>
-      <c r="C9" s="579"/>
-[...4 lines deleted...]
-      <c r="H9" s="581">
+      <c r="C9" s="574"/>
+      <c r="D9" s="574"/>
+      <c r="E9" s="574"/>
+      <c r="F9" s="575"/>
+      <c r="G9" s="575"/>
+      <c r="H9" s="576">
         <f>C9+D9-E9+F9+G9</f>
         <v>0</v>
       </c>
-      <c r="I9" s="579"/>
-[...4 lines deleted...]
-      <c r="N9" s="581">
+      <c r="I9" s="574"/>
+      <c r="J9" s="574"/>
+      <c r="K9" s="574"/>
+      <c r="L9" s="575"/>
+      <c r="M9" s="575"/>
+      <c r="N9" s="576">
         <f>I9-J9+K9+L9+M9</f>
         <v>0</v>
       </c>
-      <c r="O9" s="581"/>
-      <c r="P9" s="581">
+      <c r="O9" s="576"/>
+      <c r="P9" s="576">
         <f>H9-N9+O9</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="582"/>
+      <c r="Q9" s="577"/>
     </row>
     <row r="10" spans="2:17">
-      <c r="B10" s="583" t="s">
+      <c r="B10" s="578" t="s">
         <v>699</v>
       </c>
-      <c r="C10" s="579"/>
-[...4 lines deleted...]
-      <c r="H10" s="581">
+      <c r="C10" s="574"/>
+      <c r="D10" s="574"/>
+      <c r="E10" s="574"/>
+      <c r="F10" s="575"/>
+      <c r="G10" s="575"/>
+      <c r="H10" s="576">
         <f t="shared" ref="H10:H20" si="0">C10+D10-E10+F10+G10</f>
         <v>0</v>
       </c>
-      <c r="I10" s="579"/>
-[...4 lines deleted...]
-      <c r="N10" s="581">
+      <c r="I10" s="574"/>
+      <c r="J10" s="574"/>
+      <c r="K10" s="574"/>
+      <c r="L10" s="575"/>
+      <c r="M10" s="575"/>
+      <c r="N10" s="576">
         <f t="shared" ref="N10:N20" si="1">I10-J10+K10+L10+M10</f>
         <v>0</v>
       </c>
-      <c r="O10" s="581"/>
-      <c r="P10" s="581">
+      <c r="O10" s="576"/>
+      <c r="P10" s="576">
         <f t="shared" ref="P10:P19" si="2">H10-N10+O10</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="582"/>
+      <c r="Q10" s="577"/>
     </row>
     <row r="11" spans="2:17">
-      <c r="B11" s="583" t="s">
+      <c r="B11" s="578" t="s">
         <v>356</v>
       </c>
-      <c r="C11" s="579"/>
-[...4 lines deleted...]
-      <c r="H11" s="581">
+      <c r="C11" s="574"/>
+      <c r="D11" s="574"/>
+      <c r="E11" s="574"/>
+      <c r="F11" s="575"/>
+      <c r="G11" s="575"/>
+      <c r="H11" s="576">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="579"/>
-[...4 lines deleted...]
-      <c r="N11" s="581">
+      <c r="I11" s="574"/>
+      <c r="J11" s="574"/>
+      <c r="K11" s="574"/>
+      <c r="L11" s="575"/>
+      <c r="M11" s="575"/>
+      <c r="N11" s="576">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O11" s="581"/>
-      <c r="P11" s="581">
+      <c r="O11" s="576"/>
+      <c r="P11" s="576">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q11" s="582"/>
+      <c r="Q11" s="577"/>
     </row>
     <row r="12" spans="2:17">
-      <c r="B12" s="583" t="s">
+      <c r="B12" s="578" t="s">
         <v>356</v>
       </c>
-      <c r="C12" s="579"/>
-[...4 lines deleted...]
-      <c r="H12" s="581">
+      <c r="C12" s="574"/>
+      <c r="D12" s="574"/>
+      <c r="E12" s="574"/>
+      <c r="F12" s="575"/>
+      <c r="G12" s="575"/>
+      <c r="H12" s="576">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="579"/>
-[...4 lines deleted...]
-      <c r="N12" s="581">
+      <c r="I12" s="574"/>
+      <c r="J12" s="574"/>
+      <c r="K12" s="574"/>
+      <c r="L12" s="575"/>
+      <c r="M12" s="575"/>
+      <c r="N12" s="576">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O12" s="581"/>
-      <c r="P12" s="581">
+      <c r="O12" s="576"/>
+      <c r="P12" s="576">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="582"/>
+      <c r="Q12" s="577"/>
     </row>
     <row r="13" spans="2:17">
-      <c r="B13" s="583" t="s">
+      <c r="B13" s="578" t="s">
         <v>700</v>
       </c>
-      <c r="C13" s="579"/>
-[...4 lines deleted...]
-      <c r="H13" s="581">
+      <c r="C13" s="574"/>
+      <c r="D13" s="574"/>
+      <c r="E13" s="574"/>
+      <c r="F13" s="575"/>
+      <c r="G13" s="575"/>
+      <c r="H13" s="576">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="579"/>
-[...4 lines deleted...]
-      <c r="N13" s="581">
+      <c r="I13" s="574"/>
+      <c r="J13" s="574"/>
+      <c r="K13" s="574"/>
+      <c r="L13" s="575"/>
+      <c r="M13" s="575"/>
+      <c r="N13" s="576">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O13" s="581"/>
-      <c r="P13" s="581">
+      <c r="O13" s="576"/>
+      <c r="P13" s="576">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="582"/>
+      <c r="Q13" s="577"/>
     </row>
     <row r="14" spans="2:17">
-      <c r="B14" s="583" t="s">
+      <c r="B14" s="578" t="s">
         <v>356</v>
       </c>
-      <c r="C14" s="579"/>
-[...4 lines deleted...]
-      <c r="H14" s="581">
+      <c r="C14" s="574"/>
+      <c r="D14" s="574"/>
+      <c r="E14" s="574"/>
+      <c r="F14" s="575"/>
+      <c r="G14" s="575"/>
+      <c r="H14" s="576">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="579"/>
-[...4 lines deleted...]
-      <c r="N14" s="581">
+      <c r="I14" s="574"/>
+      <c r="J14" s="574"/>
+      <c r="K14" s="574"/>
+      <c r="L14" s="575"/>
+      <c r="M14" s="575"/>
+      <c r="N14" s="576">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O14" s="581"/>
-      <c r="P14" s="581">
+      <c r="O14" s="576"/>
+      <c r="P14" s="576">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="582"/>
+      <c r="Q14" s="577"/>
     </row>
     <row r="15" spans="2:17">
-      <c r="B15" s="583" t="s">
+      <c r="B15" s="578" t="s">
         <v>356</v>
       </c>
-      <c r="C15" s="579"/>
-[...4 lines deleted...]
-      <c r="H15" s="581">
+      <c r="C15" s="574"/>
+      <c r="D15" s="574"/>
+      <c r="E15" s="574"/>
+      <c r="F15" s="575"/>
+      <c r="G15" s="575"/>
+      <c r="H15" s="576">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I15" s="579"/>
-[...4 lines deleted...]
-      <c r="N15" s="581">
+      <c r="I15" s="574"/>
+      <c r="J15" s="574"/>
+      <c r="K15" s="574"/>
+      <c r="L15" s="575"/>
+      <c r="M15" s="575"/>
+      <c r="N15" s="576">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O15" s="581"/>
-      <c r="P15" s="581">
+      <c r="O15" s="576"/>
+      <c r="P15" s="576">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="582"/>
+      <c r="Q15" s="577"/>
     </row>
     <row r="16" spans="2:17">
-      <c r="B16" s="583" t="s">
+      <c r="B16" s="578" t="s">
         <v>356</v>
       </c>
-      <c r="C16" s="579"/>
-[...4 lines deleted...]
-      <c r="H16" s="581">
+      <c r="C16" s="574"/>
+      <c r="D16" s="574"/>
+      <c r="E16" s="574"/>
+      <c r="F16" s="575"/>
+      <c r="G16" s="575"/>
+      <c r="H16" s="576">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I16" s="579"/>
-[...4 lines deleted...]
-      <c r="N16" s="581">
+      <c r="I16" s="574"/>
+      <c r="J16" s="574"/>
+      <c r="K16" s="574"/>
+      <c r="L16" s="575"/>
+      <c r="M16" s="575"/>
+      <c r="N16" s="576">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O16" s="581"/>
-      <c r="P16" s="581">
+      <c r="O16" s="576"/>
+      <c r="P16" s="576">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q16" s="582"/>
+      <c r="Q16" s="577"/>
     </row>
     <row r="17" spans="2:17" ht="29.25" customHeight="1">
-      <c r="B17" s="585" t="s">
+      <c r="B17" s="580" t="s">
         <v>701</v>
       </c>
-      <c r="C17" s="579"/>
-[...4 lines deleted...]
-      <c r="H17" s="581">
+      <c r="C17" s="574"/>
+      <c r="D17" s="574"/>
+      <c r="E17" s="574"/>
+      <c r="F17" s="575"/>
+      <c r="G17" s="575"/>
+      <c r="H17" s="576">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I17" s="579"/>
-[...4 lines deleted...]
-      <c r="N17" s="581">
+      <c r="I17" s="574"/>
+      <c r="J17" s="574"/>
+      <c r="K17" s="574"/>
+      <c r="L17" s="575"/>
+      <c r="M17" s="575"/>
+      <c r="N17" s="576">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O17" s="581"/>
-      <c r="P17" s="581">
+      <c r="O17" s="576"/>
+      <c r="P17" s="576">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q17" s="582"/>
+      <c r="Q17" s="577"/>
     </row>
     <row r="18" spans="2:17" ht="13.5" thickBot="1">
-      <c r="B18" s="583" t="s">
+      <c r="B18" s="578" t="s">
         <v>332</v>
       </c>
-      <c r="C18" s="579"/>
-[...4 lines deleted...]
-      <c r="H18" s="581">
+      <c r="C18" s="574"/>
+      <c r="D18" s="574"/>
+      <c r="E18" s="574"/>
+      <c r="F18" s="575"/>
+      <c r="G18" s="575"/>
+      <c r="H18" s="576">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I18" s="579"/>
-[...4 lines deleted...]
-      <c r="N18" s="581">
+      <c r="I18" s="574"/>
+      <c r="J18" s="574"/>
+      <c r="K18" s="574"/>
+      <c r="L18" s="575"/>
+      <c r="M18" s="575"/>
+      <c r="N18" s="576">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O18" s="581"/>
-      <c r="P18" s="581">
+      <c r="O18" s="576"/>
+      <c r="P18" s="576">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q18" s="582"/>
+      <c r="Q18" s="577"/>
     </row>
     <row r="19" spans="2:17" ht="13.5" thickBot="1">
-      <c r="B19" s="510" t="s">
+      <c r="B19" s="506" t="s">
         <v>333</v>
       </c>
-      <c r="C19" s="510">
+      <c r="C19" s="506">
         <f>SUM(C9:C18)</f>
         <v>0</v>
       </c>
-      <c r="D19" s="510">
+      <c r="D19" s="506">
         <f>SUM(D9:D18)</f>
         <v>0</v>
       </c>
-      <c r="E19" s="510">
+      <c r="E19" s="506">
         <f>SUM(E9:E18)</f>
         <v>0</v>
       </c>
-      <c r="F19" s="510">
+      <c r="F19" s="506">
         <f>SUM(F9:F18)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="510">
+      <c r="G19" s="506">
         <f>SUM(G9:G18)</f>
         <v>0</v>
       </c>
-      <c r="H19" s="510">
+      <c r="H19" s="506">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I19" s="510">
+      <c r="I19" s="506">
         <f>SUM(I9:I18)</f>
         <v>0</v>
       </c>
-      <c r="J19" s="510">
+      <c r="J19" s="506">
         <f>SUM(J9:J18)</f>
         <v>0</v>
       </c>
-      <c r="K19" s="510">
+      <c r="K19" s="506">
         <f>SUM(K9:K18)</f>
         <v>0</v>
       </c>
-      <c r="L19" s="510">
+      <c r="L19" s="506">
         <f>SUM(L9:L18)</f>
         <v>0</v>
       </c>
-      <c r="M19" s="510">
+      <c r="M19" s="506">
         <f>SUM(M9:M18)</f>
         <v>0</v>
       </c>
-      <c r="N19" s="510">
+      <c r="N19" s="506">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O19" s="510">
+      <c r="O19" s="506">
         <f>SUM(O9:O18)</f>
         <v>0</v>
       </c>
-      <c r="P19" s="510">
+      <c r="P19" s="506">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="511">
+      <c r="Q19" s="507">
         <f>SUM(Q9:Q18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:17" ht="13.5" thickBot="1">
-      <c r="B20" s="507" t="s">
+      <c r="B20" s="503" t="s">
         <v>334</v>
       </c>
       <c r="C20" s="342"/>
       <c r="D20" s="342"/>
       <c r="E20" s="342"/>
       <c r="F20" s="342"/>
       <c r="G20" s="342"/>
       <c r="H20" s="342">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="342"/>
       <c r="J20" s="342"/>
       <c r="K20" s="342"/>
       <c r="L20" s="342"/>
       <c r="M20" s="342"/>
       <c r="N20" s="342">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O20" s="342"/>
-      <c r="P20" s="508">
+      <c r="P20" s="504">
         <f>H20-N20+O20</f>
         <v>0</v>
       </c>
-      <c r="Q20" s="509"/>
+      <c r="Q20" s="505"/>
     </row>
     <row r="21" spans="2:17">
       <c r="B21" s="31"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="31"/>
       <c r="P21" s="31"/>
       <c r="Q21" s="31"/>
     </row>
     <row r="22" spans="2:17">
       <c r="B22" s="31" t="s">
         <v>703</v>
       </c>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="31"/>
       <c r="O22" s="31"/>
       <c r="P22" s="31"/>
       <c r="Q22" s="31"/>
     </row>
     <row r="23" spans="2:17">
       <c r="B23" s="90" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="337"/>
       <c r="D23" s="338"/>
       <c r="E23" s="338"/>
-      <c r="F23" s="537"/>
+      <c r="F23" s="533"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="31"/>
       <c r="P23" s="31"/>
       <c r="Q23" s="31"/>
     </row>
     <row r="24" spans="2:17">
       <c r="B24" s="90"/>
       <c r="C24" s="337"/>
       <c r="D24" s="338"/>
       <c r="E24" s="338"/>
-      <c r="F24" s="537"/>
+      <c r="F24" s="533"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
       <c r="N24" s="31"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
     </row>
     <row r="25" spans="2:17">
       <c r="B25" s="90" t="s">
         <v>95</v>
       </c>
       <c r="C25" s="90"/>
       <c r="D25" s="90"/>
       <c r="E25" s="90"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
       <c r="N25" s="31"/>
       <c r="O25" s="31"/>
-      <c r="P25" s="584"/>
+      <c r="P25" s="579"/>
       <c r="Q25" s="31"/>
     </row>
     <row r="26" spans="2:17">
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
     </row>
     <row r="27" spans="2:17">
-      <c r="B27" s="502" t="s">
+      <c r="B27" s="498" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="31"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
       <c r="N27" s="31"/>
       <c r="O27" s="31"/>
       <c r="P27" s="31"/>
       <c r="Q27" s="31"/>
     </row>
     <row r="28" spans="2:17">
       <c r="B28" s="333" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="31"/>
       <c r="O28" s="31"/>
       <c r="P28" s="31"/>
       <c r="Q28" s="31"/>
     </row>
     <row r="29" spans="2:17">
-      <c r="B29" s="504" t="s">
+      <c r="B29" s="500" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
       <c r="I29" s="31"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="31"/>
       <c r="O29" s="31"/>
       <c r="P29" s="31"/>
       <c r="Q29" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="P7:P8"/>
-[...6 lines deleted...]
-    <mergeCell ref="L7:L8"/>
     <mergeCell ref="B3:Q3"/>
     <mergeCell ref="B4:Q4"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:N6"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
   </mergeCells>
   <pageMargins left="0.23622047244094488" right="0.23622047244094488" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{EAEAC60F-195D-4C28-9B17-7B8A5593AEFE}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D24)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D23:E24</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
@@ -13387,146 +13476,146 @@
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
     </row>
     <row r="2" spans="1:13" ht="20.25" customHeight="1">
       <c r="A2" s="19"/>
       <c r="B2" s="331" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="21"/>
       <c r="J2" s="73" t="s">
         <v>352</v>
       </c>
       <c r="K2" s="74"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
       <c r="A3" s="19"/>
-      <c r="B3" s="835" t="s">
+      <c r="B3" s="913" t="s">
         <v>336</v>
       </c>
-      <c r="C3" s="705"/>
-[...6 lines deleted...]
-      <c r="J3" s="679"/>
+      <c r="C3" s="776"/>
+      <c r="D3" s="776"/>
+      <c r="E3" s="776"/>
+      <c r="F3" s="776"/>
+      <c r="G3" s="776"/>
+      <c r="H3" s="776"/>
+      <c r="I3" s="776"/>
+      <c r="J3" s="754"/>
       <c r="K3" s="74"/>
     </row>
     <row r="4" spans="1:13" ht="15">
       <c r="A4" s="19"/>
-      <c r="B4" s="806" t="s">
+      <c r="B4" s="882" t="s">
         <v>242</v>
       </c>
-      <c r="C4" s="807"/>
-[...6 lines deleted...]
-      <c r="J4" s="808"/>
+      <c r="C4" s="883"/>
+      <c r="D4" s="883"/>
+      <c r="E4" s="883"/>
+      <c r="F4" s="883"/>
+      <c r="G4" s="883"/>
+      <c r="H4" s="883"/>
+      <c r="I4" s="883"/>
+      <c r="J4" s="884"/>
       <c r="K4" s="74"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" thickBot="1">
       <c r="A5" s="19"/>
       <c r="B5" s="22"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="J5" s="75"/>
       <c r="K5" s="74"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" thickBot="1">
       <c r="A6" s="27"/>
       <c r="B6" s="76"/>
-      <c r="C6" s="830" t="s">
+      <c r="C6" s="908" t="s">
         <v>338</v>
       </c>
-      <c r="D6" s="830" t="s">
+      <c r="D6" s="908" t="s">
         <v>339</v>
       </c>
-      <c r="E6" s="830" t="s">
+      <c r="E6" s="908" t="s">
         <v>340</v>
       </c>
-      <c r="F6" s="830" t="s">
+      <c r="F6" s="908" t="s">
         <v>323</v>
       </c>
-      <c r="G6" s="830" t="s">
+      <c r="G6" s="908" t="s">
         <v>341</v>
       </c>
-      <c r="H6" s="830" t="s">
+      <c r="H6" s="908" t="s">
         <v>342</v>
       </c>
-      <c r="I6" s="836" t="s">
+      <c r="I6" s="914" t="s">
         <v>337</v>
       </c>
-      <c r="J6" s="837"/>
+      <c r="J6" s="915"/>
       <c r="K6" s="27"/>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1">
       <c r="A7" s="27"/>
       <c r="B7" s="80" t="s">
         <v>319</v>
       </c>
-      <c r="C7" s="831"/>
-[...5 lines deleted...]
-      <c r="I7" s="838" t="s">
+      <c r="C7" s="909"/>
+      <c r="D7" s="909"/>
+      <c r="E7" s="909"/>
+      <c r="F7" s="909"/>
+      <c r="G7" s="909"/>
+      <c r="H7" s="909"/>
+      <c r="I7" s="916" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="833" t="s">
+      <c r="J7" s="911" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="27"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" thickBot="1">
       <c r="A8" s="27"/>
       <c r="B8" s="82"/>
-      <c r="C8" s="840"/>
-[...6 lines deleted...]
-      <c r="J8" s="834"/>
+      <c r="C8" s="918"/>
+      <c r="D8" s="910"/>
+      <c r="E8" s="918"/>
+      <c r="F8" s="910"/>
+      <c r="G8" s="918"/>
+      <c r="H8" s="910"/>
+      <c r="I8" s="917"/>
+      <c r="J8" s="912"/>
       <c r="K8" s="27"/>
     </row>
     <row r="9" spans="1:13" ht="17.25" customHeight="1">
       <c r="A9" s="19"/>
       <c r="B9" s="91" t="s">
         <v>329</v>
       </c>
       <c r="C9" s="25"/>
       <c r="D9" s="84"/>
       <c r="E9" s="85"/>
       <c r="F9" s="84"/>
       <c r="G9" s="85"/>
       <c r="H9" s="84"/>
       <c r="I9" s="92">
         <f>C9+D9-E9+F9+G9+H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="26"/>
       <c r="K9" s="74"/>
     </row>
     <row r="10" spans="1:13" ht="15">
       <c r="A10" s="19"/>
       <c r="B10" s="91" t="s">
         <v>330</v>
       </c>
@@ -13695,61 +13784,61 @@
       <c r="B19" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="337"/>
       <c r="D19" s="338"/>
       <c r="E19" s="338"/>
       <c r="F19" s="165"/>
     </row>
     <row r="20" spans="1:11" s="31" customFormat="1" ht="12.75">
       <c r="B20" s="17"/>
       <c r="C20" s="337"/>
       <c r="D20" s="338"/>
       <c r="E20" s="338"/>
       <c r="F20" s="165"/>
     </row>
     <row r="21" spans="1:11" ht="12.75">
       <c r="B21" s="17" t="s">
         <v>95</v>
       </c>
       <c r="I21" s="89"/>
     </row>
     <row r="22" spans="1:11" ht="12.75">
       <c r="B22" s="31"/>
     </row>
     <row r="23" spans="1:11" ht="12.75">
-      <c r="B23" s="502" t="s">
+      <c r="B23" s="498" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.75">
       <c r="B24" s="333" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75">
-      <c r="B25" s="504" t="s">
+      <c r="B25" s="500" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="17.25" customHeight="1">
       <c r="B26" s="90"/>
     </row>
     <row r="27" spans="1:11" ht="17.25" customHeight="1">
       <c r="B27" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="C6:C8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
@@ -13817,163 +13906,163 @@
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
     </row>
     <row r="2" spans="1:15" ht="20.25" customHeight="1">
       <c r="A2" s="19"/>
       <c r="B2" s="331" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="21"/>
       <c r="L2" s="73" t="s">
         <v>352</v>
       </c>
       <c r="M2" s="74"/>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="15.75" customHeight="1">
       <c r="A3" s="19"/>
-      <c r="B3" s="835" t="s">
+      <c r="B3" s="913" t="s">
         <v>348</v>
       </c>
-      <c r="C3" s="705"/>
-[...8 lines deleted...]
-      <c r="L3" s="679"/>
+      <c r="C3" s="776"/>
+      <c r="D3" s="776"/>
+      <c r="E3" s="776"/>
+      <c r="F3" s="776"/>
+      <c r="G3" s="776"/>
+      <c r="H3" s="776"/>
+      <c r="I3" s="776"/>
+      <c r="J3" s="776"/>
+      <c r="K3" s="776"/>
+      <c r="L3" s="754"/>
       <c r="M3" s="74"/>
     </row>
     <row r="4" spans="1:15" ht="15">
       <c r="A4" s="19"/>
-      <c r="B4" s="806" t="s">
+      <c r="B4" s="882" t="s">
         <v>349</v>
       </c>
-      <c r="C4" s="807"/>
-[...8 lines deleted...]
-      <c r="L4" s="808"/>
+      <c r="C4" s="883"/>
+      <c r="D4" s="883"/>
+      <c r="E4" s="883"/>
+      <c r="F4" s="883"/>
+      <c r="G4" s="883"/>
+      <c r="H4" s="883"/>
+      <c r="I4" s="883"/>
+      <c r="J4" s="883"/>
+      <c r="K4" s="883"/>
+      <c r="L4" s="884"/>
       <c r="M4" s="74"/>
     </row>
     <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="19"/>
       <c r="B5" s="22"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="L5" s="75"/>
       <c r="M5" s="74"/>
     </row>
     <row r="6" spans="1:15" ht="15.75" thickBot="1">
       <c r="A6" s="27"/>
       <c r="B6" s="76"/>
       <c r="C6" s="240"/>
-      <c r="D6" s="468"/>
+      <c r="D6" s="464"/>
       <c r="E6" s="77"/>
       <c r="F6" s="78"/>
       <c r="G6" s="79"/>
-      <c r="H6" s="845" t="s">
+      <c r="H6" s="923" t="s">
         <v>317</v>
       </c>
-      <c r="I6" s="836" t="s">
+      <c r="I6" s="914" t="s">
         <v>337</v>
       </c>
-      <c r="J6" s="846"/>
-      <c r="K6" s="836" t="s">
+      <c r="J6" s="924"/>
+      <c r="K6" s="914" t="s">
         <v>704</v>
       </c>
-      <c r="L6" s="837"/>
+      <c r="L6" s="915"/>
       <c r="M6" s="27"/>
     </row>
     <row r="7" spans="1:15" ht="24">
       <c r="A7" s="27"/>
       <c r="B7" s="80" t="s">
         <v>319</v>
       </c>
-      <c r="C7" s="847" t="s">
+      <c r="C7" s="925" t="s">
         <v>338</v>
       </c>
-      <c r="D7" s="701" t="s">
+      <c r="D7" s="772" t="s">
         <v>339</v>
       </c>
-      <c r="E7" s="848" t="s">
+      <c r="E7" s="926" t="s">
         <v>340</v>
       </c>
-      <c r="F7" s="831" t="s">
+      <c r="F7" s="909" t="s">
         <v>323</v>
       </c>
       <c r="G7" s="81" t="s">
         <v>350</v>
       </c>
-      <c r="H7" s="704"/>
-      <c r="I7" s="833" t="s">
+      <c r="H7" s="775"/>
+      <c r="I7" s="911" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="841" t="s">
+      <c r="J7" s="919" t="s">
         <v>15</v>
       </c>
-      <c r="K7" s="833" t="s">
+      <c r="K7" s="911" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="843" t="s">
+      <c r="L7" s="921" t="s">
         <v>15</v>
       </c>
       <c r="M7" s="27"/>
     </row>
     <row r="8" spans="1:15" ht="15.75" thickBot="1">
       <c r="A8" s="27"/>
       <c r="B8" s="82"/>
-      <c r="C8" s="847"/>
-[...2 lines deleted...]
-      <c r="F8" s="840"/>
+      <c r="C8" s="925"/>
+      <c r="D8" s="763"/>
+      <c r="E8" s="926"/>
+      <c r="F8" s="918"/>
       <c r="G8" s="81"/>
-      <c r="H8" s="704"/>
-[...3 lines deleted...]
-      <c r="L8" s="844"/>
+      <c r="H8" s="775"/>
+      <c r="I8" s="927"/>
+      <c r="J8" s="920"/>
+      <c r="K8" s="912"/>
+      <c r="L8" s="922"/>
       <c r="M8" s="27"/>
     </row>
     <row r="9" spans="1:15" ht="17.25" customHeight="1">
       <c r="A9" s="19"/>
       <c r="B9" s="83" t="s">
         <v>329</v>
       </c>
       <c r="C9" s="84"/>
       <c r="D9" s="85"/>
       <c r="E9" s="84"/>
       <c r="F9" s="85"/>
       <c r="G9" s="84"/>
       <c r="H9" s="86"/>
       <c r="I9" s="86">
         <f>C9+D9-E9+F9-G9+H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="86"/>
       <c r="K9" s="85"/>
       <c r="L9" s="84"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:15" ht="15">
       <c r="A10" s="19"/>
       <c r="B10" s="83" t="s">
@@ -14174,67 +14263,67 @@
       <c r="B20" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C20" s="337"/>
       <c r="D20" s="338"/>
       <c r="E20" s="338"/>
       <c r="F20" s="165"/>
     </row>
     <row r="21" spans="1:13" s="31" customFormat="1" ht="12.75">
       <c r="B21" s="17"/>
       <c r="C21" s="337"/>
       <c r="D21" s="338"/>
       <c r="E21" s="338"/>
       <c r="F21" s="165"/>
     </row>
     <row r="22" spans="1:13" ht="12.75">
       <c r="B22" s="17" t="s">
         <v>95</v>
       </c>
       <c r="K22" s="89"/>
     </row>
     <row r="23" spans="1:13" ht="12.75">
       <c r="B23" s="31"/>
     </row>
     <row r="24" spans="1:13" ht="12.75">
-      <c r="B24" s="502" t="s">
+      <c r="B24" s="498" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
     </row>
     <row r="25" spans="1:13" ht="12.75">
       <c r="B25" s="333" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
     </row>
     <row r="26" spans="1:13" ht="12.75">
-      <c r="B26" s="504" t="s">
+      <c r="B26" s="500" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
     </row>
     <row r="27" spans="1:13" ht="17.25" customHeight="1">
       <c r="B27" s="90"/>
     </row>
     <row r="28" spans="1:13" ht="17.25" customHeight="1">
       <c r="B28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
@@ -14292,176 +14381,176 @@
   <sheetData>
     <row r="1" spans="1:15" ht="12.75"/>
     <row r="2" spans="1:15" ht="20.25" customHeight="1">
       <c r="A2" s="27"/>
       <c r="B2" s="330" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="21"/>
       <c r="M2" s="95" t="s">
         <v>357</v>
       </c>
       <c r="N2" s="27"/>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="15.75" customHeight="1">
       <c r="A3" s="27"/>
-      <c r="B3" s="805" t="s">
+      <c r="B3" s="881" t="s">
         <v>353</v>
       </c>
-      <c r="C3" s="705"/>
-[...9 lines deleted...]
-      <c r="M3" s="679"/>
+      <c r="C3" s="776"/>
+      <c r="D3" s="776"/>
+      <c r="E3" s="776"/>
+      <c r="F3" s="776"/>
+      <c r="G3" s="776"/>
+      <c r="H3" s="776"/>
+      <c r="I3" s="776"/>
+      <c r="J3" s="776"/>
+      <c r="K3" s="776"/>
+      <c r="L3" s="776"/>
+      <c r="M3" s="754"/>
       <c r="N3" s="27"/>
     </row>
     <row r="4" spans="1:15" ht="15">
       <c r="A4" s="27"/>
-      <c r="B4" s="806" t="s">
+      <c r="B4" s="882" t="s">
         <v>314</v>
       </c>
-      <c r="C4" s="807"/>
-[...9 lines deleted...]
-      <c r="M4" s="808"/>
+      <c r="C4" s="883"/>
+      <c r="D4" s="883"/>
+      <c r="E4" s="883"/>
+      <c r="F4" s="883"/>
+      <c r="G4" s="883"/>
+      <c r="H4" s="883"/>
+      <c r="I4" s="883"/>
+      <c r="J4" s="883"/>
+      <c r="K4" s="883"/>
+      <c r="L4" s="883"/>
+      <c r="M4" s="884"/>
       <c r="N4" s="27"/>
     </row>
     <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="27"/>
       <c r="B5" s="22"/>
-      <c r="C5" s="505"/>
-[...8 lines deleted...]
-      <c r="L5" s="505"/>
+      <c r="C5" s="501"/>
+      <c r="D5" s="502"/>
+      <c r="E5" s="502"/>
+      <c r="F5" s="502"/>
+      <c r="G5" s="502"/>
+      <c r="H5" s="502"/>
+      <c r="I5" s="502"/>
+      <c r="J5" s="501"/>
+      <c r="K5" s="501"/>
+      <c r="L5" s="501"/>
       <c r="M5" s="75"/>
       <c r="N5" s="27"/>
     </row>
     <row r="6" spans="1:15" ht="15.75" thickBot="1">
       <c r="A6" s="27"/>
-      <c r="B6" s="514"/>
-      <c r="C6" s="850" t="s">
+      <c r="B6" s="510"/>
+      <c r="C6" s="928" t="s">
         <v>315</v>
       </c>
-      <c r="D6" s="851"/>
-[...2 lines deleted...]
-      <c r="G6" s="850" t="s">
+      <c r="D6" s="929"/>
+      <c r="E6" s="929"/>
+      <c r="F6" s="930"/>
+      <c r="G6" s="928" t="s">
         <v>316</v>
       </c>
-      <c r="H6" s="851"/>
-[...2 lines deleted...]
-      <c r="K6" s="710" t="s">
+      <c r="H6" s="929"/>
+      <c r="I6" s="929"/>
+      <c r="J6" s="930"/>
+      <c r="K6" s="781" t="s">
         <v>317</v>
       </c>
-      <c r="L6" s="850" t="s">
+      <c r="L6" s="928" t="s">
         <v>318</v>
       </c>
-      <c r="M6" s="852"/>
+      <c r="M6" s="930"/>
       <c r="N6" s="27"/>
     </row>
     <row r="7" spans="1:15" ht="24" customHeight="1">
       <c r="A7" s="27"/>
-      <c r="B7" s="465" t="s">
+      <c r="B7" s="461" t="s">
         <v>319</v>
       </c>
-      <c r="C7" s="687" t="s">
+      <c r="C7" s="762" t="s">
         <v>320</v>
       </c>
-      <c r="D7" s="687" t="s">
+      <c r="D7" s="762" t="s">
         <v>321</v>
       </c>
-      <c r="E7" s="687" t="s">
+      <c r="E7" s="762" t="s">
         <v>322</v>
       </c>
-      <c r="F7" s="687" t="s">
+      <c r="F7" s="762" t="s">
         <v>325</v>
       </c>
-      <c r="G7" s="687" t="s">
+      <c r="G7" s="762" t="s">
         <v>354</v>
       </c>
-      <c r="H7" s="687" t="s">
+      <c r="H7" s="762" t="s">
         <v>322</v>
       </c>
-      <c r="I7" s="687" t="s">
+      <c r="I7" s="762" t="s">
         <v>327</v>
       </c>
-      <c r="J7" s="687" t="s">
+      <c r="J7" s="762" t="s">
         <v>355</v>
       </c>
-      <c r="K7" s="711"/>
-      <c r="L7" s="803" t="s">
+      <c r="K7" s="782"/>
+      <c r="L7" s="892" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="803" t="s">
+      <c r="M7" s="892" t="s">
         <v>15</v>
       </c>
       <c r="N7" s="27"/>
     </row>
     <row r="8" spans="1:15" ht="15.75" thickBot="1">
       <c r="A8" s="27"/>
-      <c r="B8" s="501"/>
-[...10 lines deleted...]
-      <c r="M8" s="804"/>
+      <c r="B8" s="497"/>
+      <c r="C8" s="763"/>
+      <c r="D8" s="763"/>
+      <c r="E8" s="763"/>
+      <c r="F8" s="763"/>
+      <c r="G8" s="763"/>
+      <c r="H8" s="763"/>
+      <c r="I8" s="763"/>
+      <c r="J8" s="763"/>
+      <c r="K8" s="931"/>
+      <c r="L8" s="893"/>
+      <c r="M8" s="893"/>
       <c r="N8" s="27"/>
     </row>
     <row r="9" spans="1:15" ht="15">
       <c r="A9" s="27"/>
       <c r="B9" s="294" t="s">
         <v>706</v>
       </c>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="26">
         <f t="shared" ref="F9:F12" si="0">C9+D9-E9</f>
         <v>0</v>
       </c>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26">
         <f t="shared" ref="J9:J12" si="1">G9-H9+I9</f>
         <v>0</v>
       </c>
       <c r="K9" s="26"/>
       <c r="L9" s="26">
         <f t="shared" ref="L9:L12" si="2">F9-J9+K9</f>
         <v>0</v>
@@ -14665,133 +14754,133 @@
       </c>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="26">
         <f>C17+D17-E17</f>
         <v>0</v>
       </c>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="26">
         <f>G17-H17+I17</f>
         <v>0</v>
       </c>
       <c r="K17" s="26"/>
       <c r="L17" s="26">
         <f>F17-J17+K17</f>
         <v>0</v>
       </c>
       <c r="M17" s="28"/>
       <c r="N17" s="27"/>
     </row>
     <row r="18" spans="1:14" ht="15.75" thickBot="1">
       <c r="A18" s="27"/>
-      <c r="B18" s="493" t="s">
+      <c r="B18" s="489" t="s">
         <v>333</v>
       </c>
-      <c r="C18" s="493">
+      <c r="C18" s="489">
         <f>SUM(C9:C17)</f>
         <v>0</v>
       </c>
-      <c r="D18" s="493">
+      <c r="D18" s="489">
         <f t="shared" ref="D18:M18" si="9">SUM(D9:D17)</f>
         <v>0</v>
       </c>
-      <c r="E18" s="493">
+      <c r="E18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="F18" s="493">
+      <c r="F18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="G18" s="493">
+      <c r="G18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="H18" s="493">
+      <c r="H18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="I18" s="493">
+      <c r="I18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J18" s="493">
+      <c r="J18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K18" s="493">
+      <c r="K18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="L18" s="493">
+      <c r="L18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="M18" s="493">
+      <c r="M18" s="489">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="N18" s="27"/>
     </row>
     <row r="19" spans="1:14" ht="15.75" thickBot="1">
       <c r="A19" s="27"/>
       <c r="B19" s="291" t="s">
         <v>334</v>
       </c>
       <c r="C19" s="292"/>
       <c r="D19" s="292"/>
       <c r="E19" s="292"/>
       <c r="F19" s="292">
         <f>C19+D19-E19</f>
         <v>0</v>
       </c>
       <c r="G19" s="292"/>
       <c r="H19" s="292"/>
       <c r="I19" s="292"/>
       <c r="J19" s="292">
         <f>G19-H19+I19</f>
         <v>0</v>
       </c>
       <c r="K19" s="292"/>
       <c r="L19" s="292">
         <f>F19-J19+K19</f>
         <v>0</v>
       </c>
       <c r="M19" s="293"/>
       <c r="N19" s="27"/>
     </row>
     <row r="20" spans="1:14" ht="15">
       <c r="A20" s="27"/>
       <c r="N20" s="27"/>
     </row>
     <row r="21" spans="1:14" ht="15">
-      <c r="A21" s="642"/>
-      <c r="B21" s="643" t="s">
+      <c r="A21" s="636"/>
+      <c r="B21" s="637" t="s">
         <v>94</v>
       </c>
       <c r="C21" s="337"/>
       <c r="D21" s="338"/>
       <c r="E21" s="338"/>
       <c r="F21" s="165"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:14" ht="12.75">
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
     </row>
     <row r="23" spans="1:14" s="31" customFormat="1" ht="12.75">
       <c r="B23" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="13"/>
@@ -14919,139 +15008,139 @@
       <c r="N1" s="27"/>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="27"/>
       <c r="B2" s="330" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="295"/>
       <c r="D2" s="295"/>
       <c r="E2" s="295"/>
       <c r="F2" s="295"/>
       <c r="G2" s="295"/>
       <c r="H2" s="295"/>
       <c r="I2" s="296"/>
       <c r="J2" s="297"/>
       <c r="K2" s="295"/>
       <c r="L2" s="295"/>
       <c r="M2" s="298"/>
       <c r="N2" s="95" t="s">
         <v>382</v>
       </c>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="15.75">
       <c r="A3" s="27"/>
-      <c r="B3" s="805" t="s">
+      <c r="B3" s="881" t="s">
         <v>358</v>
       </c>
-      <c r="C3" s="854"/>
-[...9 lines deleted...]
-      <c r="M3" s="854"/>
+      <c r="C3" s="932"/>
+      <c r="D3" s="932"/>
+      <c r="E3" s="932"/>
+      <c r="F3" s="932"/>
+      <c r="G3" s="932"/>
+      <c r="H3" s="932"/>
+      <c r="I3" s="932"/>
+      <c r="J3" s="932"/>
+      <c r="K3" s="932"/>
+      <c r="L3" s="932"/>
+      <c r="M3" s="932"/>
       <c r="N3" s="299"/>
     </row>
     <row r="4" spans="1:15" ht="15">
       <c r="A4" s="27"/>
-      <c r="B4" s="855" t="s">
+      <c r="B4" s="933" t="s">
         <v>314</v>
       </c>
-      <c r="C4" s="705"/>
-[...9 lines deleted...]
-      <c r="M4" s="705"/>
+      <c r="C4" s="776"/>
+      <c r="D4" s="776"/>
+      <c r="E4" s="776"/>
+      <c r="F4" s="776"/>
+      <c r="G4" s="776"/>
+      <c r="H4" s="776"/>
+      <c r="I4" s="776"/>
+      <c r="J4" s="776"/>
+      <c r="K4" s="776"/>
+      <c r="L4" s="776"/>
+      <c r="M4" s="776"/>
       <c r="N4" s="299"/>
     </row>
     <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="A5" s="27"/>
       <c r="B5" s="300"/>
       <c r="C5" s="288"/>
       <c r="D5" s="288"/>
       <c r="E5" s="288"/>
       <c r="F5" s="301"/>
       <c r="G5" s="301"/>
       <c r="H5" s="301"/>
       <c r="I5" s="302"/>
       <c r="J5" s="301"/>
       <c r="N5" s="304"/>
     </row>
     <row r="6" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A6" s="27"/>
-      <c r="B6" s="706" t="s">
+      <c r="B6" s="777" t="s">
         <v>359</v>
       </c>
-      <c r="C6" s="707"/>
-[...3 lines deleted...]
-      <c r="G6" s="708"/>
+      <c r="C6" s="778"/>
+      <c r="D6" s="778"/>
+      <c r="E6" s="778"/>
+      <c r="F6" s="778"/>
+      <c r="G6" s="779"/>
       <c r="H6" s="11"/>
-      <c r="I6" s="856" t="s">
+      <c r="I6" s="934" t="s">
         <v>360</v>
       </c>
-      <c r="J6" s="857"/>
-[...3 lines deleted...]
-      <c r="N6" s="858"/>
+      <c r="J6" s="935"/>
+      <c r="K6" s="935"/>
+      <c r="L6" s="935"/>
+      <c r="M6" s="935"/>
+      <c r="N6" s="936"/>
     </row>
     <row r="7" spans="1:15" ht="48.75" thickBot="1">
       <c r="A7" s="27"/>
-      <c r="B7" s="515" t="s">
+      <c r="B7" s="511" t="s">
         <v>361</v>
       </c>
       <c r="C7" s="273" t="s">
         <v>362</v>
       </c>
       <c r="D7" s="273" t="s">
         <v>363</v>
       </c>
       <c r="E7" s="273" t="s">
         <v>364</v>
       </c>
       <c r="F7" s="273" t="s">
         <v>365</v>
       </c>
       <c r="G7" s="273" t="s">
         <v>366</v>
       </c>
       <c r="H7" s="305"/>
-      <c r="I7" s="515" t="s">
+      <c r="I7" s="511" t="s">
         <v>361</v>
       </c>
       <c r="J7" s="273" t="s">
         <v>367</v>
       </c>
       <c r="K7" s="273" t="s">
         <v>363</v>
       </c>
       <c r="L7" s="273" t="s">
         <v>364</v>
       </c>
       <c r="M7" s="273" t="s">
         <v>365</v>
       </c>
       <c r="N7" s="273" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="15">
       <c r="A8" s="27"/>
       <c r="B8" s="306" t="s">
         <v>368</v>
       </c>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
@@ -15470,110 +15559,110 @@
         <v>153</v>
       </c>
       <c r="J23" s="318">
         <f>SUM(J17,J22)</f>
         <v>0</v>
       </c>
       <c r="K23" s="317">
         <f t="shared" ref="K23" si="11">SUM(K17,K22)</f>
         <v>0</v>
       </c>
       <c r="L23" s="317">
         <f t="shared" ref="L23" si="12">SUM(L17,L22)</f>
         <v>0</v>
       </c>
       <c r="M23" s="317">
         <f>SUM(M17,M22)</f>
         <v>0</v>
       </c>
       <c r="N23" s="319">
         <f>SUM(N17,N22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1">
       <c r="B24" s="13"/>
-      <c r="H24" s="470"/>
+      <c r="H24" s="466"/>
     </row>
     <row r="25" spans="1:14" s="31" customFormat="1">
       <c r="B25" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="337"/>
       <c r="D25" s="338"/>
       <c r="E25" s="338"/>
       <c r="F25" s="165"/>
-      <c r="H25" s="470"/>
+      <c r="H25" s="466"/>
     </row>
     <row r="26" spans="1:14" s="31" customFormat="1">
       <c r="B26" s="17"/>
       <c r="C26" s="337"/>
       <c r="D26" s="338"/>
       <c r="E26" s="338"/>
       <c r="F26" s="165"/>
-      <c r="H26" s="470"/>
+      <c r="H26" s="466"/>
     </row>
     <row r="27" spans="1:14">
       <c r="B27" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
-      <c r="H27" s="470"/>
+      <c r="H27" s="466"/>
     </row>
     <row r="28" spans="1:14" ht="12.75" customHeight="1">
       <c r="B28" s="13"/>
-      <c r="H28" s="470"/>
+      <c r="H28" s="466"/>
     </row>
     <row r="29" spans="1:14" ht="12.75" customHeight="1">
       <c r="B29" s="322" t="s">
         <v>96</v>
       </c>
-      <c r="H29" s="470"/>
+      <c r="H29" s="466"/>
       <c r="K29" s="320"/>
     </row>
     <row r="30" spans="1:14">
       <c r="B30" s="323" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="320"/>
-      <c r="H30" s="470"/>
+      <c r="H30" s="466"/>
     </row>
     <row r="31" spans="1:14">
       <c r="B31" s="419" t="s">
         <v>98</v>
       </c>
-      <c r="H31" s="470"/>
+      <c r="H31" s="466"/>
     </row>
     <row r="32" spans="1:14">
       <c r="B32" s="17"/>
-      <c r="H32" s="470"/>
+      <c r="H32" s="466"/>
     </row>
     <row r="33" spans="2:8" ht="12.75" customHeight="1">
       <c r="B33" s="13"/>
-      <c r="H33" s="470"/>
+      <c r="H33" s="466"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="I6:N6"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="containsText" priority="1" operator="containsText" text="control" id="{10F21871-041F-47C3-B6B3-491E099EB0CA}">
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D25)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
@@ -15596,405 +15685,405 @@
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A10" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="D51" sqref="D51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="63.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="24.28515625" style="30" customWidth="1"/>
     <col min="8" max="8" width="4.7109375" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="13.5" thickBot="1"/>
     <row r="2" spans="2:8" ht="15">
       <c r="B2" s="324" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="339"/>
       <c r="E2" s="339"/>
       <c r="F2" s="339"/>
-      <c r="G2" s="586" t="s">
+      <c r="G2" s="581" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="15">
-      <c r="B3" s="655" t="s">
+      <c r="B3" s="738" t="s">
         <v>387</v>
       </c>
-      <c r="C3" s="656"/>
-[...3 lines deleted...]
-      <c r="G3" s="657"/>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="739"/>
+      <c r="F3" s="739"/>
+      <c r="G3" s="740"/>
     </row>
     <row r="4" spans="2:8">
-      <c r="B4" s="678" t="s">
+      <c r="B4" s="753" t="s">
         <v>242</v>
       </c>
-      <c r="C4" s="705"/>
-[...3 lines deleted...]
-      <c r="G4" s="709"/>
+      <c r="C4" s="776"/>
+      <c r="D4" s="776"/>
+      <c r="E4" s="776"/>
+      <c r="F4" s="776"/>
+      <c r="G4" s="780"/>
     </row>
     <row r="5" spans="2:8" ht="13.5" thickBot="1">
       <c r="B5" s="9"/>
       <c r="C5" s="11"/>
       <c r="D5" s="67"/>
-      <c r="E5" s="538"/>
-      <c r="F5" s="538"/>
+      <c r="E5" s="534"/>
+      <c r="F5" s="534"/>
       <c r="G5" s="340"/>
     </row>
     <row r="6" spans="2:8" ht="12.75" customHeight="1" thickBot="1">
-      <c r="B6" s="589"/>
-[...1 lines deleted...]
-      <c r="D6" s="861" t="s">
+      <c r="B6" s="584"/>
+      <c r="C6" s="588"/>
+      <c r="D6" s="939" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="860"/>
-      <c r="F6" s="859" t="s">
+      <c r="E6" s="938"/>
+      <c r="F6" s="937" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="860"/>
+      <c r="G6" s="938"/>
     </row>
     <row r="7" spans="2:8" ht="12.75" customHeight="1" thickBot="1">
-      <c r="B7" s="594"/>
-[...1 lines deleted...]
-      <c r="D7" s="597" t="s">
+      <c r="B7" s="589"/>
+      <c r="C7" s="590"/>
+      <c r="D7" s="592" t="s">
         <v>732</v>
       </c>
-      <c r="E7" s="598" t="s">
+      <c r="E7" s="593" t="s">
         <v>733</v>
       </c>
-      <c r="F7" s="598" t="s">
+      <c r="F7" s="593" t="s">
         <v>734</v>
       </c>
-      <c r="G7" s="598" t="s">
+      <c r="G7" s="593" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="15">
-      <c r="B8" s="589" t="s">
+      <c r="B8" s="584" t="s">
         <v>716</v>
       </c>
-      <c r="C8" s="596"/>
-[...3 lines deleted...]
-      <c r="G8" s="601"/>
+      <c r="C8" s="591"/>
+      <c r="D8" s="468"/>
+      <c r="E8" s="468"/>
+      <c r="F8" s="596"/>
+      <c r="G8" s="596"/>
       <c r="H8" s="4"/>
     </row>
     <row r="9" spans="2:8" ht="15">
       <c r="B9" s="15" t="s">
         <v>717</v>
       </c>
-      <c r="C9" s="588"/>
-[...1 lines deleted...]
-      <c r="E9" s="473"/>
+      <c r="C9" s="583"/>
+      <c r="D9" s="469"/>
+      <c r="E9" s="469"/>
       <c r="F9" s="358"/>
       <c r="G9" s="358"/>
       <c r="H9" s="4"/>
     </row>
     <row r="10" spans="2:8" ht="15">
       <c r="B10" s="15" t="s">
         <v>385</v>
       </c>
-      <c r="C10" s="588"/>
-[...1 lines deleted...]
-      <c r="E10" s="473"/>
+      <c r="C10" s="583"/>
+      <c r="D10" s="469"/>
+      <c r="E10" s="469"/>
       <c r="F10" s="358"/>
       <c r="G10" s="358"/>
       <c r="H10" s="4"/>
     </row>
     <row r="11" spans="2:8" ht="15">
       <c r="B11" s="15" t="s">
         <v>718</v>
       </c>
-      <c r="C11" s="588"/>
-[...1 lines deleted...]
-      <c r="E11" s="473"/>
+      <c r="C11" s="583"/>
+      <c r="D11" s="469"/>
+      <c r="E11" s="469"/>
       <c r="F11" s="358"/>
       <c r="G11" s="358"/>
       <c r="H11" s="4"/>
     </row>
     <row r="12" spans="2:8" ht="15">
       <c r="B12" s="15" t="s">
         <v>719</v>
       </c>
-      <c r="C12" s="588"/>
-[...1 lines deleted...]
-      <c r="E12" s="473"/>
+      <c r="C12" s="583"/>
+      <c r="D12" s="469"/>
+      <c r="E12" s="469"/>
       <c r="F12" s="358"/>
       <c r="G12" s="358"/>
       <c r="H12" s="4"/>
     </row>
     <row r="13" spans="2:8" ht="15">
       <c r="B13" s="15" t="s">
         <v>386</v>
       </c>
-      <c r="C13" s="588"/>
-[...1 lines deleted...]
-      <c r="E13" s="473"/>
+      <c r="C13" s="583"/>
+      <c r="D13" s="469"/>
+      <c r="E13" s="469"/>
       <c r="F13" s="358"/>
       <c r="G13" s="358"/>
       <c r="H13" s="4"/>
     </row>
     <row r="14" spans="2:8" ht="15.75" thickBot="1">
       <c r="B14" s="15" t="s">
         <v>720</v>
       </c>
-      <c r="C14" s="588"/>
-[...1 lines deleted...]
-      <c r="E14" s="473"/>
+      <c r="C14" s="583"/>
+      <c r="D14" s="469"/>
+      <c r="E14" s="469"/>
       <c r="F14" s="358"/>
       <c r="G14" s="358"/>
       <c r="H14" s="4"/>
     </row>
     <row r="15" spans="2:8" ht="15.75" thickBot="1">
-      <c r="B15" s="599" t="s">
+      <c r="B15" s="594" t="s">
         <v>721</v>
       </c>
-      <c r="C15" s="600"/>
-      <c r="D15" s="602">
+      <c r="C15" s="595"/>
+      <c r="D15" s="597">
         <f>D9+SUM(D11:D12)-D14</f>
         <v>0</v>
       </c>
-      <c r="E15" s="602">
+      <c r="E15" s="597">
         <f t="shared" ref="E15:G15" si="0">E9+SUM(E11:E12)-E14</f>
         <v>0</v>
       </c>
-      <c r="F15" s="602">
+      <c r="F15" s="597">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G15" s="602">
+      <c r="G15" s="597">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H15" s="4"/>
     </row>
     <row r="16" spans="2:8" ht="15">
-      <c r="B16" s="590" t="s">
+      <c r="B16" s="585" t="s">
         <v>722</v>
       </c>
-      <c r="C16" s="588"/>
-[...1 lines deleted...]
-      <c r="E16" s="473"/>
+      <c r="C16" s="583"/>
+      <c r="D16" s="469"/>
+      <c r="E16" s="469"/>
       <c r="F16" s="358"/>
       <c r="G16" s="358"/>
       <c r="H16" s="4"/>
     </row>
     <row r="17" spans="2:8" ht="15">
       <c r="B17" s="15" t="s">
         <v>723</v>
       </c>
-      <c r="C17" s="588"/>
-[...1 lines deleted...]
-      <c r="E17" s="473"/>
+      <c r="C17" s="583"/>
+      <c r="D17" s="469"/>
+      <c r="E17" s="469"/>
       <c r="F17" s="358"/>
       <c r="G17" s="358"/>
       <c r="H17" s="4"/>
     </row>
     <row r="18" spans="2:8" ht="15">
       <c r="B18" s="15" t="s">
         <v>724</v>
       </c>
-      <c r="C18" s="588"/>
-[...1 lines deleted...]
-      <c r="E18" s="473"/>
+      <c r="C18" s="583"/>
+      <c r="D18" s="469"/>
+      <c r="E18" s="469"/>
       <c r="F18" s="358"/>
       <c r="G18" s="358"/>
       <c r="H18" s="4"/>
     </row>
     <row r="19" spans="2:8" ht="15">
       <c r="B19" s="15" t="s">
         <v>725</v>
       </c>
-      <c r="C19" s="588"/>
-[...1 lines deleted...]
-      <c r="E19" s="473"/>
+      <c r="C19" s="583"/>
+      <c r="D19" s="469"/>
+      <c r="E19" s="469"/>
       <c r="F19" s="358"/>
       <c r="G19" s="358"/>
       <c r="H19" s="4"/>
     </row>
     <row r="20" spans="2:8" ht="15">
       <c r="B20" s="15" t="s">
         <v>726</v>
       </c>
-      <c r="C20" s="588"/>
-[...1 lines deleted...]
-      <c r="E20" s="473"/>
+      <c r="C20" s="583"/>
+      <c r="D20" s="469"/>
+      <c r="E20" s="469"/>
       <c r="F20" s="358"/>
       <c r="G20" s="358"/>
       <c r="H20" s="4"/>
     </row>
     <row r="21" spans="2:8" ht="15">
       <c r="B21" s="15" t="s">
         <v>727</v>
       </c>
-      <c r="C21" s="588"/>
-[...1 lines deleted...]
-      <c r="E21" s="473"/>
+      <c r="C21" s="583"/>
+      <c r="D21" s="469"/>
+      <c r="E21" s="469"/>
       <c r="F21" s="358"/>
       <c r="G21" s="358"/>
       <c r="H21" s="4"/>
     </row>
     <row r="22" spans="2:8" ht="15">
       <c r="B22" s="15" t="s">
         <v>728</v>
       </c>
-      <c r="C22" s="588"/>
-[...1 lines deleted...]
-      <c r="E22" s="473"/>
+      <c r="C22" s="583"/>
+      <c r="D22" s="469"/>
+      <c r="E22" s="469"/>
       <c r="F22" s="358"/>
       <c r="G22" s="358"/>
       <c r="H22" s="4"/>
     </row>
     <row r="23" spans="2:8" ht="15">
       <c r="B23" s="15" t="s">
         <v>386</v>
       </c>
-      <c r="C23" s="471"/>
-      <c r="D23" s="473">
+      <c r="C23" s="467"/>
+      <c r="D23" s="469">
         <f>SUM(D9:D13)</f>
         <v>0</v>
       </c>
-      <c r="E23" s="473">
+      <c r="E23" s="469">
         <f>SUM(E9:E13)</f>
         <v>0</v>
       </c>
       <c r="F23" s="358">
         <f>SUM(F9:F13)</f>
         <v>0</v>
       </c>
       <c r="G23" s="358">
         <f>SUM(G9:G13)</f>
         <v>0</v>
       </c>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="2:8" ht="15">
       <c r="B24" s="15" t="s">
         <v>729</v>
       </c>
-      <c r="C24" s="588"/>
-[...1 lines deleted...]
-      <c r="E24" s="473"/>
+      <c r="C24" s="583"/>
+      <c r="D24" s="469"/>
+      <c r="E24" s="469"/>
       <c r="F24" s="358"/>
       <c r="G24" s="358"/>
       <c r="H24" s="4"/>
     </row>
     <row r="25" spans="2:8" ht="15">
       <c r="B25" s="15" t="s">
         <v>730</v>
       </c>
-      <c r="C25" s="471"/>
-[...1 lines deleted...]
-      <c r="E25" s="473"/>
+      <c r="C25" s="467"/>
+      <c r="D25" s="469"/>
+      <c r="E25" s="469"/>
       <c r="F25" s="358"/>
       <c r="G25" s="358"/>
       <c r="H25" s="4"/>
     </row>
     <row r="26" spans="2:8" ht="15">
       <c r="B26" s="15" t="s">
         <v>724</v>
       </c>
-      <c r="C26" s="588"/>
-[...1 lines deleted...]
-      <c r="E26" s="473"/>
+      <c r="C26" s="583"/>
+      <c r="D26" s="469"/>
+      <c r="E26" s="469"/>
       <c r="F26" s="358"/>
       <c r="G26" s="358"/>
       <c r="H26" s="4"/>
     </row>
     <row r="27" spans="2:8" ht="15.75" thickBot="1">
       <c r="B27" s="15" t="s">
         <v>725</v>
       </c>
-      <c r="C27" s="588"/>
-[...1 lines deleted...]
-      <c r="E27" s="473"/>
+      <c r="C27" s="583"/>
+      <c r="D27" s="469"/>
+      <c r="E27" s="469"/>
       <c r="F27" s="358"/>
       <c r="G27" s="358"/>
       <c r="H27" s="4"/>
     </row>
     <row r="28" spans="2:8" ht="15.75" thickBot="1">
       <c r="B28" s="16" t="s">
         <v>731</v>
       </c>
-      <c r="C28" s="600"/>
-      <c r="D28" s="602">
+      <c r="C28" s="595"/>
+      <c r="D28" s="597">
         <f>D17+SUM(D21:D22)-D24-SUM(D26:D27)</f>
         <v>0</v>
       </c>
-      <c r="E28" s="602">
+      <c r="E28" s="597">
         <f t="shared" ref="E28:G28" si="1">E17+SUM(E21:E22)-E24-SUM(E26:E27)</f>
         <v>0</v>
       </c>
-      <c r="F28" s="602">
+      <c r="F28" s="597">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G28" s="602">
+      <c r="G28" s="597">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="4"/>
     </row>
     <row r="29" spans="2:8" ht="15.75" thickBot="1">
-      <c r="B29" s="591" t="s">
+      <c r="B29" s="586" t="s">
         <v>387</v>
       </c>
-      <c r="C29" s="592"/>
-      <c r="D29" s="602">
+      <c r="C29" s="587"/>
+      <c r="D29" s="597">
         <f>D23+D28</f>
         <v>0</v>
       </c>
-      <c r="E29" s="602">
+      <c r="E29" s="597">
         <f t="shared" ref="E29:G29" si="2">E23+E28</f>
         <v>0</v>
       </c>
-      <c r="F29" s="602">
+      <c r="F29" s="597">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G29" s="602">
+      <c r="G29" s="597">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H29" s="4"/>
     </row>
     <row r="30" spans="2:8" ht="15">
-      <c r="B30" s="588"/>
-[...2 lines deleted...]
-      <c r="E30" s="587"/>
+      <c r="B30" s="583"/>
+      <c r="C30" s="583"/>
+      <c r="D30" s="582"/>
+      <c r="E30" s="582"/>
       <c r="F30" s="356"/>
       <c r="G30" s="356"/>
       <c r="H30" s="4"/>
     </row>
     <row r="31" spans="2:8">
       <c r="B31" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
       <c r="F31" s="55"/>
     </row>
     <row r="32" spans="2:8">
       <c r="B32" s="13"/>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="322" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="2:2">
       <c r="B34" s="323" t="s">
         <v>97</v>
       </c>
@@ -16036,1024 +16125,1024 @@
   <dimension ref="B1:O43"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="31" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="31" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" style="31" customWidth="1"/>
     <col min="4" max="4" width="8" style="31" customWidth="1"/>
     <col min="5" max="5" width="23" style="31" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="31" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="31" customWidth="1"/>
     <col min="8" max="9" width="10.7109375" style="31" customWidth="1"/>
     <col min="10" max="10" width="26.140625" style="31" customWidth="1"/>
     <col min="11" max="11" width="23.42578125" style="31" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="31" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="31" customWidth="1"/>
     <col min="14" max="14" width="3.7109375" style="31" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" s="381" customFormat="1" ht="12" customHeight="1">
-      <c r="B1" s="897"/>
-[...10 lines deleted...]
-      <c r="M1" s="898"/>
+      <c r="B1" s="647"/>
+      <c r="C1" s="648"/>
+      <c r="D1" s="648"/>
+      <c r="E1" s="648"/>
+      <c r="F1" s="648"/>
+      <c r="G1" s="648"/>
+      <c r="H1" s="648"/>
+      <c r="I1" s="648"/>
+      <c r="J1" s="648"/>
+      <c r="K1" s="648"/>
+      <c r="L1" s="648"/>
+      <c r="M1" s="648"/>
     </row>
     <row r="2" spans="2:15" s="381" customFormat="1" ht="18.95" customHeight="1">
-      <c r="B2" s="899" t="s">
+      <c r="B2" s="649" t="s">
         <v>812</v>
       </c>
-      <c r="C2" s="900"/>
-[...9 lines deleted...]
-      <c r="M2" s="901"/>
+      <c r="C2" s="650"/>
+      <c r="D2" s="650"/>
+      <c r="E2" s="650"/>
+      <c r="F2" s="650"/>
+      <c r="G2" s="650"/>
+      <c r="H2" s="650"/>
+      <c r="I2" s="650"/>
+      <c r="J2" s="650"/>
+      <c r="K2" s="650"/>
+      <c r="L2" s="650"/>
+      <c r="M2" s="651"/>
       <c r="O2" s="31"/>
     </row>
     <row r="3" spans="2:15" ht="48.75" customHeight="1" thickBot="1">
-      <c r="B3" s="902" t="s">
+      <c r="B3" s="722" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="903"/>
-[...9 lines deleted...]
-      <c r="M3" s="904"/>
+      <c r="C3" s="723"/>
+      <c r="D3" s="723"/>
+      <c r="E3" s="723"/>
+      <c r="F3" s="723"/>
+      <c r="G3" s="723"/>
+      <c r="H3" s="723"/>
+      <c r="I3" s="723"/>
+      <c r="J3" s="723"/>
+      <c r="K3" s="723"/>
+      <c r="L3" s="723"/>
+      <c r="M3" s="724"/>
     </row>
     <row r="4" spans="2:15" ht="15">
-      <c r="B4" s="905"/>
-[...3 lines deleted...]
-      <c r="F4" s="908" t="s">
+      <c r="B4" s="652"/>
+      <c r="C4" s="653"/>
+      <c r="D4" s="653"/>
+      <c r="E4" s="654"/>
+      <c r="F4" s="655" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="909" t="s">
+      <c r="G4" s="656" t="s">
         <v>15</v>
       </c>
-      <c r="H4" s="905"/>
-[...3 lines deleted...]
-      <c r="L4" s="908" t="s">
+      <c r="H4" s="652"/>
+      <c r="I4" s="653"/>
+      <c r="J4" s="653"/>
+      <c r="K4" s="654"/>
+      <c r="L4" s="655" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="909" t="s">
+      <c r="M4" s="656" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="2:15" ht="15">
-      <c r="B5" s="910" t="s">
+      <c r="B5" s="657" t="s">
         <v>34</v>
       </c>
-      <c r="C5" s="641"/>
-[...2 lines deleted...]
-      <c r="F5" s="911" t="s">
+      <c r="C5" s="635"/>
+      <c r="D5" s="635"/>
+      <c r="E5" s="634"/>
+      <c r="F5" s="658" t="s">
         <v>35</v>
       </c>
-      <c r="G5" s="912" t="s">
+      <c r="G5" s="659" t="s">
         <v>35</v>
       </c>
-      <c r="H5" s="910" t="s">
+      <c r="H5" s="657" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="90"/>
       <c r="J5" s="90"/>
       <c r="K5" s="90"/>
-      <c r="L5" s="913" t="s">
+      <c r="L5" s="660" t="s">
         <v>35</v>
       </c>
-      <c r="M5" s="914" t="s">
+      <c r="M5" s="661" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="2:15" ht="15">
-      <c r="B6" s="915" t="s">
+      <c r="B6" s="662" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="90"/>
       <c r="D6" s="90"/>
       <c r="E6" s="90"/>
-      <c r="F6" s="916"/>
-[...1 lines deleted...]
-      <c r="H6" s="915" t="s">
+      <c r="F6" s="663"/>
+      <c r="G6" s="664"/>
+      <c r="H6" s="662" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="90"/>
       <c r="J6" s="90"/>
       <c r="K6" s="90"/>
-      <c r="L6" s="918"/>
-      <c r="M6" s="919"/>
+      <c r="L6" s="665"/>
+      <c r="M6" s="666"/>
     </row>
     <row r="7" spans="2:15" ht="15">
-      <c r="B7" s="920" t="s">
+      <c r="B7" s="667" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="90"/>
-      <c r="D7" s="921"/>
-      <c r="E7" s="922" t="s">
+      <c r="D7" s="668"/>
+      <c r="E7" s="669" t="s">
         <v>40</v>
       </c>
-      <c r="F7" s="923">
-[...5 lines deleted...]
-      <c r="H7" s="920" t="s">
+      <c r="F7" s="670">
+        <v>0</v>
+      </c>
+      <c r="G7" s="671">
+        <v>0</v>
+      </c>
+      <c r="H7" s="667" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="90"/>
       <c r="J7" s="90"/>
-      <c r="K7" s="922" t="s">
+      <c r="K7" s="669" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="923">
-[...2 lines deleted...]
-      <c r="M7" s="924">
+      <c r="L7" s="670">
+        <v>0</v>
+      </c>
+      <c r="M7" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:15" ht="15">
-      <c r="B8" s="920" t="s">
+      <c r="B8" s="667" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="90"/>
-      <c r="D8" s="921"/>
-      <c r="E8" s="922" t="s">
+      <c r="D8" s="668"/>
+      <c r="E8" s="669" t="s">
         <v>43</v>
       </c>
-      <c r="F8" s="923">
-[...5 lines deleted...]
-      <c r="H8" s="920" t="s">
+      <c r="F8" s="670">
+        <v>0</v>
+      </c>
+      <c r="G8" s="671">
+        <v>0</v>
+      </c>
+      <c r="H8" s="667" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="90"/>
       <c r="J8" s="90"/>
-      <c r="K8" s="922" t="s">
+      <c r="K8" s="669" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="923">
-[...2 lines deleted...]
-      <c r="M8" s="924">
+      <c r="L8" s="670">
+        <v>0</v>
+      </c>
+      <c r="M8" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:15" ht="15">
-      <c r="B9" s="920" t="s">
+      <c r="B9" s="667" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="90"/>
-      <c r="D9" s="921"/>
-      <c r="E9" s="922" t="s">
+      <c r="D9" s="668"/>
+      <c r="E9" s="669" t="s">
         <v>47</v>
       </c>
-      <c r="F9" s="923">
-[...5 lines deleted...]
-      <c r="H9" s="920" t="s">
+      <c r="F9" s="670">
+        <v>0</v>
+      </c>
+      <c r="G9" s="671">
+        <v>0</v>
+      </c>
+      <c r="H9" s="667" t="s">
         <v>48</v>
       </c>
       <c r="I9" s="90"/>
       <c r="J9" s="90"/>
-      <c r="K9" s="922" t="s">
+      <c r="K9" s="669" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="923">
-[...2 lines deleted...]
-      <c r="M9" s="924">
+      <c r="L9" s="670">
+        <v>0</v>
+      </c>
+      <c r="M9" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:15" ht="15">
-      <c r="B10" s="920" t="s">
+      <c r="B10" s="667" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="90"/>
-      <c r="D10" s="921"/>
-      <c r="E10" s="922" t="s">
+      <c r="D10" s="668"/>
+      <c r="E10" s="669" t="s">
         <v>51</v>
       </c>
-      <c r="F10" s="923">
-[...5 lines deleted...]
-      <c r="H10" s="920" t="s">
+      <c r="F10" s="670">
+        <v>0</v>
+      </c>
+      <c r="G10" s="671">
+        <v>0</v>
+      </c>
+      <c r="H10" s="667" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="90"/>
       <c r="J10" s="90"/>
-      <c r="K10" s="922" t="s">
+      <c r="K10" s="669" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="923">
-[...2 lines deleted...]
-      <c r="M10" s="924">
+      <c r="L10" s="670">
+        <v>0</v>
+      </c>
+      <c r="M10" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:15" ht="15">
-      <c r="B11" s="920" t="s">
+      <c r="B11" s="667" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="90"/>
-      <c r="D11" s="921"/>
-      <c r="E11" s="922" t="s">
+      <c r="D11" s="668"/>
+      <c r="E11" s="669" t="s">
         <v>55</v>
       </c>
-      <c r="F11" s="923">
-[...5 lines deleted...]
-      <c r="H11" s="920" t="s">
+      <c r="F11" s="670">
+        <v>0</v>
+      </c>
+      <c r="G11" s="671">
+        <v>0</v>
+      </c>
+      <c r="H11" s="667" t="s">
         <v>56</v>
       </c>
       <c r="I11" s="90"/>
       <c r="J11" s="90"/>
-      <c r="K11" s="922" t="s">
+      <c r="K11" s="669" t="s">
         <v>64</v>
       </c>
-      <c r="L11" s="923">
-[...2 lines deleted...]
-      <c r="M11" s="924">
+      <c r="L11" s="670">
+        <v>0</v>
+      </c>
+      <c r="M11" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:15" ht="15">
-      <c r="B12" s="920" t="s">
+      <c r="B12" s="667" t="s">
         <v>261</v>
       </c>
       <c r="C12" s="90"/>
-      <c r="D12" s="921"/>
-      <c r="E12" s="922" t="s">
+      <c r="D12" s="668"/>
+      <c r="E12" s="669" t="s">
         <v>58</v>
       </c>
-      <c r="F12" s="923">
-[...5 lines deleted...]
-      <c r="H12" s="920" t="s">
+      <c r="F12" s="670">
+        <v>0</v>
+      </c>
+      <c r="G12" s="671">
+        <v>0</v>
+      </c>
+      <c r="H12" s="667" t="s">
         <v>59</v>
       </c>
       <c r="I12" s="90"/>
       <c r="J12" s="90"/>
-      <c r="K12" s="922" t="s">
+      <c r="K12" s="669" t="s">
         <v>68</v>
       </c>
-      <c r="L12" s="923">
-[...2 lines deleted...]
-      <c r="M12" s="924">
+      <c r="L12" s="670">
+        <v>0</v>
+      </c>
+      <c r="M12" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:15" ht="15">
-      <c r="B13" s="920" t="s">
+      <c r="B13" s="667" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="90"/>
-      <c r="D13" s="921"/>
-      <c r="E13" s="922" t="s">
+      <c r="D13" s="668"/>
+      <c r="E13" s="669" t="s">
         <v>62</v>
       </c>
-      <c r="F13" s="923">
-[...5 lines deleted...]
-      <c r="H13" s="920" t="s">
+      <c r="F13" s="670">
+        <v>0</v>
+      </c>
+      <c r="G13" s="671">
+        <v>0</v>
+      </c>
+      <c r="H13" s="667" t="s">
         <v>63</v>
       </c>
       <c r="I13" s="55"/>
       <c r="J13" s="55"/>
-      <c r="K13" s="922" t="s">
+      <c r="K13" s="669" t="s">
         <v>664</v>
       </c>
-      <c r="L13" s="923">
-[...2 lines deleted...]
-      <c r="M13" s="924">
+      <c r="L13" s="670">
+        <v>0</v>
+      </c>
+      <c r="M13" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:15" ht="15">
-      <c r="B14" s="920" t="s">
+      <c r="B14" s="667" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="90"/>
-      <c r="D14" s="921"/>
-      <c r="E14" s="922" t="s">
+      <c r="D14" s="668"/>
+      <c r="E14" s="669" t="s">
         <v>66</v>
       </c>
-      <c r="F14" s="923">
-[...5 lines deleted...]
-      <c r="H14" s="920" t="s">
+      <c r="F14" s="670">
+        <v>0</v>
+      </c>
+      <c r="G14" s="671">
+        <v>0</v>
+      </c>
+      <c r="H14" s="667" t="s">
         <v>67</v>
       </c>
       <c r="I14" s="90"/>
       <c r="J14" s="90"/>
-      <c r="K14" s="922" t="s">
+      <c r="K14" s="669" t="s">
         <v>665</v>
       </c>
-      <c r="L14" s="923">
-[...2 lines deleted...]
-      <c r="M14" s="924">
+      <c r="L14" s="670">
+        <v>0</v>
+      </c>
+      <c r="M14" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:15" ht="15">
-      <c r="B15" s="920" t="s">
+      <c r="B15" s="667" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="90"/>
-      <c r="D15" s="921"/>
-      <c r="E15" s="922" t="s">
+      <c r="D15" s="668"/>
+      <c r="E15" s="669" t="s">
         <v>80</v>
       </c>
-      <c r="F15" s="923">
-[...2 lines deleted...]
-      <c r="G15" s="924">
+      <c r="F15" s="670">
+        <v>0</v>
+      </c>
+      <c r="G15" s="671">
         <v>0</v>
       </c>
       <c r="H15" s="132" t="s">
         <v>73</v>
       </c>
       <c r="I15" s="90"/>
       <c r="J15" s="90"/>
-      <c r="K15" s="926" t="s">
+      <c r="K15" s="673" t="s">
         <v>666</v>
       </c>
-      <c r="L15" s="923">
-[...2 lines deleted...]
-      <c r="M15" s="924">
+      <c r="L15" s="670">
+        <v>0</v>
+      </c>
+      <c r="M15" s="671">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:15" ht="15">
-      <c r="B16" s="920" t="s">
+      <c r="B16" s="667" t="s">
         <v>659</v>
       </c>
       <c r="C16" s="90"/>
-      <c r="D16" s="921"/>
-      <c r="E16" s="922" t="s">
+      <c r="D16" s="668"/>
+      <c r="E16" s="669" t="s">
         <v>383</v>
       </c>
-      <c r="F16" s="923">
-[...2 lines deleted...]
-      <c r="G16" s="924">
+      <c r="F16" s="670">
+        <v>0</v>
+      </c>
+      <c r="G16" s="671">
         <v>0</v>
       </c>
       <c r="H16" s="132"/>
       <c r="I16" s="90"/>
       <c r="J16" s="90"/>
-      <c r="K16" s="926"/>
-[...1 lines deleted...]
-      <c r="M16" s="924"/>
+      <c r="K16" s="673"/>
+      <c r="L16" s="670"/>
+      <c r="M16" s="671"/>
     </row>
     <row r="17" spans="2:13" ht="15">
-      <c r="B17" s="920" t="s">
+      <c r="B17" s="667" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="90"/>
-      <c r="D17" s="921"/>
-      <c r="E17" s="922" t="s">
+      <c r="D17" s="668"/>
+      <c r="E17" s="669" t="s">
         <v>72</v>
       </c>
-      <c r="F17" s="923"/>
-      <c r="G17" s="924"/>
+      <c r="F17" s="670"/>
+      <c r="G17" s="671"/>
       <c r="H17" s="132"/>
       <c r="I17" s="90"/>
       <c r="J17" s="90"/>
-      <c r="K17" s="926"/>
-[...1 lines deleted...]
-      <c r="M17" s="924"/>
+      <c r="K17" s="673"/>
+      <c r="L17" s="670"/>
+      <c r="M17" s="671"/>
     </row>
     <row r="18" spans="2:13" ht="15.75" thickBot="1">
-      <c r="B18" s="920" t="s">
+      <c r="B18" s="667" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="90"/>
-      <c r="D18" s="921"/>
-      <c r="E18" s="922" t="s">
+      <c r="D18" s="668"/>
+      <c r="E18" s="669" t="s">
         <v>45</v>
       </c>
-      <c r="F18" s="923">
-[...2 lines deleted...]
-      <c r="G18" s="924">
+      <c r="F18" s="670">
+        <v>0</v>
+      </c>
+      <c r="G18" s="671">
         <v>0</v>
       </c>
       <c r="H18" s="132"/>
       <c r="I18" s="90"/>
       <c r="J18" s="90"/>
-      <c r="K18" s="926"/>
-[...1 lines deleted...]
-      <c r="M18" s="924"/>
+      <c r="K18" s="673"/>
+      <c r="L18" s="670"/>
+      <c r="M18" s="671"/>
     </row>
     <row r="19" spans="2:13" ht="15.75" thickBot="1">
-      <c r="B19" s="927" t="s">
+      <c r="B19" s="674" t="s">
         <v>74</v>
       </c>
-      <c r="C19" s="928"/>
-[...2 lines deleted...]
-      <c r="F19" s="931">
+      <c r="C19" s="675"/>
+      <c r="D19" s="676"/>
+      <c r="E19" s="677"/>
+      <c r="F19" s="678">
         <f>SUM(F7:F18)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="932">
+      <c r="G19" s="679">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
-      <c r="H19" s="927" t="s">
+      <c r="H19" s="674" t="s">
         <v>75</v>
       </c>
-      <c r="I19" s="929"/>
-[...2 lines deleted...]
-      <c r="L19" s="931">
+      <c r="I19" s="676"/>
+      <c r="J19" s="676"/>
+      <c r="K19" s="677"/>
+      <c r="L19" s="678">
         <f>SUM(L7:L18)</f>
         <v>0</v>
       </c>
-      <c r="M19" s="931">
+      <c r="M19" s="678">
         <f>SUM(M7:M18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:13" ht="15">
-      <c r="B20" s="915" t="s">
+      <c r="B20" s="662" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="90"/>
-      <c r="D20" s="921"/>
-[...3 lines deleted...]
-      <c r="H20" s="915" t="s">
+      <c r="D20" s="668"/>
+      <c r="E20" s="669"/>
+      <c r="F20" s="680"/>
+      <c r="G20" s="671"/>
+      <c r="H20" s="662" t="s">
         <v>77</v>
       </c>
       <c r="I20" s="90"/>
       <c r="J20" s="90"/>
-      <c r="K20" s="934"/>
-[...1 lines deleted...]
-      <c r="M20" s="936"/>
+      <c r="K20" s="681"/>
+      <c r="L20" s="682"/>
+      <c r="M20" s="683"/>
     </row>
     <row r="21" spans="2:13" ht="15">
-      <c r="B21" s="920" t="s">
+      <c r="B21" s="667" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="90"/>
-      <c r="D21" s="921"/>
-      <c r="E21" s="922" t="s">
+      <c r="D21" s="668"/>
+      <c r="E21" s="669" t="s">
         <v>78</v>
       </c>
-      <c r="F21" s="933">
-[...5 lines deleted...]
-      <c r="H21" s="920" t="s">
+      <c r="F21" s="680">
+        <v>0</v>
+      </c>
+      <c r="G21" s="671">
+        <v>0</v>
+      </c>
+      <c r="H21" s="667" t="s">
         <v>41</v>
       </c>
-      <c r="K21" s="922" t="s">
+      <c r="K21" s="669" t="s">
         <v>49</v>
       </c>
-      <c r="L21" s="937">
-[...2 lines deleted...]
-      <c r="M21" s="936">
+      <c r="L21" s="684">
+        <v>0</v>
+      </c>
+      <c r="M21" s="683">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:13" ht="14.25">
-      <c r="B22" s="920" t="s">
+      <c r="B22" s="667" t="s">
         <v>46</v>
       </c>
-      <c r="E22" s="922" t="s">
+      <c r="E22" s="669" t="s">
         <v>47</v>
       </c>
-      <c r="F22" s="933">
-[...5 lines deleted...]
-      <c r="H22" s="920" t="s">
+      <c r="F22" s="680">
+        <v>0</v>
+      </c>
+      <c r="G22" s="671">
+        <v>0</v>
+      </c>
+      <c r="H22" s="667" t="s">
         <v>44</v>
       </c>
-      <c r="I22" s="938"/>
-[...1 lines deleted...]
-      <c r="K22" s="922" t="s">
+      <c r="I22" s="685"/>
+      <c r="J22" s="685"/>
+      <c r="K22" s="669" t="s">
         <v>53</v>
       </c>
-      <c r="L22" s="935">
-[...7 lines deleted...]
-      <c r="B23" s="920" t="s">
+      <c r="L22" s="682">
+        <v>0</v>
+      </c>
+      <c r="M22" s="683">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:13" s="685" customFormat="1" ht="14.25">
+      <c r="B23" s="667" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
-      <c r="E23" s="922" t="s">
+      <c r="E23" s="669" t="s">
         <v>51</v>
       </c>
-      <c r="F23" s="933">
-[...5 lines deleted...]
-      <c r="H23" s="920" t="s">
+      <c r="F23" s="680">
+        <v>0</v>
+      </c>
+      <c r="G23" s="671">
+        <v>0</v>
+      </c>
+      <c r="H23" s="667" t="s">
         <v>48</v>
       </c>
-      <c r="K23" s="922" t="s">
+      <c r="K23" s="669" t="s">
         <v>57</v>
       </c>
-      <c r="L23" s="935">
-[...7 lines deleted...]
-      <c r="B24" s="920" t="s">
+      <c r="L23" s="682">
+        <v>0</v>
+      </c>
+      <c r="M23" s="683">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:13" s="685" customFormat="1" ht="14.25">
+      <c r="B24" s="667" t="s">
         <v>54</v>
       </c>
-      <c r="E24" s="922" t="s">
+      <c r="E24" s="669" t="s">
         <v>55</v>
       </c>
-      <c r="F24" s="933">
-[...5 lines deleted...]
-      <c r="H24" s="920" t="s">
+      <c r="F24" s="680">
+        <v>0</v>
+      </c>
+      <c r="G24" s="671">
+        <v>0</v>
+      </c>
+      <c r="H24" s="667" t="s">
         <v>52</v>
       </c>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
-      <c r="K24" s="922" t="s">
+      <c r="K24" s="669" t="s">
         <v>60</v>
       </c>
-      <c r="L24" s="935">
-[...2 lines deleted...]
-      <c r="M24" s="936">
+      <c r="L24" s="682">
+        <v>0</v>
+      </c>
+      <c r="M24" s="683">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="15">
-      <c r="B25" s="920" t="s">
+      <c r="B25" s="667" t="s">
         <v>261</v>
       </c>
       <c r="C25" s="90"/>
-      <c r="D25" s="921"/>
-      <c r="E25" s="922" t="s">
+      <c r="D25" s="668"/>
+      <c r="E25" s="669" t="s">
         <v>58</v>
       </c>
-      <c r="F25" s="933">
-[...5 lines deleted...]
-      <c r="H25" s="920" t="s">
+      <c r="F25" s="680">
+        <v>0</v>
+      </c>
+      <c r="G25" s="671">
+        <v>0</v>
+      </c>
+      <c r="H25" s="667" t="s">
         <v>56</v>
       </c>
-      <c r="K25" s="922" t="s">
+      <c r="K25" s="669" t="s">
         <v>64</v>
       </c>
-      <c r="L25" s="935">
-[...2 lines deleted...]
-      <c r="M25" s="936">
+      <c r="L25" s="682">
+        <v>0</v>
+      </c>
+      <c r="M25" s="683">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:13" ht="15">
-      <c r="B26" s="920" t="s">
+      <c r="B26" s="667" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="90"/>
-      <c r="D26" s="921"/>
-      <c r="E26" s="922" t="s">
+      <c r="D26" s="668"/>
+      <c r="E26" s="669" t="s">
         <v>62</v>
       </c>
-      <c r="F26" s="933">
-[...5 lines deleted...]
-      <c r="H26" s="920" t="s">
+      <c r="F26" s="680">
+        <v>0</v>
+      </c>
+      <c r="G26" s="671">
+        <v>0</v>
+      </c>
+      <c r="H26" s="667" t="s">
         <v>79</v>
       </c>
-      <c r="K26" s="922" t="s">
+      <c r="K26" s="669" t="s">
         <v>68</v>
       </c>
-      <c r="L26" s="935">
-[...2 lines deleted...]
-      <c r="M26" s="936">
+      <c r="L26" s="682">
+        <v>0</v>
+      </c>
+      <c r="M26" s="683">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:13" ht="14.25">
-      <c r="B27" s="920" t="s">
+      <c r="B27" s="667" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="90"/>
       <c r="D27" s="90"/>
-      <c r="E27" s="922" t="s">
+      <c r="E27" s="669" t="s">
         <v>66</v>
       </c>
-      <c r="F27" s="933">
-[...5 lines deleted...]
-      <c r="H27" s="920" t="s">
+      <c r="F27" s="680">
+        <v>0</v>
+      </c>
+      <c r="G27" s="671">
+        <v>0</v>
+      </c>
+      <c r="H27" s="667" t="s">
         <v>63</v>
       </c>
-      <c r="K27" s="922" t="s">
+      <c r="K27" s="669" t="s">
         <v>664</v>
       </c>
-      <c r="L27" s="935">
-[...2 lines deleted...]
-      <c r="M27" s="936">
+      <c r="L27" s="682">
+        <v>0</v>
+      </c>
+      <c r="M27" s="683">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:13" ht="14.25">
-      <c r="B28" s="920" t="s">
+      <c r="B28" s="667" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="90"/>
       <c r="D28" s="90"/>
-      <c r="E28" s="922" t="s">
+      <c r="E28" s="669" t="s">
         <v>80</v>
       </c>
-      <c r="F28" s="933">
-[...5 lines deleted...]
-      <c r="H28" s="920" t="s">
+      <c r="F28" s="680">
+        <v>0</v>
+      </c>
+      <c r="G28" s="671">
+        <v>0</v>
+      </c>
+      <c r="H28" s="667" t="s">
         <v>67</v>
       </c>
-      <c r="K28" s="922" t="s">
+      <c r="K28" s="669" t="s">
         <v>665</v>
       </c>
-      <c r="L28" s="935">
-[...2 lines deleted...]
-      <c r="M28" s="936">
+      <c r="L28" s="682">
+        <v>0</v>
+      </c>
+      <c r="M28" s="683">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:13" ht="15">
-      <c r="B29" s="920" t="s">
+      <c r="B29" s="667" t="s">
         <v>660</v>
       </c>
       <c r="C29" s="90"/>
-      <c r="D29" s="921"/>
-      <c r="E29" s="922" t="s">
+      <c r="D29" s="668"/>
+      <c r="E29" s="669" t="s">
         <v>383</v>
       </c>
-      <c r="F29" s="933"/>
-[...1 lines deleted...]
-      <c r="H29" s="920" t="s">
+      <c r="F29" s="680"/>
+      <c r="G29" s="671"/>
+      <c r="H29" s="667" t="s">
         <v>82</v>
       </c>
       <c r="I29" s="90"/>
       <c r="J29" s="90"/>
-      <c r="K29" s="922" t="s">
+      <c r="K29" s="669" t="s">
         <v>83</v>
       </c>
-      <c r="L29" s="935">
-[...2 lines deleted...]
-      <c r="M29" s="936">
+      <c r="L29" s="682">
+        <v>0</v>
+      </c>
+      <c r="M29" s="683">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:13" ht="14.25">
-      <c r="B30" s="920" t="s">
+      <c r="B30" s="667" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="90"/>
-      <c r="D30" s="922"/>
-      <c r="E30" s="939" t="s">
+      <c r="D30" s="669"/>
+      <c r="E30" s="686" t="s">
         <v>829</v>
       </c>
-      <c r="F30" s="933">
-[...5 lines deleted...]
-      <c r="H30" s="920" t="s">
+      <c r="F30" s="680">
+        <v>0</v>
+      </c>
+      <c r="G30" s="671">
+        <v>0</v>
+      </c>
+      <c r="H30" s="667" t="s">
         <v>73</v>
       </c>
       <c r="I30" s="90"/>
       <c r="J30" s="90"/>
-      <c r="K30" s="926" t="s">
+      <c r="K30" s="673" t="s">
         <v>666</v>
       </c>
-      <c r="L30" s="935">
-[...2 lines deleted...]
-      <c r="M30" s="936">
+      <c r="L30" s="682">
+        <v>0</v>
+      </c>
+      <c r="M30" s="683">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:13" ht="14.25">
-      <c r="B31" s="920" t="s">
+      <c r="B31" s="667" t="s">
         <v>661</v>
       </c>
       <c r="C31" s="90"/>
-      <c r="D31" s="922"/>
-      <c r="E31" s="922" t="s">
+      <c r="D31" s="669"/>
+      <c r="E31" s="669" t="s">
         <v>662</v>
       </c>
-      <c r="F31" s="933"/>
-[...1 lines deleted...]
-      <c r="H31" s="920"/>
+      <c r="F31" s="680"/>
+      <c r="G31" s="671"/>
+      <c r="H31" s="667"/>
       <c r="I31" s="90"/>
       <c r="J31" s="90"/>
-      <c r="K31" s="922"/>
-[...1 lines deleted...]
-      <c r="M31" s="936"/>
+      <c r="K31" s="669"/>
+      <c r="L31" s="682"/>
+      <c r="M31" s="683"/>
     </row>
     <row r="32" spans="2:13" ht="14.25">
-      <c r="B32" s="920" t="s">
+      <c r="B32" s="667" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="90"/>
-      <c r="D32" s="922"/>
-      <c r="E32" s="939" t="s">
+      <c r="D32" s="669"/>
+      <c r="E32" s="686" t="s">
         <v>87</v>
       </c>
-      <c r="F32" s="933">
-[...5 lines deleted...]
-      <c r="H32" s="920"/>
+      <c r="F32" s="680">
+        <v>0</v>
+      </c>
+      <c r="G32" s="671">
+        <v>0</v>
+      </c>
+      <c r="H32" s="667"/>
       <c r="I32" s="90"/>
       <c r="J32" s="90"/>
-      <c r="K32" s="925"/>
-[...1 lines deleted...]
-      <c r="M32" s="936"/>
+      <c r="K32" s="672"/>
+      <c r="L32" s="682"/>
+      <c r="M32" s="683"/>
     </row>
     <row r="33" spans="2:13" ht="15" thickBot="1">
-      <c r="B33" s="920" t="s">
+      <c r="B33" s="667" t="s">
         <v>85</v>
       </c>
       <c r="C33" s="90"/>
-      <c r="D33" s="922"/>
-      <c r="E33" s="922" t="s">
+      <c r="D33" s="669"/>
+      <c r="E33" s="669" t="s">
         <v>72</v>
       </c>
-      <c r="F33" s="933">
-[...6 lines deleted...]
-      <c r="I33" s="940"/>
+      <c r="F33" s="680">
+        <v>0</v>
+      </c>
+      <c r="G33" s="671">
+        <v>0</v>
+      </c>
+      <c r="H33" s="667"/>
+      <c r="I33" s="687"/>
       <c r="J33" s="90"/>
-      <c r="K33" s="939"/>
-[...1 lines deleted...]
-      <c r="M33" s="942"/>
+      <c r="K33" s="686"/>
+      <c r="L33" s="688"/>
+      <c r="M33" s="689"/>
     </row>
     <row r="34" spans="2:13" ht="15.75" thickBot="1">
-      <c r="B34" s="920" t="s">
+      <c r="B34" s="667" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="90"/>
-      <c r="D34" s="922"/>
-      <c r="E34" s="939" t="s">
+      <c r="D34" s="669"/>
+      <c r="E34" s="686" t="s">
         <v>663</v>
       </c>
-      <c r="F34" s="933">
-[...5 lines deleted...]
-      <c r="H34" s="944" t="s">
+      <c r="F34" s="680">
+        <v>0</v>
+      </c>
+      <c r="G34" s="690">
+        <v>0</v>
+      </c>
+      <c r="H34" s="691" t="s">
         <v>88</v>
       </c>
-      <c r="I34" s="906"/>
-[...2 lines deleted...]
-      <c r="L34" s="946">
+      <c r="I34" s="653"/>
+      <c r="J34" s="653"/>
+      <c r="K34" s="692"/>
+      <c r="L34" s="693">
         <f>SUM(L21:L33)</f>
         <v>0</v>
       </c>
-      <c r="M34" s="946">
+      <c r="M34" s="693">
         <f>SUM(M21:M33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:13" ht="15.75" thickBot="1">
-      <c r="B35" s="920" t="s">
+      <c r="B35" s="667" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="90"/>
-      <c r="D35" s="922"/>
-      <c r="E35" s="922" t="s">
+      <c r="D35" s="669"/>
+      <c r="E35" s="669" t="s">
         <v>45</v>
       </c>
-      <c r="F35" s="933">
-[...5 lines deleted...]
-      <c r="H35" s="947" t="s">
+      <c r="F35" s="680">
+        <v>0</v>
+      </c>
+      <c r="G35" s="690">
+        <v>0</v>
+      </c>
+      <c r="H35" s="694" t="s">
         <v>89</v>
       </c>
-      <c r="I35" s="948"/>
-[...2 lines deleted...]
-      <c r="L35" s="946">
+      <c r="I35" s="695"/>
+      <c r="J35" s="695"/>
+      <c r="K35" s="696"/>
+      <c r="L35" s="693">
         <f>SUM(L19+L34)</f>
         <v>0</v>
       </c>
-      <c r="M35" s="946">
+      <c r="M35" s="693">
         <f>SUM(M19+M34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:13" ht="20.100000000000001" customHeight="1" thickBot="1">
-      <c r="B36" s="927" t="s">
+      <c r="B36" s="674" t="s">
         <v>90</v>
       </c>
-      <c r="C36" s="929"/>
-[...2 lines deleted...]
-      <c r="F36" s="951">
+      <c r="C36" s="676"/>
+      <c r="D36" s="676"/>
+      <c r="E36" s="697"/>
+      <c r="F36" s="698">
         <f>SUM(F21:F35)</f>
         <v>0</v>
       </c>
-      <c r="G36" s="951">
+      <c r="G36" s="698">
         <f>SUM(G21:G35)</f>
         <v>0</v>
       </c>
-      <c r="H36" s="952" t="s">
+      <c r="H36" s="699" t="s">
         <v>91</v>
       </c>
-      <c r="I36" s="929"/>
-[...2 lines deleted...]
-      <c r="L36" s="954">
+      <c r="I36" s="676"/>
+      <c r="J36" s="676"/>
+      <c r="K36" s="700"/>
+      <c r="L36" s="701">
         <f>EEPN!O18</f>
         <v>0</v>
       </c>
-      <c r="M36" s="954">
+      <c r="M36" s="701">
         <f>EEPN!P18</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:13" ht="20.100000000000001" customHeight="1" thickBot="1">
-      <c r="B37" s="955" t="s">
+      <c r="B37" s="702" t="s">
         <v>92</v>
       </c>
-      <c r="C37" s="956"/>
-[...2 lines deleted...]
-      <c r="F37" s="957">
+      <c r="C37" s="703"/>
+      <c r="D37" s="703"/>
+      <c r="E37" s="703"/>
+      <c r="F37" s="704">
         <f>SUM(F19+F36)</f>
         <v>0</v>
       </c>
-      <c r="G37" s="957">
+      <c r="G37" s="704">
         <f>SUM(G19+G36)</f>
         <v>0</v>
       </c>
-      <c r="H37" s="955" t="s">
+      <c r="H37" s="702" t="s">
         <v>93</v>
       </c>
-      <c r="I37" s="958"/>
-[...2 lines deleted...]
-      <c r="L37" s="960">
+      <c r="I37" s="705"/>
+      <c r="J37" s="703"/>
+      <c r="K37" s="706"/>
+      <c r="L37" s="707">
         <f>L35+L36</f>
         <v>0</v>
       </c>
-      <c r="M37" s="957">
+      <c r="M37" s="704">
         <f>M35+M36</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:13" ht="20.100000000000001" customHeight="1"/>
     <row r="39" spans="2:13" ht="20.100000000000001" customHeight="1">
       <c r="B39" s="31" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="40"/>
     </row>
     <row r="40" spans="2:13" ht="15.95" customHeight="1">
       <c r="B40" s="31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="41" spans="2:13" ht="15.95" customHeight="1">
-      <c r="B41" s="502" t="s">
+      <c r="B41" s="498" t="s">
         <v>96</v>
       </c>
-      <c r="C41" s="502"/>
-[...2 lines deleted...]
-      <c r="J41" s="938"/>
+      <c r="C41" s="498"/>
+      <c r="H41" s="685"/>
+      <c r="I41" s="685"/>
+      <c r="J41" s="685"/>
     </row>
     <row r="42" spans="2:13">
       <c r="B42" s="333" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="333"/>
     </row>
     <row r="43" spans="2:13">
       <c r="B43" s="333" t="s">
         <v>98</v>
       </c>
       <c r="C43" s="333"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="F5:G6">
     <cfRule type="cellIs" dxfId="18" priority="7" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F7:G36 M16:M17">
     <cfRule type="containsText" dxfId="17" priority="6" stopIfTrue="1" operator="containsText" text="NAVN">
@@ -17106,445 +17195,445 @@
     <col min="3" max="3" width="23.140625" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
     <col min="5" max="5" width="20.140625" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="18" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="332" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="354" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15">
-      <c r="B3" s="676" t="s">
+      <c r="B3" s="751" t="s">
         <v>389</v>
       </c>
-      <c r="C3" s="656"/>
-[...5 lines deleted...]
-      <c r="I3" s="677"/>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="739"/>
+      <c r="F3" s="739"/>
+      <c r="G3" s="739"/>
+      <c r="H3" s="739"/>
+      <c r="I3" s="752"/>
     </row>
     <row r="4" spans="2:9">
-      <c r="B4" s="855" t="s">
+      <c r="B4" s="933" t="s">
         <v>242</v>
       </c>
-      <c r="C4" s="705"/>
-[...5 lines deleted...]
-      <c r="I4" s="679"/>
+      <c r="C4" s="776"/>
+      <c r="D4" s="776"/>
+      <c r="E4" s="776"/>
+      <c r="F4" s="776"/>
+      <c r="G4" s="776"/>
+      <c r="H4" s="776"/>
+      <c r="I4" s="754"/>
     </row>
     <row r="5" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B5" s="862" t="s">
+      <c r="B5" s="940" t="s">
         <v>390</v>
       </c>
-      <c r="C5" s="863"/>
-[...5 lines deleted...]
-      <c r="I5" s="864"/>
+      <c r="C5" s="941"/>
+      <c r="D5" s="941"/>
+      <c r="E5" s="941"/>
+      <c r="F5" s="941"/>
+      <c r="G5" s="941"/>
+      <c r="H5" s="941"/>
+      <c r="I5" s="942"/>
     </row>
     <row r="6" spans="2:9" ht="13.5" thickBot="1">
       <c r="B6" s="10"/>
-      <c r="C6" s="673" t="s">
+      <c r="C6" s="748" t="s">
         <v>827</v>
       </c>
-      <c r="D6" s="870"/>
-[...4 lines deleted...]
-      <c r="I6" s="644" t="s">
+      <c r="D6" s="948"/>
+      <c r="E6" s="948"/>
+      <c r="F6" s="948"/>
+      <c r="G6" s="948"/>
+      <c r="H6" s="889"/>
+      <c r="I6" s="638" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="7" spans="2:9">
       <c r="B7" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="C7" s="865" t="s">
+      <c r="C7" s="943" t="s">
         <v>738</v>
       </c>
-      <c r="D7" s="867" t="s">
+      <c r="D7" s="945" t="s">
         <v>739</v>
       </c>
-      <c r="E7" s="867" t="s">
+      <c r="E7" s="945" t="s">
         <v>740</v>
       </c>
-      <c r="F7" s="867" t="s">
+      <c r="F7" s="945" t="s">
         <v>741</v>
       </c>
-      <c r="G7" s="869" t="s">
+      <c r="G7" s="947" t="s">
         <v>391</v>
       </c>
-      <c r="H7" s="710" t="s">
+      <c r="H7" s="781" t="s">
         <v>392</v>
       </c>
-      <c r="I7" s="623" t="s">
+      <c r="I7" s="618" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:9" s="1" customFormat="1" ht="15.75" thickBot="1">
-      <c r="B8" s="607"/>
-[...6 lines deleted...]
-      <c r="I8" s="608" t="s">
+      <c r="B8" s="602"/>
+      <c r="C8" s="944"/>
+      <c r="D8" s="946"/>
+      <c r="E8" s="946"/>
+      <c r="F8" s="946"/>
+      <c r="G8" s="948"/>
+      <c r="H8" s="782"/>
+      <c r="I8" s="603" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="9" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B9" s="612" t="s">
+      <c r="B9" s="607" t="s">
         <v>393</v>
       </c>
-      <c r="C9" s="603"/>
+      <c r="C9" s="598"/>
       <c r="D9" s="356"/>
       <c r="E9" s="355"/>
       <c r="F9" s="355"/>
       <c r="G9" s="357"/>
-      <c r="H9" s="622">
+      <c r="H9" s="617">
         <f>SUM(C9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="601"/>
+      <c r="I9" s="596"/>
     </row>
     <row r="10" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B10" s="613" t="s">
+      <c r="B10" s="608" t="s">
         <v>394</v>
       </c>
-      <c r="C10" s="604"/>
+      <c r="C10" s="599"/>
       <c r="D10" s="360"/>
       <c r="E10" s="359"/>
       <c r="F10" s="359"/>
       <c r="G10" s="361"/>
-      <c r="H10" s="617">
+      <c r="H10" s="612">
         <f t="shared" ref="H10:H27" si="0">SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="362"/>
     </row>
     <row r="11" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B11" s="614" t="s">
+      <c r="B11" s="609" t="s">
         <v>395</v>
       </c>
-      <c r="C11" s="603"/>
+      <c r="C11" s="598"/>
       <c r="D11" s="356"/>
       <c r="E11" s="355"/>
       <c r="F11" s="355"/>
       <c r="G11" s="357"/>
-      <c r="H11" s="616">
+      <c r="H11" s="611">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="358"/>
     </row>
     <row r="12" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B12" s="613" t="s">
+      <c r="B12" s="608" t="s">
         <v>396</v>
       </c>
-      <c r="C12" s="604"/>
+      <c r="C12" s="599"/>
       <c r="D12" s="360"/>
       <c r="E12" s="359"/>
       <c r="F12" s="359"/>
       <c r="G12" s="361"/>
-      <c r="H12" s="617">
+      <c r="H12" s="612">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="362"/>
     </row>
     <row r="13" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B13" s="614" t="s">
+      <c r="B13" s="609" t="s">
         <v>397</v>
       </c>
-      <c r="C13" s="603"/>
+      <c r="C13" s="598"/>
       <c r="D13" s="356"/>
       <c r="E13" s="355"/>
       <c r="F13" s="355"/>
       <c r="G13" s="357"/>
-      <c r="H13" s="616">
+      <c r="H13" s="611">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I13" s="358"/>
     </row>
     <row r="14" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B14" s="613" t="s">
+      <c r="B14" s="608" t="s">
         <v>398</v>
       </c>
-      <c r="C14" s="604"/>
+      <c r="C14" s="599"/>
       <c r="D14" s="360"/>
       <c r="E14" s="359"/>
       <c r="F14" s="359"/>
       <c r="G14" s="361"/>
-      <c r="H14" s="617">
+      <c r="H14" s="612">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="362"/>
     </row>
     <row r="15" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B15" s="613" t="s">
+      <c r="B15" s="608" t="s">
         <v>736</v>
       </c>
-      <c r="C15" s="604"/>
+      <c r="C15" s="599"/>
       <c r="D15" s="359"/>
       <c r="E15" s="359"/>
       <c r="F15" s="359"/>
       <c r="G15" s="359"/>
-      <c r="H15" s="617"/>
+      <c r="H15" s="612"/>
       <c r="I15" s="362"/>
     </row>
     <row r="16" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B16" s="614" t="s">
+      <c r="B16" s="609" t="s">
         <v>399</v>
       </c>
-      <c r="C16" s="603"/>
+      <c r="C16" s="598"/>
       <c r="D16" s="356"/>
       <c r="E16" s="355"/>
       <c r="F16" s="355"/>
       <c r="G16" s="357"/>
-      <c r="H16" s="616">
+      <c r="H16" s="611">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="358"/>
     </row>
     <row r="17" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B17" s="613" t="s">
+      <c r="B17" s="608" t="s">
         <v>400</v>
       </c>
-      <c r="C17" s="604"/>
+      <c r="C17" s="599"/>
       <c r="D17" s="360"/>
       <c r="E17" s="359"/>
       <c r="F17" s="359"/>
       <c r="G17" s="361"/>
-      <c r="H17" s="617">
+      <c r="H17" s="612">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="362"/>
     </row>
     <row r="18" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B18" s="614" t="s">
+      <c r="B18" s="609" t="s">
         <v>401</v>
       </c>
-      <c r="C18" s="603"/>
+      <c r="C18" s="598"/>
       <c r="D18" s="356"/>
       <c r="E18" s="355"/>
       <c r="F18" s="355"/>
       <c r="G18" s="357"/>
-      <c r="H18" s="616">
+      <c r="H18" s="611">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="358"/>
     </row>
     <row r="19" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B19" s="613" t="s">
+      <c r="B19" s="608" t="s">
         <v>402</v>
       </c>
-      <c r="C19" s="604"/>
+      <c r="C19" s="599"/>
       <c r="D19" s="360"/>
       <c r="E19" s="359"/>
       <c r="F19" s="359"/>
       <c r="G19" s="361"/>
-      <c r="H19" s="617">
+      <c r="H19" s="612">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="362"/>
     </row>
     <row r="20" spans="2:9" s="1" customFormat="1" ht="15">
-      <c r="B20" s="614" t="s">
+      <c r="B20" s="609" t="s">
         <v>403</v>
       </c>
-      <c r="C20" s="603"/>
+      <c r="C20" s="598"/>
       <c r="D20" s="356"/>
       <c r="E20" s="355"/>
       <c r="F20" s="355"/>
       <c r="G20" s="357"/>
-      <c r="H20" s="616">
+      <c r="H20" s="611">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="358"/>
     </row>
     <row r="21" spans="2:9" ht="15">
-      <c r="B21" s="613" t="s">
+      <c r="B21" s="608" t="s">
         <v>404</v>
       </c>
-      <c r="C21" s="604"/>
+      <c r="C21" s="599"/>
       <c r="D21" s="360"/>
       <c r="E21" s="359"/>
       <c r="F21" s="359"/>
       <c r="G21" s="361"/>
-      <c r="H21" s="617">
+      <c r="H21" s="612">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="362"/>
     </row>
     <row r="22" spans="2:9" ht="15">
-      <c r="B22" s="613" t="s">
+      <c r="B22" s="608" t="s">
         <v>405</v>
       </c>
-      <c r="C22" s="604"/>
+      <c r="C22" s="599"/>
       <c r="D22" s="359"/>
       <c r="E22" s="359"/>
       <c r="F22" s="359"/>
       <c r="G22" s="359"/>
-      <c r="H22" s="617">
+      <c r="H22" s="612">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="362"/>
     </row>
     <row r="23" spans="2:9" ht="15">
-      <c r="B23" s="621" t="s">
+      <c r="B23" s="616" t="s">
         <v>737</v>
       </c>
-      <c r="C23" s="603"/>
+      <c r="C23" s="598"/>
       <c r="D23" s="356"/>
       <c r="E23" s="355"/>
       <c r="F23" s="355"/>
       <c r="G23" s="357"/>
-      <c r="H23" s="616"/>
+      <c r="H23" s="611"/>
       <c r="I23" s="358"/>
     </row>
     <row r="24" spans="2:9" ht="15">
-      <c r="B24" s="613" t="s">
+      <c r="B24" s="608" t="s">
         <v>406</v>
       </c>
-      <c r="C24" s="604"/>
+      <c r="C24" s="599"/>
       <c r="D24" s="360"/>
       <c r="E24" s="359"/>
       <c r="F24" s="359"/>
       <c r="G24" s="361"/>
-      <c r="H24" s="617">
+      <c r="H24" s="612">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I24" s="362"/>
     </row>
     <row r="25" spans="2:9" s="7" customFormat="1" ht="15.75">
-      <c r="B25" s="613" t="s">
+      <c r="B25" s="608" t="s">
         <v>407</v>
       </c>
-      <c r="C25" s="603"/>
+      <c r="C25" s="598"/>
       <c r="D25" s="356"/>
       <c r="E25" s="355"/>
       <c r="F25" s="355"/>
       <c r="G25" s="363"/>
-      <c r="H25" s="616">
+      <c r="H25" s="611">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I25" s="358"/>
     </row>
     <row r="26" spans="2:9" s="7" customFormat="1" ht="15.75">
-      <c r="B26" s="613" t="s">
+      <c r="B26" s="608" t="s">
         <v>408</v>
       </c>
-      <c r="C26" s="605"/>
+      <c r="C26" s="600"/>
       <c r="D26" s="364"/>
       <c r="E26" s="365"/>
       <c r="F26" s="365"/>
       <c r="G26" s="366"/>
-      <c r="H26" s="618">
+      <c r="H26" s="613">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I26" s="367"/>
     </row>
     <row r="27" spans="2:9" s="1" customFormat="1" ht="16.5" thickBot="1">
-      <c r="B27" s="615" t="s">
+      <c r="B27" s="610" t="s">
         <v>216</v>
       </c>
-      <c r="C27" s="606"/>
+      <c r="C27" s="601"/>
       <c r="D27" s="369"/>
       <c r="E27" s="368"/>
       <c r="F27" s="368"/>
       <c r="G27" s="370"/>
-      <c r="H27" s="619">
+      <c r="H27" s="614">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I27" s="620"/>
+      <c r="I27" s="615"/>
     </row>
     <row r="28" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B28" s="609" t="s">
+      <c r="B28" s="604" t="s">
         <v>409</v>
       </c>
       <c r="C28" s="371">
         <f>SUM(C9:C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="372">
         <f t="shared" ref="D28:I28" si="1">SUM(D9:D27)</f>
         <v>0</v>
       </c>
       <c r="E28" s="372">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F28" s="372">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G28" s="373">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H28" s="610">
+      <c r="H28" s="605">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I28" s="611">
+      <c r="I28" s="606">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:9" ht="13.5" thickBot="1">
       <c r="B29" s="57" t="s">
         <v>410</v>
       </c>
       <c r="C29" s="374"/>
       <c r="D29" s="374"/>
       <c r="E29" s="374"/>
       <c r="F29" s="374"/>
       <c r="G29" s="375"/>
       <c r="H29" s="414">
         <f>SUM(C29:G29)</f>
         <v>0</v>
       </c>
       <c r="I29" s="413"/>
     </row>
     <row r="30" spans="2:9" s="1" customFormat="1" ht="15">
       <c r="B30" s="13" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
@@ -17636,355 +17725,355 @@
     <col min="1" max="1" width="2.85546875" style="31" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" style="31" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="31" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="31" customWidth="1"/>
     <col min="5" max="6" width="14.28515625" style="31" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="31" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="31" customWidth="1"/>
     <col min="9" max="9" width="4.140625" style="31" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8" ht="15">
       <c r="B2" s="29" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="118"/>
       <c r="D2" s="118"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="97" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="15">
-      <c r="B3" s="791" t="s">
+      <c r="B3" s="869" t="s">
         <v>412</v>
       </c>
-      <c r="C3" s="646"/>
-[...4 lines deleted...]
-      <c r="H3" s="792"/>
+      <c r="C3" s="716"/>
+      <c r="D3" s="716"/>
+      <c r="E3" s="716"/>
+      <c r="F3" s="716"/>
+      <c r="G3" s="716"/>
+      <c r="H3" s="870"/>
     </row>
     <row r="4" spans="2:8">
-      <c r="B4" s="793" t="s">
+      <c r="B4" s="871" t="s">
         <v>242</v>
       </c>
-      <c r="C4" s="719"/>
-[...4 lines deleted...]
-      <c r="H4" s="720"/>
+      <c r="C4" s="790"/>
+      <c r="D4" s="790"/>
+      <c r="E4" s="790"/>
+      <c r="F4" s="790"/>
+      <c r="G4" s="790"/>
+      <c r="H4" s="791"/>
     </row>
     <row r="5" spans="2:8" ht="13.5" thickBot="1">
-      <c r="B5" s="793" t="s">
+      <c r="B5" s="871" t="s">
         <v>413</v>
       </c>
-      <c r="C5" s="871"/>
-[...4 lines deleted...]
-      <c r="H5" s="720"/>
+      <c r="C5" s="949"/>
+      <c r="D5" s="949"/>
+      <c r="E5" s="949"/>
+      <c r="F5" s="949"/>
+      <c r="G5" s="949"/>
+      <c r="H5" s="791"/>
     </row>
     <row r="6" spans="2:8" ht="13.5" thickBot="1">
-      <c r="B6" s="529" t="s">
+      <c r="B6" s="525" t="s">
         <v>414</v>
       </c>
-      <c r="C6" s="878" t="s">
+      <c r="C6" s="956" t="s">
         <v>415</v>
       </c>
-      <c r="D6" s="879"/>
-[...3 lines deleted...]
-      <c r="H6" s="880"/>
+      <c r="D6" s="957"/>
+      <c r="E6" s="957"/>
+      <c r="F6" s="957"/>
+      <c r="G6" s="957"/>
+      <c r="H6" s="958"/>
     </row>
     <row r="7" spans="2:8" ht="39" thickBot="1">
-      <c r="B7" s="530" t="s">
+      <c r="B7" s="526" t="s">
         <v>416</v>
       </c>
       <c r="C7" s="377" t="s">
         <v>417</v>
       </c>
       <c r="D7" s="377" t="s">
         <v>418</v>
       </c>
       <c r="E7" s="377" t="s">
         <v>419</v>
       </c>
       <c r="F7" s="377" t="s">
         <v>420</v>
       </c>
       <c r="G7" s="377" t="s">
         <v>421</v>
       </c>
-      <c r="H7" s="531" t="s">
+      <c r="H7" s="527" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="12.75" customHeight="1" thickBot="1">
-      <c r="B8" s="518"/>
-      <c r="C8" s="872" t="s">
+      <c r="B8" s="514"/>
+      <c r="C8" s="950" t="s">
         <v>281</v>
       </c>
-      <c r="D8" s="873"/>
-[...3 lines deleted...]
-      <c r="H8" s="874"/>
+      <c r="D8" s="951"/>
+      <c r="E8" s="951"/>
+      <c r="F8" s="951"/>
+      <c r="G8" s="951"/>
+      <c r="H8" s="952"/>
     </row>
     <row r="9" spans="2:8">
-      <c r="B9" s="519" t="s">
+      <c r="B9" s="515" t="s">
         <v>423</v>
       </c>
-      <c r="C9" s="527"/>
-[...4 lines deleted...]
-      <c r="H9" s="532"/>
+      <c r="C9" s="523"/>
+      <c r="D9" s="524"/>
+      <c r="E9" s="524"/>
+      <c r="F9" s="524"/>
+      <c r="G9" s="524"/>
+      <c r="H9" s="528"/>
     </row>
     <row r="10" spans="2:8">
-      <c r="B10" s="519" t="s">
+      <c r="B10" s="515" t="s">
         <v>424</v>
       </c>
-      <c r="C10" s="517"/>
-[...4 lines deleted...]
-      <c r="H10" s="533"/>
+      <c r="C10" s="513"/>
+      <c r="D10" s="512"/>
+      <c r="E10" s="512"/>
+      <c r="F10" s="512"/>
+      <c r="G10" s="512"/>
+      <c r="H10" s="529"/>
     </row>
     <row r="11" spans="2:8">
-      <c r="B11" s="519" t="s">
+      <c r="B11" s="515" t="s">
         <v>425</v>
       </c>
-      <c r="C11" s="517"/>
-[...4 lines deleted...]
-      <c r="H11" s="533"/>
+      <c r="C11" s="513"/>
+      <c r="D11" s="512"/>
+      <c r="E11" s="512"/>
+      <c r="F11" s="512"/>
+      <c r="G11" s="512"/>
+      <c r="H11" s="529"/>
     </row>
     <row r="12" spans="2:8">
-      <c r="B12" s="519" t="s">
+      <c r="B12" s="515" t="s">
         <v>426</v>
       </c>
-      <c r="C12" s="517"/>
-[...4 lines deleted...]
-      <c r="H12" s="533"/>
+      <c r="C12" s="513"/>
+      <c r="D12" s="512"/>
+      <c r="E12" s="512"/>
+      <c r="F12" s="512"/>
+      <c r="G12" s="512"/>
+      <c r="H12" s="529"/>
     </row>
     <row r="13" spans="2:8" ht="13.5" thickBot="1">
-      <c r="B13" s="521"/>
-[...5 lines deleted...]
-      <c r="H13" s="534"/>
+      <c r="B13" s="517"/>
+      <c r="C13" s="520"/>
+      <c r="D13" s="522"/>
+      <c r="E13" s="522"/>
+      <c r="F13" s="522"/>
+      <c r="G13" s="522"/>
+      <c r="H13" s="530"/>
     </row>
     <row r="14" spans="2:8" ht="13.5" thickBot="1">
-      <c r="B14" s="523" t="s">
+      <c r="B14" s="519" t="s">
         <v>153</v>
       </c>
-      <c r="C14" s="525">
+      <c r="C14" s="521">
         <f>SUM(C9:C13)</f>
         <v>0</v>
       </c>
-      <c r="D14" s="525">
+      <c r="D14" s="521">
         <f t="shared" ref="D14:H14" si="0">SUM(D9:D13)</f>
         <v>0</v>
       </c>
-      <c r="E14" s="525">
+      <c r="E14" s="521">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F14" s="525">
+      <c r="F14" s="521">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G14" s="525">
+      <c r="G14" s="521">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H14" s="525">
+      <c r="H14" s="521">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="13.5" thickBot="1">
-      <c r="B15" s="522"/>
-      <c r="C15" s="875" t="s">
+      <c r="B15" s="518"/>
+      <c r="C15" s="953" t="s">
         <v>311</v>
       </c>
-      <c r="D15" s="876"/>
-[...3 lines deleted...]
-      <c r="H15" s="877"/>
+      <c r="D15" s="954"/>
+      <c r="E15" s="954"/>
+      <c r="F15" s="954"/>
+      <c r="G15" s="954"/>
+      <c r="H15" s="955"/>
     </row>
     <row r="16" spans="2:8">
-      <c r="B16" s="519" t="s">
+      <c r="B16" s="515" t="s">
         <v>423</v>
       </c>
-      <c r="C16" s="527"/>
-[...4 lines deleted...]
-      <c r="H16" s="532"/>
+      <c r="C16" s="523"/>
+      <c r="D16" s="524"/>
+      <c r="E16" s="524"/>
+      <c r="F16" s="524"/>
+      <c r="G16" s="524"/>
+      <c r="H16" s="528"/>
     </row>
     <row r="17" spans="2:9">
-      <c r="B17" s="519" t="s">
+      <c r="B17" s="515" t="s">
         <v>424</v>
       </c>
-      <c r="C17" s="517"/>
-[...4 lines deleted...]
-      <c r="H17" s="533"/>
+      <c r="C17" s="513"/>
+      <c r="D17" s="512"/>
+      <c r="E17" s="512"/>
+      <c r="F17" s="512"/>
+      <c r="G17" s="512"/>
+      <c r="H17" s="529"/>
     </row>
     <row r="18" spans="2:9">
-      <c r="B18" s="519" t="s">
+      <c r="B18" s="515" t="s">
         <v>425</v>
       </c>
-      <c r="C18" s="517"/>
-[...4 lines deleted...]
-      <c r="H18" s="533"/>
+      <c r="C18" s="513"/>
+      <c r="D18" s="512"/>
+      <c r="E18" s="512"/>
+      <c r="F18" s="512"/>
+      <c r="G18" s="512"/>
+      <c r="H18" s="529"/>
     </row>
     <row r="19" spans="2:9">
-      <c r="B19" s="519" t="s">
+      <c r="B19" s="515" t="s">
         <v>426</v>
       </c>
-      <c r="C19" s="517"/>
-[...4 lines deleted...]
-      <c r="H19" s="533"/>
+      <c r="C19" s="513"/>
+      <c r="D19" s="512"/>
+      <c r="E19" s="512"/>
+      <c r="F19" s="512"/>
+      <c r="G19" s="512"/>
+      <c r="H19" s="529"/>
     </row>
     <row r="20" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B20" s="520"/>
-[...5 lines deleted...]
-      <c r="H20" s="534"/>
+      <c r="B20" s="516"/>
+      <c r="C20" s="520"/>
+      <c r="D20" s="522"/>
+      <c r="E20" s="522"/>
+      <c r="F20" s="522"/>
+      <c r="G20" s="522"/>
+      <c r="H20" s="530"/>
     </row>
     <row r="21" spans="2:9" ht="13.5" thickBot="1">
-      <c r="B21" s="523" t="s">
+      <c r="B21" s="519" t="s">
         <v>153</v>
       </c>
-      <c r="C21" s="525">
+      <c r="C21" s="521">
         <f>SUM(C16:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="525">
+      <c r="D21" s="521">
         <f t="shared" ref="D21:H21" si="1">SUM(D16:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="525">
+      <c r="E21" s="521">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F21" s="525">
+      <c r="F21" s="521">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G21" s="525">
+      <c r="G21" s="521">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H21" s="525">
+      <c r="H21" s="521">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:9" s="379" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B23" s="721" t="s">
+      <c r="B23" s="792" t="s">
         <v>427</v>
       </c>
-      <c r="C23" s="721"/>
-[...4 lines deleted...]
-      <c r="H23" s="721"/>
+      <c r="C23" s="792"/>
+      <c r="D23" s="792"/>
+      <c r="E23" s="792"/>
+      <c r="F23" s="792"/>
+      <c r="G23" s="792"/>
+      <c r="H23" s="792"/>
     </row>
     <row r="24" spans="2:9" s="379" customFormat="1" ht="29.25" customHeight="1">
-      <c r="B24" s="721" t="s">
+      <c r="B24" s="792" t="s">
         <v>428</v>
       </c>
-      <c r="C24" s="721"/>
-[...4 lines deleted...]
-      <c r="H24" s="721"/>
+      <c r="C24" s="792"/>
+      <c r="D24" s="792"/>
+      <c r="E24" s="792"/>
+      <c r="F24" s="792"/>
+      <c r="G24" s="792"/>
+      <c r="H24" s="792"/>
     </row>
     <row r="25" spans="2:9" s="381" customFormat="1" ht="15">
       <c r="B25" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="380"/>
       <c r="D25" s="380"/>
       <c r="E25" s="380"/>
       <c r="F25" s="380"/>
       <c r="G25" s="380"/>
       <c r="H25" s="380"/>
       <c r="I25" s="31"/>
     </row>
     <row r="27" spans="2:9">
       <c r="B27" s="90" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="2:9">
-      <c r="B29" s="502" t="s">
+      <c r="B29" s="498" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="2:9">
       <c r="B30" s="333" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="2:9">
-      <c r="B31" s="504" t="s">
+      <c r="B31" s="500" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="2:9">
       <c r="B32" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="C15:H15"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="C6:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
@@ -17994,87 +18083,87 @@
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="30" customWidth="1"/>
     <col min="2" max="2" width="34.42578125" style="30" customWidth="1"/>
     <col min="3" max="3" width="22" style="30" customWidth="1"/>
     <col min="4" max="4" width="22.85546875" style="30" customWidth="1"/>
     <col min="5" max="5" width="3.5703125" style="30" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="29" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="32"/>
       <c r="D2" s="382" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
-      <c r="B3" s="881" t="s">
+      <c r="B3" s="959" t="s">
         <v>412</v>
       </c>
-      <c r="C3" s="882"/>
-      <c r="D3" s="883"/>
+      <c r="C3" s="960"/>
+      <c r="D3" s="961"/>
     </row>
     <row r="4" spans="2:9">
-      <c r="B4" s="881" t="s">
+      <c r="B4" s="959" t="s">
         <v>242</v>
       </c>
-      <c r="C4" s="882"/>
-      <c r="D4" s="883"/>
+      <c r="C4" s="960"/>
+      <c r="D4" s="961"/>
     </row>
     <row r="5" spans="2:9">
-      <c r="B5" s="884" t="s">
+      <c r="B5" s="962" t="s">
         <v>413</v>
       </c>
-      <c r="C5" s="885"/>
-      <c r="D5" s="886"/>
+      <c r="C5" s="963"/>
+      <c r="D5" s="964"/>
     </row>
     <row r="6" spans="2:9">
       <c r="B6" s="376" t="s">
         <v>429</v>
       </c>
-      <c r="C6" s="887" t="s">
+      <c r="C6" s="965" t="s">
         <v>430</v>
       </c>
-      <c r="D6" s="887" t="s">
+      <c r="D6" s="965" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="25.5" customHeight="1">
       <c r="B7" s="376" t="s">
         <v>432</v>
       </c>
-      <c r="C7" s="888"/>
-      <c r="D7" s="889"/>
+      <c r="C7" s="966"/>
+      <c r="D7" s="967"/>
     </row>
     <row r="8" spans="2:9">
       <c r="B8" s="112" t="s">
         <v>423</v>
       </c>
       <c r="C8" s="383"/>
       <c r="D8" s="384"/>
     </row>
     <row r="9" spans="2:9">
       <c r="B9" s="378" t="s">
         <v>424</v>
       </c>
       <c r="C9" s="383"/>
       <c r="D9" s="384"/>
     </row>
     <row r="10" spans="2:9">
       <c r="B10" s="378" t="s">
         <v>425</v>
       </c>
       <c r="C10" s="383"/>
       <c r="D10" s="384"/>
     </row>
     <row r="11" spans="2:9">
       <c r="B11" s="385" t="s">
         <v>426</v>
@@ -18084,100 +18173,100 @@
     </row>
     <row r="12" spans="2:9">
       <c r="B12" s="386"/>
       <c r="C12" s="387"/>
       <c r="D12" s="388"/>
     </row>
     <row r="13" spans="2:9">
       <c r="B13" s="117" t="s">
         <v>153</v>
       </c>
       <c r="C13" s="70">
         <f>SUM(C8:C11)</f>
         <v>0</v>
       </c>
       <c r="D13" s="108">
         <f>SUM(D8:D11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:9">
       <c r="B14" s="333"/>
       <c r="C14" s="333"/>
       <c r="D14" s="333"/>
     </row>
     <row r="15" spans="2:9" ht="29.25" customHeight="1">
-      <c r="B15" s="721" t="s">
+      <c r="B15" s="792" t="s">
         <v>428</v>
       </c>
-      <c r="C15" s="721"/>
-      <c r="D15" s="721"/>
+      <c r="C15" s="792"/>
+      <c r="D15" s="792"/>
     </row>
     <row r="16" spans="2:9" s="381" customFormat="1" ht="15">
       <c r="B16" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="380"/>
       <c r="D16" s="380"/>
       <c r="E16" s="380"/>
       <c r="F16" s="380"/>
       <c r="G16" s="380"/>
       <c r="H16" s="380"/>
       <c r="I16" s="31"/>
     </row>
     <row r="17" spans="2:4">
       <c r="C17" s="425"/>
       <c r="D17" s="425"/>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="90" t="s">
         <v>95</v>
       </c>
       <c r="C18" s="333"/>
       <c r="D18" s="333"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="31"/>
       <c r="C19" s="333"/>
       <c r="D19" s="333"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="502" t="s">
+      <c r="B20" s="498" t="s">
         <v>96</v>
       </c>
       <c r="C20" s="333"/>
       <c r="D20" s="333"/>
     </row>
     <row r="21" spans="2:4">
       <c r="B21" s="333" t="s">
         <v>97</v>
       </c>
       <c r="C21" s="333"/>
       <c r="D21" s="333"/>
     </row>
     <row r="22" spans="2:4">
-      <c r="B22" s="504" t="s">
+      <c r="B22" s="500" t="s">
         <v>98</v>
       </c>
       <c r="C22" s="333"/>
       <c r="D22" s="333"/>
     </row>
     <row r="23" spans="2:4">
       <c r="B23" s="90"/>
       <c r="C23" s="333"/>
       <c r="D23" s="333"/>
     </row>
     <row r="24" spans="2:4">
       <c r="B24" s="333"/>
       <c r="C24" s="333"/>
       <c r="D24" s="333"/>
     </row>
     <row r="25" spans="2:4">
       <c r="B25" s="425"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="C6:C7"/>
@@ -18194,979 +18283,979 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G42"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B11" sqref="B11:C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="41" style="2" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="16.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="2" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="15" thickBot="1"/>
     <row r="2" spans="2:7" ht="15">
       <c r="B2" s="324" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="14"/>
-      <c r="D2" s="540"/>
-[...1 lines deleted...]
-      <c r="F2" s="541"/>
+      <c r="D2" s="535"/>
+      <c r="E2" s="535"/>
+      <c r="F2" s="536"/>
     </row>
     <row r="3" spans="2:7" ht="15">
-      <c r="B3" s="655" t="s">
+      <c r="B3" s="738" t="s">
         <v>99</v>
       </c>
-      <c r="C3" s="656"/>
-[...2 lines deleted...]
-      <c r="F3" s="657"/>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="739"/>
+      <c r="F3" s="740"/>
     </row>
     <row r="4" spans="2:7" ht="34.5" customHeight="1">
-      <c r="B4" s="654" t="s">
+      <c r="B4" s="741" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="658"/>
-[...2 lines deleted...]
-      <c r="F4" s="659"/>
+      <c r="C4" s="742"/>
+      <c r="D4" s="742"/>
+      <c r="E4" s="742"/>
+      <c r="F4" s="743"/>
     </row>
     <row r="5" spans="2:7" ht="15">
-      <c r="B5" s="542"/>
-[...2 lines deleted...]
-      <c r="E5" s="544" t="s">
+      <c r="B5" s="537"/>
+      <c r="C5" s="538"/>
+      <c r="D5" s="538"/>
+      <c r="E5" s="539" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="545" t="s">
+      <c r="F5" s="540" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="282"/>
     </row>
     <row r="6" spans="2:7" ht="15">
       <c r="B6" s="289"/>
-      <c r="C6" s="546"/>
-      <c r="E6" s="547" t="s">
+      <c r="C6" s="541"/>
+      <c r="E6" s="542" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="548" t="s">
+      <c r="F6" s="543" t="s">
         <v>35</v>
       </c>
-      <c r="G6" s="536"/>
+      <c r="G6" s="532"/>
     </row>
     <row r="7" spans="2:7" ht="28.5">
-      <c r="B7" s="639" t="s">
+      <c r="B7" s="633" t="s">
         <v>667</v>
       </c>
       <c r="C7" s="266"/>
       <c r="D7" s="275" t="s">
         <v>101</v>
       </c>
-      <c r="E7" s="549"/>
-[...1 lines deleted...]
-      <c r="G7" s="536"/>
+      <c r="E7" s="544"/>
+      <c r="F7" s="545"/>
+      <c r="G7" s="532"/>
     </row>
     <row r="8" spans="2:7" ht="15">
-      <c r="B8" s="639" t="s">
+      <c r="B8" s="633" t="s">
         <v>668</v>
       </c>
       <c r="C8" s="266"/>
       <c r="D8" s="2" t="s">
         <v>672</v>
       </c>
-      <c r="E8" s="549"/>
-[...1 lines deleted...]
-      <c r="G8" s="536"/>
+      <c r="E8" s="544"/>
+      <c r="F8" s="545"/>
+      <c r="G8" s="532"/>
     </row>
     <row r="9" spans="2:7" ht="15" customHeight="1">
-      <c r="B9" s="667" t="s">
+      <c r="B9" s="730" t="s">
         <v>669</v>
       </c>
-      <c r="C9" s="668"/>
-[...2 lines deleted...]
-      <c r="G9" s="536"/>
+      <c r="C9" s="731"/>
+      <c r="E9" s="544"/>
+      <c r="F9" s="545"/>
+      <c r="G9" s="532"/>
     </row>
     <row r="10" spans="2:7" ht="15">
-      <c r="B10" s="660" t="s">
+      <c r="B10" s="725" t="s">
         <v>670</v>
       </c>
-      <c r="C10" s="661"/>
+      <c r="C10" s="726"/>
       <c r="D10" s="275" t="s">
         <v>673</v>
       </c>
       <c r="E10" s="276">
         <v>0</v>
       </c>
       <c r="F10" s="277">
         <v>0</v>
       </c>
-      <c r="G10" s="536"/>
+      <c r="G10" s="532"/>
     </row>
     <row r="11" spans="2:7">
-      <c r="B11" s="660" t="s">
+      <c r="B11" s="725" t="s">
         <v>102</v>
       </c>
-      <c r="C11" s="661"/>
+      <c r="C11" s="726"/>
       <c r="D11" s="420" t="s">
         <v>674</v>
       </c>
       <c r="E11" s="276">
         <v>0</v>
       </c>
       <c r="F11" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:7">
-      <c r="B12" s="662" t="s">
+      <c r="B12" s="727" t="s">
         <v>103</v>
       </c>
-      <c r="C12" s="663"/>
+      <c r="C12" s="728"/>
       <c r="D12" s="266"/>
       <c r="E12" s="283">
         <f>E10-E11</f>
         <v>0</v>
       </c>
       <c r="F12" s="284">
         <f>F10-F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:7">
-      <c r="B13" s="660" t="s">
+      <c r="B13" s="725" t="s">
         <v>671</v>
       </c>
-      <c r="C13" s="661"/>
+      <c r="C13" s="726"/>
       <c r="D13" s="266"/>
       <c r="E13" s="283">
         <f>E11-E12</f>
         <v>0</v>
       </c>
       <c r="F13" s="284">
         <f>F11-F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:7">
-      <c r="B14" s="664" t="s">
+      <c r="B14" s="736" t="s">
         <v>105</v>
       </c>
-      <c r="C14" s="665"/>
+      <c r="C14" s="737"/>
       <c r="D14" s="275" t="s">
         <v>672</v>
       </c>
       <c r="E14" s="276">
         <v>0</v>
       </c>
       <c r="F14" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:7">
-      <c r="B15" s="660" t="s">
+      <c r="B15" s="725" t="s">
         <v>104</v>
       </c>
-      <c r="C15" s="661"/>
+      <c r="C15" s="726"/>
       <c r="D15" s="275" t="s">
         <v>672</v>
       </c>
       <c r="E15" s="276">
         <v>0</v>
       </c>
       <c r="F15" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:7">
-      <c r="B16" s="660" t="s">
+      <c r="B16" s="725" t="s">
         <v>106</v>
       </c>
-      <c r="C16" s="661"/>
+      <c r="C16" s="726"/>
       <c r="D16" s="275" t="s">
         <v>672</v>
       </c>
       <c r="E16" s="276">
         <v>0</v>
       </c>
       <c r="F16" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:6">
-      <c r="B17" s="660" t="s">
+      <c r="B17" s="725" t="s">
         <v>107</v>
       </c>
-      <c r="C17" s="661"/>
+      <c r="C17" s="726"/>
       <c r="D17" s="275" t="s">
         <v>672</v>
       </c>
       <c r="E17" s="276">
         <v>0</v>
       </c>
       <c r="F17" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:6">
-      <c r="B18" s="660" t="s">
+      <c r="B18" s="725" t="s">
         <v>108</v>
       </c>
-      <c r="C18" s="661"/>
+      <c r="C18" s="726"/>
       <c r="D18" s="275" t="s">
         <v>119</v>
       </c>
       <c r="E18" s="276">
         <v>0</v>
       </c>
       <c r="F18" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:6">
-      <c r="B19" s="660" t="s">
+      <c r="B19" s="725" t="s">
         <v>110</v>
       </c>
-      <c r="C19" s="661"/>
+      <c r="C19" s="726"/>
       <c r="D19" s="275" t="s">
         <v>109</v>
       </c>
       <c r="E19" s="276">
         <v>0</v>
       </c>
       <c r="F19" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:6">
-      <c r="B20" s="660" t="s">
+      <c r="B20" s="725" t="s">
         <v>112</v>
       </c>
-      <c r="C20" s="661"/>
+      <c r="C20" s="726"/>
       <c r="D20" s="275" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="276">
         <v>0</v>
       </c>
       <c r="F20" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:6">
-      <c r="B21" s="660" t="s">
+      <c r="B21" s="725" t="s">
         <v>113</v>
       </c>
-      <c r="C21" s="661"/>
+      <c r="C21" s="726"/>
       <c r="D21" s="275" t="s">
         <v>111</v>
       </c>
       <c r="E21" s="276">
         <v>0</v>
       </c>
       <c r="F21" s="277">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:6">
-      <c r="B22" s="662" t="s">
+      <c r="B22" s="727" t="s">
         <v>114</v>
       </c>
-      <c r="C22" s="663"/>
+      <c r="C22" s="728"/>
       <c r="E22" s="274">
         <f>E13+SUM(E14:E21)</f>
         <v>0</v>
       </c>
       <c r="F22" s="274">
         <f>F13+SUM(F14:F21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:6">
-      <c r="B23" s="660" t="s">
+      <c r="B23" s="725" t="s">
         <v>115</v>
       </c>
-      <c r="C23" s="661"/>
+      <c r="C23" s="726"/>
       <c r="D23" s="275" t="s">
         <v>116</v>
       </c>
       <c r="E23" s="278">
         <v>0</v>
       </c>
       <c r="F23" s="279">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="15">
-      <c r="B24" s="667" t="s">
+      <c r="B24" s="730" t="s">
         <v>117</v>
       </c>
-      <c r="C24" s="668"/>
+      <c r="C24" s="731"/>
       <c r="E24" s="325">
         <f>E22-E23</f>
         <v>0</v>
       </c>
       <c r="F24" s="284">
         <f>F22-F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:6" ht="31.5" customHeight="1" thickBot="1">
-      <c r="B25" s="669" t="s">
+      <c r="B25" s="732" t="s">
         <v>118</v>
       </c>
-      <c r="C25" s="670"/>
+      <c r="C25" s="733"/>
       <c r="D25" s="275" t="s">
         <v>675</v>
       </c>
       <c r="E25" s="280">
         <v>0</v>
       </c>
       <c r="F25" s="281">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:6" ht="15.75" thickBot="1">
-      <c r="B26" s="671" t="s">
+      <c r="B26" s="734" t="s">
         <v>120</v>
       </c>
-      <c r="C26" s="672"/>
+      <c r="C26" s="735"/>
       <c r="D26" s="285"/>
       <c r="E26" s="286">
         <f>E24+E25</f>
         <v>0</v>
       </c>
       <c r="F26" s="286">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:6">
       <c r="B28" s="287"/>
       <c r="C28" s="287"/>
     </row>
     <row r="29" spans="2:6">
-      <c r="B29" s="666" t="s">
+      <c r="B29" s="729" t="s">
         <v>94</v>
       </c>
-      <c r="C29" s="666"/>
-[...2 lines deleted...]
-      <c r="F29" s="666"/>
+      <c r="C29" s="729"/>
+      <c r="D29" s="729"/>
+      <c r="E29" s="729"/>
+      <c r="F29" s="729"/>
     </row>
     <row r="30" spans="2:6">
-      <c r="B30" s="551" t="s">
+      <c r="B30" s="546" t="s">
         <v>95</v>
       </c>
-      <c r="C30" s="552"/>
-[...2 lines deleted...]
-      <c r="F30" s="552"/>
+      <c r="C30" s="547"/>
+      <c r="D30" s="547"/>
+      <c r="E30" s="547"/>
+      <c r="F30" s="547"/>
     </row>
     <row r="31" spans="2:6" ht="15">
-      <c r="B31" s="553" t="s">
+      <c r="B31" s="548" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="32" spans="2:6">
       <c r="B32" s="417" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="2:3">
       <c r="B33" s="417" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="2:3">
-      <c r="B34" s="554"/>
-      <c r="C34" s="555"/>
+      <c r="B34" s="549"/>
+      <c r="C34" s="550"/>
     </row>
     <row r="35" spans="2:3" ht="15">
       <c r="B35" s="270"/>
-      <c r="C35" s="535"/>
+      <c r="C35" s="531"/>
     </row>
     <row r="36" spans="2:3">
-      <c r="C36" s="554"/>
+      <c r="C36" s="549"/>
     </row>
     <row r="39" spans="2:3" ht="15">
-      <c r="C39" s="535"/>
+      <c r="C39" s="531"/>
     </row>
     <row r="40" spans="2:3">
-      <c r="C40" s="554"/>
+      <c r="C40" s="549"/>
     </row>
     <row r="41" spans="2:3" ht="15">
       <c r="C41" s="270"/>
     </row>
     <row r="42" spans="2:3" ht="15">
       <c r="C42" s="270"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B29:F29"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
-    <mergeCell ref="B15:C15"/>
-[...10 lines deleted...]
-    <mergeCell ref="B9:C9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="27.140625" style="13" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="13" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="13" customWidth="1"/>
     <col min="5" max="5" width="17" style="13" customWidth="1"/>
     <col min="6" max="7" width="12.7109375" style="13" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="14.5703125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.85546875" style="13" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="13" customWidth="1"/>
     <col min="15" max="16" width="16.7109375" style="13" customWidth="1"/>
     <col min="17" max="17" width="2.7109375" style="13" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="13"/>
     <col min="19" max="19" width="24.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="14.1" customHeight="1"/>
     <row r="2" spans="2:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B2" s="332" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="389"/>
       <c r="D2" s="389"/>
       <c r="E2" s="389"/>
       <c r="F2" s="389"/>
       <c r="G2" s="389"/>
       <c r="H2" s="389"/>
       <c r="I2" s="389"/>
       <c r="J2" s="389"/>
       <c r="K2" s="389"/>
       <c r="L2" s="389"/>
       <c r="M2" s="389"/>
       <c r="N2" s="389"/>
       <c r="O2" s="389"/>
       <c r="P2" s="390"/>
     </row>
     <row r="3" spans="2:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="B3" s="676" t="s">
+      <c r="B3" s="751" t="s">
         <v>121</v>
       </c>
-      <c r="C3" s="656"/>
-[...12 lines deleted...]
-      <c r="P3" s="677"/>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="739"/>
+      <c r="F3" s="739"/>
+      <c r="G3" s="739"/>
+      <c r="H3" s="739"/>
+      <c r="I3" s="739"/>
+      <c r="J3" s="739"/>
+      <c r="K3" s="739"/>
+      <c r="L3" s="739"/>
+      <c r="M3" s="739"/>
+      <c r="N3" s="739"/>
+      <c r="O3" s="739"/>
+      <c r="P3" s="752"/>
     </row>
     <row r="4" spans="2:16" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="B4" s="673" t="s">
+      <c r="B4" s="748" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="674"/>
-[...12 lines deleted...]
-      <c r="P4" s="675"/>
+      <c r="C4" s="749"/>
+      <c r="D4" s="749"/>
+      <c r="E4" s="749"/>
+      <c r="F4" s="749"/>
+      <c r="G4" s="749"/>
+      <c r="H4" s="749"/>
+      <c r="I4" s="749"/>
+      <c r="J4" s="749"/>
+      <c r="K4" s="749"/>
+      <c r="L4" s="749"/>
+      <c r="M4" s="749"/>
+      <c r="N4" s="749"/>
+      <c r="O4" s="749"/>
+      <c r="P4" s="750"/>
     </row>
     <row r="5" spans="2:16" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="B5" s="691"/>
-[...1 lines deleted...]
-      <c r="D5" s="681" t="s">
+      <c r="B5" s="766"/>
+      <c r="C5" s="767"/>
+      <c r="D5" s="756" t="s">
         <v>122</v>
       </c>
-      <c r="E5" s="685"/>
-[...3 lines deleted...]
-      <c r="I5" s="681" t="s">
+      <c r="E5" s="760"/>
+      <c r="F5" s="760"/>
+      <c r="G5" s="760"/>
+      <c r="H5" s="761"/>
+      <c r="I5" s="756" t="s">
         <v>123</v>
       </c>
-      <c r="J5" s="685"/>
-[...4 lines deleted...]
-      <c r="O5" s="678" t="s">
+      <c r="J5" s="760"/>
+      <c r="K5" s="760"/>
+      <c r="L5" s="760"/>
+      <c r="M5" s="760"/>
+      <c r="N5" s="761"/>
+      <c r="O5" s="753" t="s">
         <v>124</v>
       </c>
-      <c r="P5" s="679"/>
+      <c r="P5" s="754"/>
     </row>
     <row r="6" spans="2:16" s="2" customFormat="1" ht="15.95" customHeight="1">
-      <c r="B6" s="689" t="s">
+      <c r="B6" s="764" t="s">
         <v>125</v>
       </c>
-      <c r="C6" s="690"/>
-      <c r="D6" s="687" t="s">
+      <c r="C6" s="765"/>
+      <c r="D6" s="762" t="s">
         <v>813</v>
       </c>
-      <c r="E6" s="687" t="s">
+      <c r="E6" s="762" t="s">
         <v>126</v>
       </c>
-      <c r="F6" s="687" t="s">
+      <c r="F6" s="762" t="s">
         <v>127</v>
       </c>
-      <c r="G6" s="687" t="s">
+      <c r="G6" s="762" t="s">
         <v>128</v>
       </c>
-      <c r="H6" s="697" t="s">
+      <c r="H6" s="746" t="s">
         <v>129</v>
       </c>
-      <c r="I6" s="682" t="s">
+      <c r="I6" s="757" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="683"/>
-[...1 lines deleted...]
-      <c r="L6" s="687" t="s">
+      <c r="J6" s="758"/>
+      <c r="K6" s="759"/>
+      <c r="L6" s="762" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="687" t="s">
+      <c r="M6" s="762" t="s">
         <v>132</v>
       </c>
-      <c r="N6" s="680" t="s">
+      <c r="N6" s="755" t="s">
         <v>129</v>
       </c>
-      <c r="O6" s="695" t="s">
+      <c r="O6" s="744" t="s">
         <v>15</v>
       </c>
-      <c r="P6" s="695" t="s">
+      <c r="P6" s="744" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="2:16" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="B7" s="693"/>
-[...5 lines deleted...]
-      <c r="H7" s="698"/>
+      <c r="B7" s="768"/>
+      <c r="C7" s="769"/>
+      <c r="D7" s="763"/>
+      <c r="E7" s="763"/>
+      <c r="F7" s="763"/>
+      <c r="G7" s="763"/>
+      <c r="H7" s="747"/>
       <c r="I7" s="271" t="s">
         <v>133</v>
       </c>
       <c r="J7" s="271" t="s">
         <v>134</v>
       </c>
       <c r="K7" s="271" t="s">
         <v>129</v>
       </c>
-      <c r="L7" s="688"/>
-[...3 lines deleted...]
-      <c r="P7" s="696"/>
+      <c r="L7" s="763"/>
+      <c r="M7" s="763"/>
+      <c r="N7" s="756"/>
+      <c r="O7" s="745"/>
+      <c r="P7" s="745"/>
     </row>
     <row r="8" spans="2:16" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B8" s="391" t="s">
         <v>135</v>
       </c>
-      <c r="C8" s="474"/>
+      <c r="C8" s="470"/>
       <c r="D8" s="273"/>
       <c r="E8" s="272"/>
       <c r="F8" s="273"/>
       <c r="G8" s="400"/>
       <c r="H8" s="415">
         <f>SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="401"/>
       <c r="J8" s="271"/>
       <c r="K8" s="415">
         <f>SUM(I8:J8)</f>
         <v>0</v>
       </c>
       <c r="L8" s="273"/>
       <c r="M8" s="273"/>
       <c r="N8" s="415">
         <f>SUM(K8+L8+M8)</f>
         <v>0</v>
       </c>
       <c r="O8" s="415">
         <f>SUM(H8+N8)</f>
         <v>0</v>
       </c>
       <c r="P8" s="403"/>
     </row>
     <row r="9" spans="2:16" s="2" customFormat="1" ht="26.25" thickBot="1">
       <c r="B9" s="392" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="238" t="s">
         <v>137</v>
       </c>
-      <c r="D9" s="475"/>
-[...2 lines deleted...]
-      <c r="G9" s="467"/>
+      <c r="D9" s="471"/>
+      <c r="E9" s="463"/>
+      <c r="F9" s="463"/>
+      <c r="G9" s="463"/>
       <c r="H9" s="18">
         <f t="shared" ref="H9:H17" si="0">SUM(D9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="478"/>
-[...1 lines deleted...]
-      <c r="K9" s="479">
+      <c r="I9" s="474"/>
+      <c r="J9" s="474"/>
+      <c r="K9" s="475">
         <f t="shared" ref="K9:K17" si="1">SUM(I9:J9)</f>
         <v>0</v>
       </c>
-      <c r="L9" s="467"/>
-      <c r="M9" s="467"/>
+      <c r="L9" s="463"/>
+      <c r="M9" s="463"/>
       <c r="N9" s="404">
         <f t="shared" ref="N9:N17" si="2">SUM(K9+L9+M9)</f>
         <v>0</v>
       </c>
       <c r="O9" s="398">
         <f t="shared" ref="O9:O17" si="3">SUM(H9+N9)</f>
         <v>0</v>
       </c>
       <c r="P9" s="321"/>
     </row>
     <row r="10" spans="2:16" s="2" customFormat="1" ht="15" thickBot="1">
-      <c r="B10" s="481" t="s">
+      <c r="B10" s="477" t="s">
         <v>138</v>
       </c>
-      <c r="C10" s="482"/>
+      <c r="C10" s="478"/>
       <c r="D10" s="415">
         <f>SUM(D8+D9)</f>
         <v>0</v>
       </c>
-      <c r="E10" s="483">
+      <c r="E10" s="479">
         <f t="shared" ref="E10:G10" si="4">SUM(E8+E9)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="483">
+      <c r="F10" s="479">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="G10" s="483">
+      <c r="G10" s="479">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="H10" s="484">
+      <c r="H10" s="480">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I10" s="483">
+      <c r="I10" s="479">
         <f>SUM(I8:I9)</f>
         <v>0</v>
       </c>
-      <c r="J10" s="483">
+      <c r="J10" s="479">
         <f>SUM(J8:J9)</f>
         <v>0</v>
       </c>
       <c r="K10" s="415">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="485">
+      <c r="L10" s="481">
         <f>SUM(L8:L9)</f>
         <v>0</v>
       </c>
-      <c r="M10" s="485">
+      <c r="M10" s="481">
         <f>SUM(M8:M9)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="484">
+      <c r="N10" s="480">
         <f>SUM(K10+L10+M10)</f>
         <v>0</v>
       </c>
       <c r="O10" s="290">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P10" s="486">
+      <c r="P10" s="482">
         <f>SUM(P8+P9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:16" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="B11" s="22" t="s">
         <v>676</v>
       </c>
       <c r="C11" s="417" t="s">
         <v>139</v>
       </c>
-      <c r="D11" s="476"/>
-[...2 lines deleted...]
-      <c r="G11" s="476"/>
+      <c r="D11" s="472"/>
+      <c r="E11" s="472"/>
+      <c r="F11" s="472"/>
+      <c r="G11" s="472"/>
       <c r="H11" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="476"/>
-[...1 lines deleted...]
-      <c r="K11" s="480">
+      <c r="I11" s="472"/>
+      <c r="J11" s="472"/>
+      <c r="K11" s="476">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L11" s="476"/>
-      <c r="M11" s="476"/>
+      <c r="L11" s="472"/>
+      <c r="M11" s="472"/>
       <c r="N11" s="18">
         <f>SUM(K11+L11+M11)</f>
         <v>0</v>
       </c>
       <c r="O11" s="398">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P11" s="393"/>
     </row>
     <row r="12" spans="2:16" s="1" customFormat="1" ht="31.5" customHeight="1">
       <c r="B12" s="300" t="s">
         <v>140</v>
       </c>
       <c r="C12" s="418" t="s">
         <v>141</v>
       </c>
-      <c r="D12" s="476"/>
-[...2 lines deleted...]
-      <c r="G12" s="476"/>
+      <c r="D12" s="472"/>
+      <c r="E12" s="472"/>
+      <c r="F12" s="472"/>
+      <c r="G12" s="472"/>
       <c r="H12" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="476"/>
-[...1 lines deleted...]
-      <c r="K12" s="480">
+      <c r="I12" s="472"/>
+      <c r="J12" s="472"/>
+      <c r="K12" s="476">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="476"/>
-      <c r="M12" s="476"/>
+      <c r="L12" s="472"/>
+      <c r="M12" s="472"/>
       <c r="N12" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12" s="398">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P12" s="393"/>
     </row>
     <row r="13" spans="2:16" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="B13" s="394" t="s">
         <v>142</v>
       </c>
-      <c r="D13" s="476"/>
-[...2 lines deleted...]
-      <c r="G13" s="476"/>
+      <c r="D13" s="472"/>
+      <c r="E13" s="472"/>
+      <c r="F13" s="472"/>
+      <c r="G13" s="472"/>
       <c r="H13" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="476"/>
-[...1 lines deleted...]
-      <c r="K13" s="480">
+      <c r="I13" s="472"/>
+      <c r="J13" s="472"/>
+      <c r="K13" s="476">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="476"/>
-      <c r="M13" s="476"/>
+      <c r="L13" s="472"/>
+      <c r="M13" s="472"/>
       <c r="N13" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O13" s="398">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P13" s="393"/>
     </row>
     <row r="14" spans="2:16" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="B14" s="394" t="s">
         <v>677</v>
       </c>
-      <c r="D14" s="476"/>
-[...2 lines deleted...]
-      <c r="G14" s="476"/>
+      <c r="D14" s="472"/>
+      <c r="E14" s="472"/>
+      <c r="F14" s="472"/>
+      <c r="G14" s="472"/>
       <c r="H14" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="476"/>
-[...1 lines deleted...]
-      <c r="K14" s="480">
+      <c r="I14" s="472"/>
+      <c r="J14" s="472"/>
+      <c r="K14" s="476">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="476"/>
-      <c r="M14" s="476"/>
+      <c r="L14" s="472"/>
+      <c r="M14" s="472"/>
       <c r="N14" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O14" s="398">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P14" s="393"/>
     </row>
     <row r="15" spans="2:16" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="B15" s="394" t="s">
         <v>143</v>
       </c>
-      <c r="D15" s="476"/>
-[...2 lines deleted...]
-      <c r="G15" s="476"/>
+      <c r="D15" s="472"/>
+      <c r="E15" s="472"/>
+      <c r="F15" s="472"/>
+      <c r="G15" s="472"/>
       <c r="H15" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I15" s="476"/>
-[...1 lines deleted...]
-      <c r="K15" s="480">
+      <c r="I15" s="472"/>
+      <c r="J15" s="472"/>
+      <c r="K15" s="476">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L15" s="476"/>
-      <c r="M15" s="476"/>
+      <c r="L15" s="472"/>
+      <c r="M15" s="472"/>
       <c r="N15" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O15" s="398">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P15" s="393"/>
     </row>
     <row r="16" spans="2:16" ht="18" customHeight="1">
       <c r="B16" s="394" t="s">
         <v>144</v>
       </c>
-      <c r="D16" s="476"/>
-[...2 lines deleted...]
-      <c r="G16" s="476"/>
+      <c r="D16" s="472"/>
+      <c r="E16" s="472"/>
+      <c r="F16" s="472"/>
+      <c r="G16" s="472"/>
       <c r="H16" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I16" s="476"/>
-[...1 lines deleted...]
-      <c r="K16" s="480">
+      <c r="I16" s="472"/>
+      <c r="J16" s="472"/>
+      <c r="K16" s="476">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L16" s="480"/>
-      <c r="M16" s="480"/>
+      <c r="L16" s="476"/>
+      <c r="M16" s="476"/>
       <c r="N16" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O16" s="398">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P16" s="404"/>
     </row>
     <row r="17" spans="2:16" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="B17" s="22" t="s">
         <v>145</v>
       </c>
-      <c r="D17" s="477"/>
-[...2 lines deleted...]
-      <c r="G17" s="477"/>
+      <c r="D17" s="473"/>
+      <c r="E17" s="473"/>
+      <c r="F17" s="473"/>
+      <c r="G17" s="473"/>
       <c r="H17" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I17" s="477"/>
-[...1 lines deleted...]
-      <c r="K17" s="477">
+      <c r="I17" s="473"/>
+      <c r="J17" s="473"/>
+      <c r="K17" s="473">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="477"/>
-      <c r="M17" s="477"/>
+      <c r="L17" s="473"/>
+      <c r="M17" s="473"/>
       <c r="N17" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O17" s="398">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P17" s="405"/>
     </row>
     <row r="18" spans="2:16" ht="18.95" customHeight="1" thickBot="1">
       <c r="B18" s="395" t="s">
         <v>146</v>
       </c>
       <c r="C18" s="396"/>
       <c r="D18" s="397">
         <f>D10+SUM(D11:D17)</f>
         <v>0</v>
       </c>
       <c r="E18" s="397">
         <f t="shared" ref="E18:P18" si="5">E10+SUM(E11:E17)</f>
         <v>0</v>
       </c>
       <c r="F18" s="397">
         <f t="shared" si="5"/>
@@ -19274,69 +19363,69 @@
       <c r="B23" s="13" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="2:16">
       <c r="B24" s="322" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="4"/>
     </row>
     <row r="25" spans="2:16">
       <c r="B25" s="323" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="2:16">
       <c r="B26" s="323" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="2:16">
       <c r="B27" s="267"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D5:H5"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="I5:N5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="B6:C6"/>
-    <mergeCell ref="B5:C5"/>
-[...1 lines deleted...]
-    <mergeCell ref="D5:H5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A7" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="17" customWidth="1"/>
     <col min="2" max="2" width="56.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="17" customWidth="1"/>
     <col min="4" max="8" width="14.7109375" style="17" customWidth="1"/>
     <col min="9" max="14" width="15.7109375" style="17" customWidth="1"/>
     <col min="15" max="15" width="4.42578125" style="17" customWidth="1"/>
@@ -19358,692 +19447,692 @@
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="27"/>
     </row>
     <row r="2" spans="1:15" s="265" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="27"/>
       <c r="B2" s="330" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="421"/>
       <c r="D2" s="422"/>
       <c r="E2" s="422"/>
       <c r="F2" s="422"/>
       <c r="G2" s="422"/>
       <c r="H2" s="422"/>
       <c r="I2" s="422"/>
       <c r="J2" s="422"/>
       <c r="K2" s="422"/>
       <c r="L2" s="422"/>
       <c r="M2" s="422"/>
       <c r="N2" s="423"/>
     </row>
     <row r="3" spans="1:15" s="265" customFormat="1" ht="19.5" customHeight="1">
       <c r="A3" s="27"/>
-      <c r="B3" s="702" t="s">
+      <c r="B3" s="773" t="s">
         <v>121</v>
       </c>
-      <c r="C3" s="658"/>
-[...10 lines deleted...]
-      <c r="N3" s="703"/>
+      <c r="C3" s="742"/>
+      <c r="D3" s="742"/>
+      <c r="E3" s="742"/>
+      <c r="F3" s="742"/>
+      <c r="G3" s="742"/>
+      <c r="H3" s="742"/>
+      <c r="I3" s="742"/>
+      <c r="J3" s="742"/>
+      <c r="K3" s="742"/>
+      <c r="L3" s="742"/>
+      <c r="M3" s="742"/>
+      <c r="N3" s="774"/>
     </row>
     <row r="4" spans="1:15" s="265" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
       <c r="A4" s="27"/>
-      <c r="B4" s="704" t="s">
+      <c r="B4" s="775" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="705"/>
-[...10 lines deleted...]
-      <c r="N4" s="679"/>
+      <c r="C4" s="776"/>
+      <c r="D4" s="776"/>
+      <c r="E4" s="776"/>
+      <c r="F4" s="776"/>
+      <c r="G4" s="776"/>
+      <c r="H4" s="776"/>
+      <c r="I4" s="776"/>
+      <c r="J4" s="776"/>
+      <c r="K4" s="776"/>
+      <c r="L4" s="776"/>
+      <c r="M4" s="776"/>
+      <c r="N4" s="754"/>
     </row>
     <row r="5" spans="1:15" s="266" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A5" s="27"/>
-      <c r="B5" s="487"/>
-[...1 lines deleted...]
-      <c r="D5" s="706" t="s">
+      <c r="B5" s="483"/>
+      <c r="C5" s="484"/>
+      <c r="D5" s="777" t="s">
         <v>149</v>
       </c>
-      <c r="E5" s="707"/>
-[...3 lines deleted...]
-      <c r="I5" s="706" t="s">
+      <c r="E5" s="778"/>
+      <c r="F5" s="778"/>
+      <c r="G5" s="778"/>
+      <c r="H5" s="779"/>
+      <c r="I5" s="777" t="s">
         <v>150</v>
       </c>
-      <c r="J5" s="707"/>
-[...3 lines deleted...]
-      <c r="N5" s="710" t="s">
+      <c r="J5" s="778"/>
+      <c r="K5" s="778"/>
+      <c r="L5" s="778"/>
+      <c r="M5" s="778"/>
+      <c r="N5" s="781" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:15" s="266" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="A6" s="27"/>
-      <c r="B6" s="678" t="s">
+      <c r="B6" s="753" t="s">
         <v>125</v>
       </c>
-      <c r="C6" s="709"/>
-      <c r="D6" s="687" t="s">
+      <c r="C6" s="780"/>
+      <c r="D6" s="762" t="s">
         <v>813</v>
       </c>
-      <c r="E6" s="687" t="s">
+      <c r="E6" s="762" t="s">
         <v>151</v>
       </c>
-      <c r="F6" s="687" t="s">
+      <c r="F6" s="762" t="s">
         <v>127</v>
       </c>
-      <c r="G6" s="687" t="s">
+      <c r="G6" s="762" t="s">
         <v>152</v>
       </c>
-      <c r="H6" s="697" t="s">
+      <c r="H6" s="746" t="s">
         <v>129</v>
       </c>
-      <c r="I6" s="699" t="s">
+      <c r="I6" s="770" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="700"/>
-      <c r="K6" s="687" t="s">
+      <c r="J6" s="771"/>
+      <c r="K6" s="762" t="s">
         <v>131</v>
       </c>
-      <c r="L6" s="687" t="s">
+      <c r="L6" s="762" t="s">
         <v>132</v>
       </c>
-      <c r="M6" s="697" t="s">
+      <c r="M6" s="746" t="s">
         <v>129</v>
       </c>
-      <c r="N6" s="711"/>
+      <c r="N6" s="782"/>
     </row>
     <row r="7" spans="1:15" s="266" customFormat="1" ht="39" customHeight="1" thickBot="1">
       <c r="A7" s="27"/>
-      <c r="B7" s="489"/>
-[...6 lines deleted...]
-      <c r="I7" s="495" t="s">
+      <c r="B7" s="485"/>
+      <c r="C7" s="486"/>
+      <c r="D7" s="772"/>
+      <c r="E7" s="772"/>
+      <c r="F7" s="772"/>
+      <c r="G7" s="772"/>
+      <c r="H7" s="747"/>
+      <c r="I7" s="491" t="s">
         <v>133</v>
       </c>
-      <c r="J7" s="495" t="s">
+      <c r="J7" s="491" t="s">
         <v>134</v>
       </c>
-      <c r="K7" s="701"/>
-[...2 lines deleted...]
-      <c r="N7" s="711"/>
+      <c r="K7" s="772"/>
+      <c r="L7" s="772"/>
+      <c r="M7" s="747"/>
+      <c r="N7" s="782"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
       <c r="A8" s="27"/>
       <c r="B8" s="209" t="s">
         <v>154</v>
       </c>
       <c r="C8" s="267"/>
-      <c r="D8" s="496"/>
-[...3 lines deleted...]
-      <c r="H8" s="496">
+      <c r="D8" s="492"/>
+      <c r="E8" s="492"/>
+      <c r="F8" s="492"/>
+      <c r="G8" s="492"/>
+      <c r="H8" s="492">
         <f>SUM(D8:G8)</f>
         <v>0</v>
       </c>
-      <c r="I8" s="496"/>
-[...3 lines deleted...]
-      <c r="M8" s="496">
+      <c r="I8" s="492"/>
+      <c r="J8" s="492"/>
+      <c r="K8" s="492"/>
+      <c r="L8" s="492"/>
+      <c r="M8" s="492">
         <f>SUM(I8:L8)</f>
         <v>0</v>
       </c>
-      <c r="N8" s="496">
+      <c r="N8" s="492">
         <f>SUM(H8+M8)</f>
         <v>0</v>
       </c>
       <c r="O8" s="6"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" thickBot="1">
       <c r="A9" s="27"/>
       <c r="B9" s="424" t="s">
         <v>155</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="D9" s="497"/>
-[...3 lines deleted...]
-      <c r="H9" s="497">
+      <c r="D9" s="493"/>
+      <c r="E9" s="493"/>
+      <c r="F9" s="493"/>
+      <c r="G9" s="493"/>
+      <c r="H9" s="493">
         <f t="shared" ref="H9:H23" si="0">SUM(D9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="497"/>
-[...3 lines deleted...]
-      <c r="M9" s="497">
+      <c r="I9" s="493"/>
+      <c r="J9" s="493"/>
+      <c r="K9" s="493"/>
+      <c r="L9" s="493"/>
+      <c r="M9" s="493">
         <f t="shared" ref="M9:M23" si="1">SUM(I9:L9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="497">
+      <c r="N9" s="493">
         <f t="shared" ref="N9:N23" si="2">SUM(H9+M9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="16.5" customHeight="1" thickBot="1">
       <c r="A10" s="27"/>
-      <c r="B10" s="491" t="s">
+      <c r="B10" s="487" t="s">
         <v>156</v>
       </c>
-      <c r="C10" s="492"/>
-      <c r="D10" s="498">
+      <c r="C10" s="488"/>
+      <c r="D10" s="494">
         <f>D8+D9</f>
         <v>0</v>
       </c>
-      <c r="E10" s="498">
+      <c r="E10" s="494">
         <f t="shared" ref="E10:G10" si="3">E8+E9</f>
         <v>0</v>
       </c>
-      <c r="F10" s="498">
+      <c r="F10" s="494">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G10" s="498">
+      <c r="G10" s="494">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H10" s="498">
+      <c r="H10" s="494">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I10" s="498">
+      <c r="I10" s="494">
         <f t="shared" ref="I10:L10" si="4">I8+I9</f>
         <v>0</v>
       </c>
-      <c r="J10" s="498">
+      <c r="J10" s="494">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K10" s="498">
+      <c r="K10" s="494">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L10" s="498">
+      <c r="L10" s="494">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M10" s="498">
+      <c r="M10" s="494">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="498">
+      <c r="N10" s="494">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="16.5" customHeight="1">
       <c r="A11" s="27"/>
       <c r="B11" s="424" t="s">
         <v>157</v>
       </c>
       <c r="C11" s="13"/>
-      <c r="D11" s="497"/>
-[...3 lines deleted...]
-      <c r="H11" s="497">
+      <c r="D11" s="493"/>
+      <c r="E11" s="493"/>
+      <c r="F11" s="493"/>
+      <c r="G11" s="493"/>
+      <c r="H11" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="497"/>
-[...3 lines deleted...]
-      <c r="M11" s="497">
+      <c r="I11" s="493"/>
+      <c r="J11" s="493"/>
+      <c r="K11" s="493"/>
+      <c r="L11" s="493"/>
+      <c r="M11" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N11" s="497">
+      <c r="N11" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
       <c r="A12" s="27"/>
       <c r="B12" s="424" t="s">
         <v>158</v>
       </c>
       <c r="C12" s="13"/>
-      <c r="D12" s="497"/>
-[...3 lines deleted...]
-      <c r="H12" s="497">
+      <c r="D12" s="493"/>
+      <c r="E12" s="493"/>
+      <c r="F12" s="493"/>
+      <c r="G12" s="493"/>
+      <c r="H12" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="497"/>
-[...3 lines deleted...]
-      <c r="M12" s="497">
+      <c r="I12" s="493"/>
+      <c r="J12" s="493"/>
+      <c r="K12" s="493"/>
+      <c r="L12" s="493"/>
+      <c r="M12" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N12" s="497">
+      <c r="N12" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
       <c r="A13" s="27"/>
       <c r="B13" s="424" t="s">
         <v>159</v>
       </c>
       <c r="C13" s="13"/>
-      <c r="D13" s="497"/>
-[...3 lines deleted...]
-      <c r="H13" s="497">
+      <c r="D13" s="493"/>
+      <c r="E13" s="493"/>
+      <c r="F13" s="493"/>
+      <c r="G13" s="493"/>
+      <c r="H13" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="497"/>
-[...3 lines deleted...]
-      <c r="M13" s="497">
+      <c r="I13" s="493"/>
+      <c r="J13" s="493"/>
+      <c r="K13" s="493"/>
+      <c r="L13" s="493"/>
+      <c r="M13" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N13" s="497">
+      <c r="N13" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
       <c r="A14" s="27"/>
       <c r="B14" s="424" t="s">
         <v>160</v>
       </c>
       <c r="C14" s="13"/>
-      <c r="D14" s="497"/>
-[...3 lines deleted...]
-      <c r="H14" s="497">
+      <c r="D14" s="493"/>
+      <c r="E14" s="493"/>
+      <c r="F14" s="493"/>
+      <c r="G14" s="493"/>
+      <c r="H14" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="497"/>
-[...3 lines deleted...]
-      <c r="M14" s="497">
+      <c r="I14" s="493"/>
+      <c r="J14" s="493"/>
+      <c r="K14" s="493"/>
+      <c r="L14" s="493"/>
+      <c r="M14" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="497">
+      <c r="N14" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
       <c r="A15" s="27"/>
       <c r="B15" s="424" t="s">
         <v>161</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="497"/>
-[...3 lines deleted...]
-      <c r="H15" s="497">
+      <c r="D15" s="493"/>
+      <c r="E15" s="493"/>
+      <c r="F15" s="493"/>
+      <c r="G15" s="493"/>
+      <c r="H15" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I15" s="497"/>
-[...3 lines deleted...]
-      <c r="M15" s="497">
+      <c r="I15" s="493"/>
+      <c r="J15" s="493"/>
+      <c r="K15" s="493"/>
+      <c r="L15" s="493"/>
+      <c r="M15" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N15" s="497">
+      <c r="N15" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="16.5" customHeight="1" thickBot="1">
       <c r="A16" s="27"/>
       <c r="B16" s="424" t="s">
         <v>162</v>
       </c>
       <c r="C16" s="13"/>
-      <c r="D16" s="499"/>
-[...3 lines deleted...]
-      <c r="H16" s="497">
+      <c r="D16" s="495"/>
+      <c r="E16" s="495"/>
+      <c r="F16" s="495"/>
+      <c r="G16" s="495"/>
+      <c r="H16" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I16" s="499"/>
-[...3 lines deleted...]
-      <c r="M16" s="497">
+      <c r="I16" s="495"/>
+      <c r="J16" s="495"/>
+      <c r="K16" s="493"/>
+      <c r="L16" s="493"/>
+      <c r="M16" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N16" s="497">
+      <c r="N16" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="16.5" customHeight="1" thickBot="1">
       <c r="A17" s="27"/>
-      <c r="B17" s="493" t="s">
+      <c r="B17" s="489" t="s">
         <v>163</v>
       </c>
-      <c r="C17" s="494"/>
-      <c r="D17" s="500">
+      <c r="C17" s="490"/>
+      <c r="D17" s="496">
         <f>D10+SUM(D11:D16)</f>
         <v>0</v>
       </c>
-      <c r="E17" s="500">
+      <c r="E17" s="496">
         <f t="shared" ref="E17:G17" si="5">E10+SUM(E11:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="500">
+      <c r="F17" s="496">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G17" s="500">
+      <c r="G17" s="496">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H17" s="500">
+      <c r="H17" s="496">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I17" s="500">
+      <c r="I17" s="496">
         <f t="shared" ref="I17:L17" si="6">I10+SUM(I11:I16)</f>
         <v>0</v>
       </c>
-      <c r="J17" s="500">
+      <c r="J17" s="496">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K17" s="500">
+      <c r="K17" s="496">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L17" s="500">
+      <c r="L17" s="496">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="M17" s="500">
+      <c r="M17" s="496">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N17" s="500">
+      <c r="N17" s="496">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="16.5" customHeight="1">
       <c r="A18" s="27"/>
       <c r="B18" s="424" t="s">
         <v>157</v>
       </c>
       <c r="C18" s="13"/>
-      <c r="D18" s="497"/>
-[...3 lines deleted...]
-      <c r="H18" s="497">
+      <c r="D18" s="493"/>
+      <c r="E18" s="493"/>
+      <c r="F18" s="493"/>
+      <c r="G18" s="493"/>
+      <c r="H18" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I18" s="497"/>
-[...3 lines deleted...]
-      <c r="M18" s="497">
+      <c r="I18" s="493"/>
+      <c r="J18" s="493"/>
+      <c r="K18" s="493"/>
+      <c r="L18" s="492"/>
+      <c r="M18" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N18" s="497">
+      <c r="N18" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="27"/>
       <c r="B19" s="424" t="s">
         <v>164</v>
       </c>
       <c r="C19" s="13"/>
-      <c r="D19" s="497"/>
-[...3 lines deleted...]
-      <c r="H19" s="497">
+      <c r="D19" s="493"/>
+      <c r="E19" s="493"/>
+      <c r="F19" s="493"/>
+      <c r="G19" s="493"/>
+      <c r="H19" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I19" s="497"/>
-[...3 lines deleted...]
-      <c r="M19" s="497">
+      <c r="I19" s="493"/>
+      <c r="J19" s="493"/>
+      <c r="K19" s="493"/>
+      <c r="L19" s="493"/>
+      <c r="M19" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N19" s="497">
+      <c r="N19" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="27"/>
       <c r="B20" s="424" t="s">
         <v>159</v>
       </c>
       <c r="C20" s="13"/>
-      <c r="D20" s="497"/>
-[...3 lines deleted...]
-      <c r="H20" s="497">
+      <c r="D20" s="493"/>
+      <c r="E20" s="493"/>
+      <c r="F20" s="493"/>
+      <c r="G20" s="493"/>
+      <c r="H20" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I20" s="497"/>
-[...3 lines deleted...]
-      <c r="M20" s="497">
+      <c r="I20" s="493"/>
+      <c r="J20" s="493"/>
+      <c r="K20" s="493"/>
+      <c r="L20" s="493"/>
+      <c r="M20" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N20" s="497">
+      <c r="N20" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1">
       <c r="A21" s="27"/>
       <c r="B21" s="424" t="s">
         <v>160</v>
       </c>
       <c r="C21" s="13"/>
-      <c r="D21" s="497"/>
-[...3 lines deleted...]
-      <c r="H21" s="497">
+      <c r="D21" s="493"/>
+      <c r="E21" s="493"/>
+      <c r="F21" s="493"/>
+      <c r="G21" s="493"/>
+      <c r="H21" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I21" s="497"/>
-[...3 lines deleted...]
-      <c r="M21" s="497">
+      <c r="I21" s="493"/>
+      <c r="J21" s="493"/>
+      <c r="K21" s="493"/>
+      <c r="L21" s="493"/>
+      <c r="M21" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N21" s="497">
+      <c r="N21" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1">
       <c r="A22" s="27"/>
       <c r="B22" s="424" t="s">
         <v>161</v>
       </c>
       <c r="C22" s="13"/>
-      <c r="D22" s="497"/>
-[...3 lines deleted...]
-      <c r="H22" s="497">
+      <c r="D22" s="493"/>
+      <c r="E22" s="493"/>
+      <c r="F22" s="493"/>
+      <c r="G22" s="493"/>
+      <c r="H22" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I22" s="497"/>
-[...3 lines deleted...]
-      <c r="M22" s="497">
+      <c r="I22" s="493"/>
+      <c r="J22" s="493"/>
+      <c r="K22" s="493"/>
+      <c r="L22" s="493"/>
+      <c r="M22" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N22" s="497">
+      <c r="N22" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="16.5" customHeight="1" thickBot="1">
       <c r="A23" s="27"/>
       <c r="B23" s="394" t="s">
         <v>144</v>
       </c>
       <c r="C23" s="13"/>
-      <c r="D23" s="499"/>
-[...3 lines deleted...]
-      <c r="H23" s="497">
+      <c r="D23" s="495"/>
+      <c r="E23" s="495"/>
+      <c r="F23" s="495"/>
+      <c r="G23" s="495"/>
+      <c r="H23" s="493">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I23" s="499"/>
-[...3 lines deleted...]
-      <c r="M23" s="497">
+      <c r="I23" s="495"/>
+      <c r="J23" s="495"/>
+      <c r="K23" s="493"/>
+      <c r="L23" s="493"/>
+      <c r="M23" s="493">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N23" s="497">
+      <c r="N23" s="493">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="16.5" customHeight="1" thickBot="1">
       <c r="A24" s="27"/>
-      <c r="B24" s="493" t="s">
+      <c r="B24" s="489" t="s">
         <v>163</v>
       </c>
-      <c r="C24" s="494"/>
-      <c r="D24" s="500">
+      <c r="C24" s="490"/>
+      <c r="D24" s="496">
         <f>+SUM(D17:D23)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="500">
+      <c r="E24" s="496">
         <f t="shared" ref="E24:N24" si="7">+SUM(E17:E23)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="500">
+      <c r="F24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="G24" s="500">
+      <c r="G24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="H24" s="500">
+      <c r="H24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I24" s="500">
+      <c r="I24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J24" s="500">
+      <c r="J24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K24" s="500">
+      <c r="K24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L24" s="500">
+      <c r="L24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M24" s="500">
+      <c r="M24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N24" s="500">
+      <c r="N24" s="496">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" s="419" customFormat="1" ht="22.5" customHeight="1">
       <c r="B25" s="419" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="26" spans="1:14" s="419" customFormat="1" ht="22.5" customHeight="1">
       <c r="B26" s="419" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="18" customHeight="1">
       <c r="B27" s="13" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="18" customHeight="1"/>
     <row r="29" spans="1:14" ht="13.5" customHeight="1">
       <c r="B29" s="13" t="s">
         <v>95</v>
       </c>
     </row>
@@ -20094,64 +20183,64 @@
   <dimension ref="B2:F73"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A49" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" style="83" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="13.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.42578125" style="4" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="15">
       <c r="B2" s="327" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="197"/>
       <c r="D2" s="198"/>
       <c r="E2" s="199"/>
     </row>
     <row r="3" spans="2:5" ht="15">
-      <c r="B3" s="676" t="s">
+      <c r="B3" s="751" t="s">
         <v>655</v>
       </c>
-      <c r="C3" s="656"/>
-[...1 lines deleted...]
-      <c r="E3" s="677"/>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="752"/>
     </row>
     <row r="4" spans="2:5" ht="23.25" customHeight="1">
-      <c r="B4" s="712" t="s">
+      <c r="B4" s="783" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="705"/>
-[...1 lines deleted...]
-      <c r="E4" s="679"/>
+      <c r="C4" s="776"/>
+      <c r="D4" s="776"/>
+      <c r="E4" s="754"/>
     </row>
     <row r="5" spans="2:5">
       <c r="B5" s="200"/>
       <c r="C5" s="201"/>
       <c r="D5" s="202" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="203" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="15">
       <c r="B6" s="204" t="s">
         <v>167</v>
       </c>
       <c r="C6" s="205"/>
       <c r="D6" s="206"/>
       <c r="E6" s="207"/>
     </row>
     <row r="7" spans="2:5">
       <c r="B7" s="208" t="s">
         <v>168</v>
       </c>
       <c r="C7" s="209"/>
       <c r="D7" s="193">
@@ -20176,54 +20265,54 @@
       </c>
       <c r="C9" s="209" t="s">
         <v>171</v>
       </c>
       <c r="D9" s="211">
         <f>D7+D8</f>
         <v>0</v>
       </c>
       <c r="E9" s="212">
         <f>E7+E8</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="13.5" thickBot="1">
       <c r="B10" s="208" t="s">
         <v>172</v>
       </c>
       <c r="C10" s="210"/>
       <c r="D10" s="194"/>
       <c r="E10" s="195"/>
     </row>
     <row r="11" spans="2:5" ht="15.75" thickBot="1">
       <c r="B11" s="213" t="s">
         <v>173</v>
       </c>
-      <c r="C11" s="557" t="s">
+      <c r="C11" s="552" t="s">
         <v>171</v>
       </c>
-      <c r="D11" s="556">
+      <c r="D11" s="551">
         <f>D10-D9</f>
         <v>0</v>
       </c>
       <c r="E11" s="214">
         <f>E10-E9</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="30">
       <c r="B12" s="204" t="s">
         <v>174</v>
       </c>
       <c r="C12" s="215"/>
       <c r="D12" s="216"/>
       <c r="E12" s="217"/>
     </row>
     <row r="13" spans="2:5">
       <c r="B13" s="218" t="s">
         <v>175</v>
       </c>
       <c r="C13" s="219"/>
       <c r="D13" s="216"/>
       <c r="E13" s="217"/>
     </row>
     <row r="14" spans="2:5">
@@ -20630,65 +20719,65 @@
       <c r="E61" s="232"/>
     </row>
     <row r="62" spans="2:5" ht="15.75" thickBot="1">
       <c r="B62" s="233" t="s">
         <v>240</v>
       </c>
       <c r="C62" s="234"/>
       <c r="D62" s="235">
         <f>SUM(D39,D53,D60,D61)</f>
         <v>0</v>
       </c>
       <c r="E62" s="236">
         <f>SUM(E39,E53,E60,E61)</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="2:6" ht="24">
       <c r="B65" s="237" t="s">
         <v>94</v>
       </c>
       <c r="C65" s="5"/>
       <c r="D65" s="238"/>
       <c r="E65" s="238"/>
     </row>
     <row r="66" spans="2:6" s="323" customFormat="1" ht="29.25" customHeight="1">
-      <c r="B66" s="713" t="s">
+      <c r="B66" s="784" t="s">
         <v>207</v>
       </c>
-      <c r="C66" s="713"/>
-[...1 lines deleted...]
-      <c r="E66" s="713"/>
+      <c r="C66" s="784"/>
+      <c r="D66" s="784"/>
+      <c r="E66" s="784"/>
       <c r="F66" s="335"/>
     </row>
     <row r="67" spans="2:6" s="323" customFormat="1" ht="30" customHeight="1">
-      <c r="B67" s="713" t="s">
+      <c r="B67" s="784" t="s">
         <v>208</v>
       </c>
-      <c r="C67" s="713"/>
-[...1 lines deleted...]
-      <c r="E67" s="713"/>
+      <c r="C67" s="784"/>
+      <c r="D67" s="784"/>
+      <c r="E67" s="784"/>
       <c r="F67" s="335"/>
     </row>
     <row r="68" spans="2:6">
       <c r="C68" s="239"/>
     </row>
     <row r="69" spans="2:6">
       <c r="B69" s="13" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="70" spans="2:6">
       <c r="B70" s="322" t="s">
         <v>96</v>
       </c>
       <c r="C70" s="4"/>
     </row>
     <row r="71" spans="2:6">
       <c r="B71" s="323" t="s">
         <v>97</v>
       </c>
       <c r="C71" s="4"/>
     </row>
     <row r="72" spans="2:6">
       <c r="B72" s="323" t="s">
         <v>98</v>
@@ -20732,141 +20821,141 @@
     <sheetView showGridLines="0" topLeftCell="A46" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="63.5703125" style="83" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" style="13" customWidth="1"/>
     <col min="6" max="6" width="4.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="13" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" ht="15">
       <c r="B2" s="326" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="240"/>
       <c r="D2" s="240"/>
       <c r="E2" s="241"/>
     </row>
     <row r="3" spans="2:7" ht="15">
-      <c r="B3" s="655" t="s">
+      <c r="B3" s="738" t="s">
         <v>656</v>
       </c>
-      <c r="C3" s="656"/>
-[...1 lines deleted...]
-      <c r="E3" s="657"/>
+      <c r="C3" s="739"/>
+      <c r="D3" s="739"/>
+      <c r="E3" s="740"/>
     </row>
     <row r="4" spans="2:7" ht="35.25" customHeight="1" thickBot="1">
-      <c r="B4" s="714" t="s">
+      <c r="B4" s="785" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="705"/>
-[...1 lines deleted...]
-      <c r="E4" s="709"/>
+      <c r="C4" s="776"/>
+      <c r="D4" s="776"/>
+      <c r="E4" s="780"/>
     </row>
     <row r="5" spans="2:7" ht="13.5" thickBot="1">
       <c r="B5" s="252"/>
       <c r="C5" s="253"/>
-      <c r="D5" s="565" t="s">
+      <c r="D5" s="560" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="566" t="s">
+      <c r="E5" s="561" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="2:7" ht="15">
       <c r="B6" s="254" t="s">
         <v>167</v>
       </c>
       <c r="C6" s="227"/>
-      <c r="D6" s="560"/>
-      <c r="E6" s="560"/>
+      <c r="D6" s="555"/>
+      <c r="E6" s="555"/>
     </row>
     <row r="7" spans="2:7">
       <c r="B7" s="242" t="s">
         <v>168</v>
       </c>
       <c r="C7" s="255"/>
-      <c r="D7" s="561">
+      <c r="D7" s="556">
         <f>E10</f>
         <v>0</v>
       </c>
-      <c r="E7" s="567"/>
+      <c r="E7" s="562"/>
       <c r="G7" s="17"/>
     </row>
     <row r="8" spans="2:7">
       <c r="B8" s="242" t="s">
         <v>169</v>
       </c>
       <c r="C8" s="210" t="s">
         <v>137</v>
       </c>
-      <c r="D8" s="562"/>
-      <c r="E8" s="562"/>
+      <c r="D8" s="557"/>
+      <c r="E8" s="557"/>
     </row>
     <row r="9" spans="2:7">
       <c r="B9" s="242" t="s">
         <v>170</v>
       </c>
       <c r="C9" s="210" t="s">
         <v>171</v>
       </c>
-      <c r="D9" s="563">
+      <c r="D9" s="558">
         <f>D7+D8</f>
         <v>0</v>
       </c>
-      <c r="E9" s="563">
+      <c r="E9" s="558">
         <f>E7+E8</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="13.5" thickBot="1">
       <c r="B10" s="242" t="s">
         <v>172</v>
       </c>
       <c r="C10" s="210"/>
-      <c r="D10" s="564"/>
-      <c r="E10" s="564"/>
+      <c r="D10" s="559"/>
+      <c r="E10" s="559"/>
     </row>
     <row r="11" spans="2:7" ht="14.45" customHeight="1" thickBot="1">
       <c r="B11" s="257" t="s">
         <v>173</v>
       </c>
       <c r="C11" s="258" t="s">
         <v>171</v>
       </c>
-      <c r="D11" s="558">
+      <c r="D11" s="553">
         <f>D10-D9</f>
         <v>0</v>
       </c>
-      <c r="E11" s="559">
+      <c r="E11" s="554">
         <f>E10-E9</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="30">
       <c r="B12" s="254" t="s">
         <v>174</v>
       </c>
       <c r="C12" s="220"/>
       <c r="D12" s="243"/>
       <c r="E12" s="244"/>
     </row>
     <row r="13" spans="2:7">
       <c r="B13" s="245" t="s">
         <v>175</v>
       </c>
       <c r="C13" s="220"/>
       <c r="D13" s="246"/>
       <c r="E13" s="247"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="242" t="s">
         <v>176</v>
       </c>
       <c r="C14" s="220"/>
@@ -21169,64 +21258,64 @@
       <c r="D48" s="246"/>
       <c r="E48" s="247"/>
     </row>
     <row r="49" spans="2:5" ht="30.75" thickBot="1">
       <c r="B49" s="257" t="s">
         <v>206</v>
       </c>
       <c r="C49" s="262"/>
       <c r="D49" s="263">
         <f>D26+D40+D47+D48</f>
         <v>0</v>
       </c>
       <c r="E49" s="264">
         <f>E26+E40+E47+E48</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="24">
       <c r="B58" s="237" t="s">
         <v>94</v>
       </c>
       <c r="D58" s="238"/>
       <c r="E58" s="238"/>
     </row>
     <row r="59" spans="2:5" s="323" customFormat="1" ht="28.5" customHeight="1">
-      <c r="B59" s="713" t="s">
+      <c r="B59" s="784" t="s">
         <v>207</v>
       </c>
-      <c r="C59" s="713"/>
-[...1 lines deleted...]
-      <c r="E59" s="713"/>
+      <c r="C59" s="784"/>
+      <c r="D59" s="784"/>
+      <c r="E59" s="784"/>
     </row>
     <row r="60" spans="2:5" s="323" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B60" s="713" t="s">
+      <c r="B60" s="784" t="s">
         <v>208</v>
       </c>
-      <c r="C60" s="713"/>
-[...1 lines deleted...]
-      <c r="E60" s="713"/>
+      <c r="C60" s="784"/>
+      <c r="D60" s="784"/>
+      <c r="E60" s="784"/>
     </row>
     <row r="61" spans="2:5">
       <c r="B61" s="251"/>
     </row>
     <row r="62" spans="2:5">
       <c r="B62" s="13" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" s="322" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="64" spans="2:5">
       <c r="B64" s="323" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="65" spans="2:6">
       <c r="B65" s="323" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="66" spans="2:6">
@@ -21265,72 +21354,72 @@
   <dimension ref="B2:F74"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="31" customWidth="1"/>
     <col min="2" max="2" width="76.42578125" style="31" customWidth="1"/>
     <col min="3" max="3" width="11" style="31" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="10.5703125" style="31" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="31" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5">
       <c r="B2" s="328" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="162"/>
       <c r="D2" s="119"/>
       <c r="E2" s="163"/>
     </row>
     <row r="3" spans="2:5">
-      <c r="B3" s="715" t="s">
+      <c r="B3" s="786" t="s">
         <v>657</v>
       </c>
-      <c r="C3" s="716"/>
-[...1 lines deleted...]
-      <c r="E3" s="717"/>
+      <c r="C3" s="787"/>
+      <c r="D3" s="787"/>
+      <c r="E3" s="788"/>
     </row>
     <row r="4" spans="2:5">
       <c r="B4" s="164" t="s">
         <v>241</v>
       </c>
       <c r="C4" s="165"/>
       <c r="D4" s="165"/>
       <c r="E4" s="166"/>
     </row>
     <row r="5" spans="2:5">
-      <c r="B5" s="718" t="s">
+      <c r="B5" s="789" t="s">
         <v>242</v>
       </c>
-      <c r="C5" s="719"/>
-[...1 lines deleted...]
-      <c r="E5" s="720"/>
+      <c r="C5" s="790"/>
+      <c r="D5" s="790"/>
+      <c r="E5" s="791"/>
     </row>
     <row r="6" spans="2:5" ht="18.75" customHeight="1">
       <c r="B6" s="167"/>
       <c r="C6" s="168"/>
       <c r="D6" s="169" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="170" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="2:5">
       <c r="B7" s="171" t="s">
         <v>167</v>
       </c>
       <c r="C7" s="172"/>
       <c r="D7" s="168"/>
       <c r="E7" s="173"/>
     </row>
     <row r="8" spans="2:5">
       <c r="B8" s="174" t="s">
         <v>168</v>
       </c>
       <c r="C8" s="175"/>
       <c r="D8" s="176">
@@ -21355,51 +21444,51 @@
       </c>
       <c r="C10" s="178" t="s">
         <v>171</v>
       </c>
       <c r="D10" s="179">
         <f>D8+D9</f>
         <v>0</v>
       </c>
       <c r="E10" s="180">
         <f>E8+E9</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="13.5" thickBot="1">
       <c r="B11" s="174" t="s">
         <v>172</v>
       </c>
       <c r="C11" s="175"/>
       <c r="D11" s="181"/>
       <c r="E11" s="182"/>
     </row>
     <row r="12" spans="2:5" ht="13.5" thickBot="1">
       <c r="B12" s="183" t="s">
         <v>173</v>
       </c>
-      <c r="C12" s="568" t="s">
+      <c r="C12" s="563" t="s">
         <v>171</v>
       </c>
       <c r="D12" s="184">
         <f>D11-D10</f>
         <v>0</v>
       </c>
       <c r="E12" s="185">
         <f>E11-E10</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:5">
       <c r="B13" s="102" t="s">
         <v>174</v>
       </c>
       <c r="C13" s="186"/>
       <c r="D13" s="187"/>
       <c r="E13" s="188"/>
     </row>
     <row r="14" spans="2:5">
       <c r="B14" s="103" t="s">
         <v>243</v>
       </c>
       <c r="C14" s="186"/>
       <c r="D14" s="187"/>
@@ -21423,82 +21512,82 @@
     </row>
     <row r="17" spans="2:6">
       <c r="B17" s="189" t="s">
         <v>173</v>
       </c>
       <c r="C17" s="190"/>
       <c r="D17" s="191">
         <f>SUM(D14:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="192">
         <f>SUM(E14:E16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="336" t="s">
         <v>94</v>
       </c>
       <c r="C18" s="337"/>
       <c r="D18" s="338"/>
       <c r="E18" s="338"/>
       <c r="F18" s="165"/>
     </row>
     <row r="20" spans="2:6" s="333" customFormat="1" ht="63.75" customHeight="1">
-      <c r="B20" s="721" t="s">
+      <c r="B20" s="792" t="s">
         <v>246</v>
       </c>
-      <c r="C20" s="721"/>
-[...1 lines deleted...]
-      <c r="E20" s="721"/>
+      <c r="C20" s="792"/>
+      <c r="D20" s="792"/>
+      <c r="E20" s="792"/>
     </row>
     <row r="21" spans="2:6" s="333" customFormat="1" ht="43.5" customHeight="1">
-      <c r="B21" s="721" t="s">
+      <c r="B21" s="792" t="s">
         <v>247</v>
       </c>
-      <c r="C21" s="721"/>
-[...1 lines deleted...]
-      <c r="E21" s="721"/>
+      <c r="C21" s="792"/>
+      <c r="D21" s="792"/>
+      <c r="E21" s="792"/>
     </row>
     <row r="23" spans="2:6">
       <c r="B23" s="83" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="2:6">
-      <c r="B24" s="502" t="s">
+      <c r="B24" s="498" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25" spans="2:6">
       <c r="B25" s="333" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="2:6">
-      <c r="B26" s="503" t="s">
+      <c r="B26" s="499" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="2:6">
       <c r="B27" s="101"/>
     </row>
     <row r="28" spans="2:6">
       <c r="B28" s="101"/>
     </row>
     <row r="74" spans="2:2">
       <c r="B74" s="31" t="e">
         <f>"Firmado a los efectos de su identificación con mi informe de fecha "&amp;TEXT(#REF!,"dd/mm/yyyy")</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <extLst>
@@ -21509,5868 +21598,5885 @@
             <xm:f>NOT(ISERROR(SEARCH("control",'EF. IND.'!D18)))</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFC00000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D18:E18</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:I452"/>
+  <dimension ref="B1:I453"/>
   <sheetViews>
-    <sheetView topLeftCell="A445" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B386" sqref="B386:D386"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="1.42578125" style="426" customWidth="1"/>
     <col min="2" max="2" width="50.140625" style="426" customWidth="1"/>
     <col min="3" max="3" width="14" style="426" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="426" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="426" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="426" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="426" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="426" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" style="426" customWidth="1"/>
     <col min="10" max="10" width="2.85546875" style="426" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="426"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="12.75" thickBot="1"/>
     <row r="2" spans="2:9" ht="15">
       <c r="B2" s="329" t="s">
         <v>812</v>
       </c>
       <c r="C2" s="122"/>
-      <c r="D2" s="462"/>
-[...1 lines deleted...]
-      <c r="F2" s="462"/>
+      <c r="D2" s="458"/>
+      <c r="E2" s="458"/>
+      <c r="F2" s="458"/>
       <c r="G2" s="428"/>
       <c r="H2" s="428"/>
-      <c r="I2" s="469"/>
+      <c r="I2" s="465"/>
     </row>
     <row r="3" spans="2:9" ht="15">
-      <c r="B3" s="726" t="s">
+      <c r="B3" s="845" t="s">
         <v>646</v>
       </c>
-      <c r="C3" s="727"/>
-[...5 lines deleted...]
-      <c r="I3" s="728"/>
+      <c r="C3" s="846"/>
+      <c r="D3" s="846"/>
+      <c r="E3" s="846"/>
+      <c r="F3" s="846"/>
+      <c r="G3" s="846"/>
+      <c r="H3" s="846"/>
+      <c r="I3" s="847"/>
     </row>
     <row r="4" spans="2:9" ht="31.5" customHeight="1" thickBot="1">
-      <c r="B4" s="729" t="s">
+      <c r="B4" s="848" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="730"/>
-[...5 lines deleted...]
-      <c r="I4" s="731"/>
+      <c r="C4" s="849"/>
+      <c r="D4" s="849"/>
+      <c r="E4" s="849"/>
+      <c r="F4" s="849"/>
+      <c r="G4" s="849"/>
+      <c r="H4" s="849"/>
+      <c r="I4" s="850"/>
     </row>
     <row r="5" spans="2:9" ht="24">
       <c r="B5" s="427" t="s">
         <v>433</v>
       </c>
       <c r="C5" s="428"/>
       <c r="D5" s="428"/>
       <c r="E5" s="428"/>
       <c r="F5" s="428"/>
       <c r="G5" s="428"/>
       <c r="H5" s="428"/>
-      <c r="I5" s="463" t="s">
+      <c r="I5" s="459" t="s">
         <v>647</v>
       </c>
     </row>
-    <row r="6" spans="2:9" ht="53.25" customHeight="1">
-      <c r="B6" s="961" t="s">
+    <row r="6" spans="2:9" ht="12.75">
+      <c r="B6" s="971" t="s">
+        <v>838</v>
+      </c>
+      <c r="C6" s="969"/>
+      <c r="D6" s="969"/>
+      <c r="E6" s="969"/>
+      <c r="F6" s="969"/>
+      <c r="G6" s="969"/>
+      <c r="H6" s="970"/>
+      <c r="I6" s="968"/>
+    </row>
+    <row r="7" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B7" s="805" t="s">
         <v>830</v>
       </c>
-      <c r="C6" s="774"/>
-[...5 lines deleted...]
-      <c r="I6" s="429" t="s">
+      <c r="C7" s="806"/>
+      <c r="D7" s="806"/>
+      <c r="E7" s="806"/>
+      <c r="F7" s="806"/>
+      <c r="G7" s="806"/>
+      <c r="H7" s="806"/>
+      <c r="I7" s="429" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="117.75" customHeight="1">
-      <c r="B7" s="775" t="s">
+    <row r="8" spans="2:9" ht="117.75" customHeight="1">
+      <c r="B8" s="807" t="s">
         <v>831</v>
       </c>
-      <c r="C7" s="776"/>
-[...8 lines deleted...]
-      <c r="B8" s="962" t="s">
+      <c r="C8" s="808"/>
+      <c r="D8" s="808"/>
+      <c r="E8" s="808"/>
+      <c r="F8" s="808"/>
+      <c r="G8" s="808"/>
+      <c r="H8" s="808"/>
+      <c r="I8" s="429"/>
+    </row>
+    <row r="9" spans="2:9" ht="275.25" customHeight="1">
+      <c r="B9" s="812" t="s">
         <v>832</v>
       </c>
-      <c r="C8" s="777"/>
-[...5 lines deleted...]
-      <c r="I8" s="430" t="s">
+      <c r="C9" s="813"/>
+      <c r="D9" s="813"/>
+      <c r="E9" s="813"/>
+      <c r="F9" s="813"/>
+      <c r="G9" s="813"/>
+      <c r="H9" s="813"/>
+      <c r="I9" s="430" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="9" spans="2:9">
-      <c r="B9" s="431" t="s">
+    <row r="10" spans="2:9">
+      <c r="B10" s="431" t="s">
         <v>436</v>
       </c>
-      <c r="C9" s="432"/>
-[...8 lines deleted...]
-      <c r="B10" s="963" t="s">
+      <c r="C10" s="432"/>
+      <c r="D10" s="432"/>
+      <c r="E10" s="432"/>
+      <c r="F10" s="432"/>
+      <c r="G10" s="432"/>
+      <c r="H10" s="432"/>
+      <c r="I10" s="429"/>
+    </row>
+    <row r="11" spans="2:9" ht="26.25" customHeight="1">
+      <c r="B11" s="809" t="s">
         <v>437</v>
       </c>
-      <c r="C10" s="964"/>
-[...5 lines deleted...]
-      <c r="I10" s="624" t="s">
+      <c r="C11" s="810"/>
+      <c r="D11" s="810"/>
+      <c r="E11" s="810"/>
+      <c r="F11" s="810"/>
+      <c r="G11" s="810"/>
+      <c r="H11" s="810"/>
+      <c r="I11" s="619" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="11" spans="2:9" ht="32.25" customHeight="1">
-      <c r="B11" s="778" t="s">
+    <row r="12" spans="2:9" ht="32.25" customHeight="1">
+      <c r="B12" s="814" t="s">
         <v>833</v>
       </c>
-      <c r="C11" s="773"/>
-[...5 lines deleted...]
-      <c r="I11" s="624" t="s">
+      <c r="C12" s="804"/>
+      <c r="D12" s="804"/>
+      <c r="E12" s="804"/>
+      <c r="F12" s="804"/>
+      <c r="G12" s="804"/>
+      <c r="H12" s="804"/>
+      <c r="I12" s="619" t="s">
         <v>745</v>
       </c>
     </row>
-    <row r="12" spans="2:9" ht="30.75" customHeight="1">
-      <c r="B12" s="965" t="s">
+    <row r="13" spans="2:9" ht="30.75" customHeight="1">
+      <c r="B13" s="815" t="s">
         <v>834</v>
       </c>
-      <c r="C12" s="779"/>
-[...5 lines deleted...]
-      <c r="I12" s="624" t="s">
+      <c r="C13" s="816"/>
+      <c r="D13" s="816"/>
+      <c r="E13" s="816"/>
+      <c r="F13" s="816"/>
+      <c r="G13" s="816"/>
+      <c r="H13" s="816"/>
+      <c r="I13" s="619" t="s">
         <v>746</v>
       </c>
     </row>
-    <row r="13" spans="2:9">
-      <c r="B13" s="772" t="s">
+    <row r="14" spans="2:9">
+      <c r="B14" s="803" t="s">
         <v>438</v>
       </c>
-      <c r="C13" s="773"/>
-[...8 lines deleted...]
-      <c r="B14" s="966" t="s">
+      <c r="C14" s="804"/>
+      <c r="D14" s="804"/>
+      <c r="E14" s="804"/>
+      <c r="F14" s="804"/>
+      <c r="G14" s="804"/>
+      <c r="H14" s="804"/>
+      <c r="I14" s="433"/>
+    </row>
+    <row r="15" spans="2:9" ht="25.5" customHeight="1">
+      <c r="B15" s="811" t="s">
         <v>835</v>
       </c>
-      <c r="C14" s="745"/>
-[...5 lines deleted...]
-      <c r="I14" s="624" t="s">
+      <c r="C15" s="796"/>
+      <c r="D15" s="796"/>
+      <c r="E15" s="796"/>
+      <c r="F15" s="796"/>
+      <c r="G15" s="796"/>
+      <c r="H15" s="796"/>
+      <c r="I15" s="619" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="15" spans="2:9">
-[...8 lines deleted...]
-    </row>
     <row r="16" spans="2:9">
-      <c r="B16" s="431" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B16" s="434"/>
       <c r="C16" s="432"/>
       <c r="D16" s="432"/>
       <c r="E16" s="432"/>
       <c r="F16" s="432"/>
       <c r="G16" s="432"/>
       <c r="H16" s="432"/>
       <c r="I16" s="429"/>
     </row>
-    <row r="17" spans="2:9" ht="48" customHeight="1">
-      <c r="B17" s="751" t="s">
+    <row r="17" spans="2:9">
+      <c r="B17" s="431" t="s">
+        <v>439</v>
+      </c>
+      <c r="C17" s="432"/>
+      <c r="D17" s="432"/>
+      <c r="E17" s="432"/>
+      <c r="F17" s="432"/>
+      <c r="G17" s="432"/>
+      <c r="H17" s="432"/>
+      <c r="I17" s="429"/>
+    </row>
+    <row r="18" spans="2:9" ht="48" customHeight="1">
+      <c r="B18" s="795" t="s">
         <v>648</v>
       </c>
-      <c r="C17" s="745"/>
-[...5 lines deleted...]
-      <c r="I17" s="626" t="s">
+      <c r="C18" s="796"/>
+      <c r="D18" s="796"/>
+      <c r="E18" s="796"/>
+      <c r="F18" s="796"/>
+      <c r="G18" s="796"/>
+      <c r="H18" s="796"/>
+      <c r="I18" s="621" t="s">
         <v>814</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="I18" s="429"/>
     </row>
     <row r="19" spans="2:9">
       <c r="B19" s="435" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-      <c r="D19" s="436"/>
+        <v>440</v>
+      </c>
+      <c r="C19" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D19" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E19" s="432"/>
       <c r="F19" s="432"/>
       <c r="G19" s="432"/>
       <c r="H19" s="432"/>
       <c r="I19" s="429"/>
     </row>
     <row r="20" spans="2:9">
       <c r="B20" s="435" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="C20" s="436"/>
       <c r="D20" s="436"/>
       <c r="E20" s="432"/>
       <c r="F20" s="432"/>
       <c r="G20" s="432"/>
       <c r="H20" s="432"/>
       <c r="I20" s="429"/>
     </row>
     <row r="21" spans="2:9">
       <c r="B21" s="435" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="C21" s="436"/>
       <c r="D21" s="436"/>
       <c r="E21" s="432"/>
       <c r="F21" s="432"/>
       <c r="G21" s="432"/>
       <c r="H21" s="432"/>
       <c r="I21" s="429"/>
     </row>
     <row r="22" spans="2:9">
       <c r="B22" s="435" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="C22" s="436"/>
       <c r="D22" s="436"/>
       <c r="E22" s="432"/>
       <c r="F22" s="432"/>
       <c r="G22" s="432"/>
       <c r="H22" s="432"/>
       <c r="I22" s="429"/>
     </row>
     <row r="23" spans="2:9">
       <c r="B23" s="435" t="s">
-        <v>129</v>
+        <v>446</v>
       </c>
       <c r="C23" s="436"/>
       <c r="D23" s="436"/>
       <c r="E23" s="432"/>
       <c r="F23" s="432"/>
       <c r="G23" s="432"/>
       <c r="H23" s="432"/>
       <c r="I23" s="429"/>
     </row>
     <row r="24" spans="2:9">
-      <c r="B24" s="434"/>
-[...1 lines deleted...]
-      <c r="D24" s="432"/>
+      <c r="B24" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C24" s="436"/>
+      <c r="D24" s="436"/>
       <c r="E24" s="432"/>
       <c r="F24" s="432"/>
       <c r="G24" s="432"/>
       <c r="H24" s="432"/>
       <c r="I24" s="429"/>
     </row>
-    <row r="25" spans="2:9" ht="64.5" customHeight="1">
-      <c r="B25" s="751" t="s">
+    <row r="25" spans="2:9">
+      <c r="B25" s="434"/>
+      <c r="C25" s="432"/>
+      <c r="D25" s="432"/>
+      <c r="E25" s="432"/>
+      <c r="F25" s="432"/>
+      <c r="G25" s="432"/>
+      <c r="H25" s="432"/>
+      <c r="I25" s="429"/>
+    </row>
+    <row r="26" spans="2:9" ht="64.5" customHeight="1">
+      <c r="B26" s="795" t="s">
         <v>649</v>
       </c>
-      <c r="C25" s="745"/>
-[...5 lines deleted...]
-      <c r="I25" s="624" t="s">
+      <c r="C26" s="796"/>
+      <c r="D26" s="796"/>
+      <c r="E26" s="796"/>
+      <c r="F26" s="796"/>
+      <c r="G26" s="796"/>
+      <c r="H26" s="796"/>
+      <c r="I26" s="619" t="s">
         <v>748</v>
       </c>
     </row>
-    <row r="26" spans="2:9">
-      <c r="B26" s="435" t="s">
+    <row r="27" spans="2:9">
+      <c r="B27" s="435" t="s">
         <v>440</v>
       </c>
-      <c r="C26" s="758" t="s">
+      <c r="C27" s="802" t="s">
         <v>447</v>
       </c>
-      <c r="D26" s="758"/>
-      <c r="E26" s="748" t="s">
+      <c r="D27" s="802"/>
+      <c r="E27" s="800" t="s">
         <v>448</v>
       </c>
-      <c r="F26" s="750"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F27" s="801"/>
       <c r="G27" s="432"/>
       <c r="H27" s="432"/>
       <c r="I27" s="429"/>
     </row>
     <row r="28" spans="2:9">
-      <c r="B28" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="436"/>
+      <c r="B28" s="435"/>
+      <c r="C28" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D28" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E28" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F28" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G28" s="432"/>
       <c r="H28" s="432"/>
       <c r="I28" s="429"/>
     </row>
     <row r="29" spans="2:9">
       <c r="B29" s="435" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C29" s="436"/>
       <c r="D29" s="436"/>
       <c r="E29" s="436"/>
       <c r="F29" s="436"/>
       <c r="G29" s="432"/>
       <c r="H29" s="432"/>
       <c r="I29" s="429"/>
     </row>
     <row r="30" spans="2:9">
       <c r="B30" s="435" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="C30" s="436"/>
       <c r="D30" s="436"/>
       <c r="E30" s="436"/>
       <c r="F30" s="436"/>
       <c r="G30" s="432"/>
       <c r="H30" s="432"/>
       <c r="I30" s="429"/>
     </row>
     <row r="31" spans="2:9">
       <c r="B31" s="435" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C31" s="436"/>
       <c r="D31" s="436"/>
       <c r="E31" s="436"/>
       <c r="F31" s="436"/>
       <c r="G31" s="432"/>
       <c r="H31" s="432"/>
       <c r="I31" s="429"/>
     </row>
     <row r="32" spans="2:9">
       <c r="B32" s="435" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="C32" s="436"/>
       <c r="D32" s="436"/>
       <c r="E32" s="436"/>
       <c r="F32" s="436"/>
       <c r="G32" s="432"/>
       <c r="H32" s="432"/>
       <c r="I32" s="429"/>
     </row>
     <row r="33" spans="2:9">
       <c r="B33" s="435" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="C33" s="436"/>
       <c r="D33" s="436"/>
       <c r="E33" s="436"/>
       <c r="F33" s="436"/>
       <c r="G33" s="432"/>
       <c r="H33" s="432"/>
       <c r="I33" s="429"/>
     </row>
     <row r="34" spans="2:9">
       <c r="B34" s="435" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C34" s="436"/>
       <c r="D34" s="436"/>
       <c r="E34" s="436"/>
       <c r="F34" s="436"/>
       <c r="G34" s="432"/>
       <c r="H34" s="432"/>
       <c r="I34" s="429"/>
     </row>
     <row r="35" spans="2:9">
       <c r="B35" s="435" t="s">
-        <v>384</v>
+        <v>455</v>
       </c>
       <c r="C35" s="436"/>
       <c r="D35" s="436"/>
       <c r="E35" s="436"/>
       <c r="F35" s="436"/>
       <c r="G35" s="432"/>
       <c r="H35" s="432"/>
       <c r="I35" s="429"/>
     </row>
     <row r="36" spans="2:9">
       <c r="B36" s="435" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="C36" s="436"/>
       <c r="D36" s="436"/>
       <c r="E36" s="436"/>
       <c r="F36" s="436"/>
       <c r="G36" s="432"/>
       <c r="H36" s="432"/>
       <c r="I36" s="429"/>
     </row>
-    <row r="37" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>760</v>
+    <row r="37" spans="2:9">
+      <c r="B37" s="435" t="s">
+        <v>456</v>
       </c>
       <c r="C37" s="436"/>
       <c r="D37" s="436"/>
       <c r="E37" s="436"/>
       <c r="F37" s="436"/>
       <c r="G37" s="432"/>
       <c r="H37" s="432"/>
       <c r="I37" s="429"/>
     </row>
-    <row r="38" spans="2:9">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="38" spans="2:9" ht="24">
+      <c r="B38" s="622" t="s">
+        <v>760</v>
       </c>
       <c r="C38" s="436"/>
       <c r="D38" s="436"/>
       <c r="E38" s="436"/>
       <c r="F38" s="436"/>
       <c r="G38" s="432"/>
       <c r="H38" s="432"/>
       <c r="I38" s="429"/>
     </row>
     <row r="39" spans="2:9">
-      <c r="B39" s="434"/>
-[...3 lines deleted...]
-      <c r="F39" s="432"/>
+      <c r="B39" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" s="436"/>
+      <c r="D39" s="436"/>
+      <c r="E39" s="436"/>
+      <c r="F39" s="436"/>
       <c r="G39" s="432"/>
       <c r="H39" s="432"/>
       <c r="I39" s="429"/>
     </row>
-    <row r="40" spans="2:9" ht="35.25" customHeight="1">
-      <c r="B40" s="751" t="s">
+    <row r="40" spans="2:9">
+      <c r="B40" s="434"/>
+      <c r="C40" s="432"/>
+      <c r="D40" s="432"/>
+      <c r="E40" s="432"/>
+      <c r="F40" s="432"/>
+      <c r="G40" s="432"/>
+      <c r="H40" s="432"/>
+      <c r="I40" s="429"/>
+    </row>
+    <row r="41" spans="2:9" ht="35.25" customHeight="1">
+      <c r="B41" s="795" t="s">
         <v>650</v>
       </c>
-      <c r="C40" s="745"/>
-[...5 lines deleted...]
-      <c r="I40" s="624" t="s">
+      <c r="C41" s="796"/>
+      <c r="D41" s="796"/>
+      <c r="E41" s="796"/>
+      <c r="F41" s="796"/>
+      <c r="G41" s="796"/>
+      <c r="H41" s="796"/>
+      <c r="I41" s="619" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="41" spans="2:9">
-      <c r="B41" s="435" t="s">
+    <row r="42" spans="2:9">
+      <c r="B42" s="435" t="s">
         <v>440</v>
       </c>
-      <c r="C41" s="758" t="s">
+      <c r="C42" s="802" t="s">
         <v>447</v>
       </c>
-      <c r="D41" s="758"/>
-      <c r="E41" s="748" t="s">
+      <c r="D42" s="802"/>
+      <c r="E42" s="800" t="s">
         <v>448</v>
       </c>
-      <c r="F41" s="750"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F42" s="801"/>
       <c r="G42" s="432"/>
       <c r="H42" s="432"/>
       <c r="I42" s="429"/>
     </row>
     <row r="43" spans="2:9">
-      <c r="B43" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F43" s="436"/>
+      <c r="B43" s="435"/>
+      <c r="C43" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D43" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E43" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F43" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G43" s="432"/>
       <c r="H43" s="432"/>
       <c r="I43" s="429"/>
     </row>
     <row r="44" spans="2:9">
       <c r="B44" s="435" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C44" s="436"/>
       <c r="D44" s="436"/>
       <c r="E44" s="436"/>
       <c r="F44" s="436"/>
       <c r="G44" s="432"/>
       <c r="H44" s="432"/>
       <c r="I44" s="429"/>
     </row>
     <row r="45" spans="2:9">
       <c r="B45" s="435" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="C45" s="436"/>
       <c r="D45" s="436"/>
       <c r="E45" s="436"/>
       <c r="F45" s="436"/>
       <c r="G45" s="432"/>
       <c r="H45" s="432"/>
       <c r="I45" s="429"/>
     </row>
     <row r="46" spans="2:9">
       <c r="B46" s="435" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C46" s="436"/>
       <c r="D46" s="436"/>
       <c r="E46" s="436"/>
       <c r="F46" s="436"/>
       <c r="G46" s="432"/>
       <c r="H46" s="432"/>
       <c r="I46" s="429"/>
     </row>
     <row r="47" spans="2:9">
       <c r="B47" s="435" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="C47" s="436"/>
       <c r="D47" s="436"/>
       <c r="E47" s="436"/>
       <c r="F47" s="436"/>
       <c r="G47" s="432"/>
       <c r="H47" s="432"/>
       <c r="I47" s="429"/>
     </row>
     <row r="48" spans="2:9">
       <c r="B48" s="435" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C48" s="436"/>
       <c r="D48" s="436"/>
       <c r="E48" s="436"/>
       <c r="F48" s="436"/>
       <c r="G48" s="432"/>
       <c r="H48" s="432"/>
       <c r="I48" s="429"/>
     </row>
-    <row r="49" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>761</v>
+    <row r="49" spans="2:9">
+      <c r="B49" s="435" t="s">
+        <v>456</v>
       </c>
       <c r="C49" s="436"/>
       <c r="D49" s="436"/>
       <c r="E49" s="436"/>
       <c r="F49" s="436"/>
       <c r="G49" s="432"/>
       <c r="H49" s="432"/>
       <c r="I49" s="429"/>
     </row>
-    <row r="50" spans="2:9">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="50" spans="2:9" ht="24">
+      <c r="B50" s="622" t="s">
+        <v>761</v>
       </c>
       <c r="C50" s="436"/>
       <c r="D50" s="436"/>
       <c r="E50" s="436"/>
       <c r="F50" s="436"/>
       <c r="G50" s="432"/>
       <c r="H50" s="432"/>
       <c r="I50" s="429"/>
     </row>
     <row r="51" spans="2:9">
-      <c r="B51" s="434" t="s">
-[...5 lines deleted...]
-      <c r="F51" s="432"/>
+      <c r="B51" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" s="436"/>
+      <c r="D51" s="436"/>
+      <c r="E51" s="436"/>
+      <c r="F51" s="436"/>
       <c r="G51" s="432"/>
       <c r="H51" s="432"/>
       <c r="I51" s="429"/>
     </row>
     <row r="52" spans="2:9">
-      <c r="B52" s="434"/>
+      <c r="B52" s="434" t="s">
+        <v>462</v>
+      </c>
       <c r="C52" s="432"/>
       <c r="D52" s="432"/>
       <c r="E52" s="432"/>
       <c r="F52" s="432"/>
       <c r="G52" s="432"/>
       <c r="H52" s="432"/>
       <c r="I52" s="429"/>
     </row>
-    <row r="53" spans="2:9" ht="45" customHeight="1">
-      <c r="B53" s="751" t="s">
+    <row r="53" spans="2:9">
+      <c r="B53" s="434"/>
+      <c r="C53" s="432"/>
+      <c r="D53" s="432"/>
+      <c r="E53" s="432"/>
+      <c r="F53" s="432"/>
+      <c r="G53" s="432"/>
+      <c r="H53" s="432"/>
+      <c r="I53" s="429"/>
+    </row>
+    <row r="54" spans="2:9" ht="45" customHeight="1">
+      <c r="B54" s="795" t="s">
         <v>651</v>
       </c>
-      <c r="C53" s="745"/>
-[...5 lines deleted...]
-      <c r="I53" s="626" t="s">
+      <c r="C54" s="796"/>
+      <c r="D54" s="796"/>
+      <c r="E54" s="796"/>
+      <c r="F54" s="796"/>
+      <c r="G54" s="796"/>
+      <c r="H54" s="796"/>
+      <c r="I54" s="621" t="s">
         <v>815</v>
       </c>
     </row>
-    <row r="54" spans="2:9" ht="48" customHeight="1">
-      <c r="B54" s="435" t="s">
+    <row r="55" spans="2:9" ht="48" customHeight="1">
+      <c r="B55" s="435" t="s">
         <v>440</v>
       </c>
-      <c r="C54" s="758" t="s">
+      <c r="C55" s="802" t="s">
         <v>447</v>
       </c>
-      <c r="D54" s="758"/>
-      <c r="E54" s="748" t="s">
+      <c r="D55" s="802"/>
+      <c r="E55" s="800" t="s">
         <v>448</v>
       </c>
-      <c r="F54" s="750"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F55" s="801"/>
       <c r="G55" s="432"/>
       <c r="H55" s="432"/>
       <c r="I55" s="429"/>
     </row>
     <row r="56" spans="2:9">
-      <c r="B56" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F56" s="436"/>
+      <c r="B56" s="435"/>
+      <c r="C56" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D56" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E56" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F56" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G56" s="432"/>
       <c r="H56" s="432"/>
       <c r="I56" s="429"/>
     </row>
     <row r="57" spans="2:9">
       <c r="B57" s="435" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C57" s="436"/>
       <c r="D57" s="436"/>
       <c r="E57" s="436"/>
       <c r="F57" s="436"/>
       <c r="G57" s="432"/>
       <c r="H57" s="432"/>
       <c r="I57" s="429"/>
     </row>
     <row r="58" spans="2:9">
       <c r="B58" s="435" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C58" s="436"/>
       <c r="D58" s="436"/>
       <c r="E58" s="436"/>
       <c r="F58" s="436"/>
       <c r="G58" s="432"/>
       <c r="H58" s="432"/>
       <c r="I58" s="429"/>
     </row>
-    <row r="59" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>763</v>
+    <row r="59" spans="2:9">
+      <c r="B59" s="435" t="s">
+        <v>456</v>
       </c>
       <c r="C59" s="436"/>
       <c r="D59" s="436"/>
       <c r="E59" s="436"/>
       <c r="F59" s="436"/>
       <c r="G59" s="432"/>
       <c r="H59" s="432"/>
       <c r="I59" s="429"/>
     </row>
-    <row r="60" spans="2:9">
-[...1 lines deleted...]
-        <v>463</v>
+    <row r="60" spans="2:9" ht="24">
+      <c r="B60" s="622" t="s">
+        <v>763</v>
       </c>
       <c r="C60" s="436"/>
       <c r="D60" s="436"/>
       <c r="E60" s="436"/>
       <c r="F60" s="436"/>
       <c r="G60" s="432"/>
       <c r="H60" s="432"/>
       <c r="I60" s="429"/>
     </row>
     <row r="61" spans="2:9">
-      <c r="B61" s="438" t="s">
-[...5 lines deleted...]
-      <c r="F61" s="432"/>
+      <c r="B61" s="435" t="s">
+        <v>463</v>
+      </c>
+      <c r="C61" s="436"/>
+      <c r="D61" s="436"/>
+      <c r="E61" s="436"/>
+      <c r="F61" s="436"/>
       <c r="G61" s="432"/>
       <c r="H61" s="432"/>
       <c r="I61" s="429"/>
     </row>
     <row r="62" spans="2:9">
-      <c r="B62" s="438"/>
+      <c r="B62" s="438" t="s">
+        <v>464</v>
+      </c>
       <c r="C62" s="432"/>
       <c r="D62" s="432"/>
       <c r="E62" s="432"/>
       <c r="F62" s="432"/>
       <c r="G62" s="432"/>
       <c r="H62" s="432"/>
       <c r="I62" s="429"/>
     </row>
-    <row r="63" spans="2:9" ht="12" customHeight="1">
-      <c r="B63" s="751" t="s">
+    <row r="63" spans="2:9">
+      <c r="B63" s="438"/>
+      <c r="C63" s="432"/>
+      <c r="D63" s="432"/>
+      <c r="E63" s="432"/>
+      <c r="F63" s="432"/>
+      <c r="G63" s="432"/>
+      <c r="H63" s="432"/>
+      <c r="I63" s="429"/>
+    </row>
+    <row r="64" spans="2:9" ht="12" customHeight="1">
+      <c r="B64" s="795" t="s">
         <v>652</v>
       </c>
-      <c r="C63" s="745"/>
-[...5 lines deleted...]
-      <c r="I63" s="624" t="s">
+      <c r="C64" s="796"/>
+      <c r="D64" s="796"/>
+      <c r="E64" s="796"/>
+      <c r="F64" s="796"/>
+      <c r="G64" s="796"/>
+      <c r="H64" s="796"/>
+      <c r="I64" s="619" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="64" spans="2:9">
-      <c r="B64" s="765" t="s">
+    <row r="65" spans="2:9">
+      <c r="B65" s="817" t="s">
         <v>440</v>
       </c>
-      <c r="C64" s="771" t="s">
+      <c r="C65" s="824" t="s">
         <v>447</v>
       </c>
-      <c r="D64" s="771"/>
-      <c r="E64" s="769" t="s">
+      <c r="D65" s="824"/>
+      <c r="E65" s="822" t="s">
         <v>448</v>
       </c>
-      <c r="F64" s="770"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F65" s="823"/>
       <c r="G65" s="432"/>
       <c r="H65" s="432"/>
       <c r="I65" s="429"/>
     </row>
-    <row r="66" spans="2:9">
-[...6 lines deleted...]
-      <c r="F66" s="436"/>
+    <row r="66" spans="2:9" ht="20.25" customHeight="1">
+      <c r="B66" s="818"/>
+      <c r="C66" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D66" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E66" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F66" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G66" s="432"/>
       <c r="H66" s="432"/>
       <c r="I66" s="429"/>
     </row>
-    <row r="67" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>466</v>
+    <row r="67" spans="2:9">
+      <c r="B67" s="435" t="s">
+        <v>465</v>
       </c>
       <c r="C67" s="436"/>
       <c r="D67" s="436"/>
       <c r="E67" s="436"/>
       <c r="F67" s="436"/>
       <c r="G67" s="432"/>
       <c r="H67" s="432"/>
       <c r="I67" s="429"/>
     </row>
-    <row r="68" spans="2:9">
-[...1 lines deleted...]
-        <v>467</v>
+    <row r="68" spans="2:9" ht="24">
+      <c r="B68" s="437" t="s">
+        <v>466</v>
       </c>
       <c r="C68" s="436"/>
       <c r="D68" s="436"/>
       <c r="E68" s="436"/>
       <c r="F68" s="436"/>
       <c r="G68" s="432"/>
       <c r="H68" s="432"/>
       <c r="I68" s="429"/>
     </row>
     <row r="69" spans="2:9">
       <c r="B69" s="435" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="C69" s="436"/>
       <c r="D69" s="436"/>
       <c r="E69" s="436"/>
       <c r="F69" s="436"/>
       <c r="G69" s="432"/>
       <c r="H69" s="432"/>
       <c r="I69" s="429"/>
     </row>
-    <row r="70" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>469</v>
+    <row r="70" spans="2:9">
+      <c r="B70" s="435" t="s">
+        <v>468</v>
       </c>
       <c r="C70" s="436"/>
       <c r="D70" s="436"/>
       <c r="E70" s="436"/>
       <c r="F70" s="436"/>
       <c r="G70" s="432"/>
       <c r="H70" s="432"/>
       <c r="I70" s="429"/>
     </row>
-    <row r="71" spans="2:9">
-[...1 lines deleted...]
-        <v>470</v>
+    <row r="71" spans="2:9" ht="24">
+      <c r="B71" s="437" t="s">
+        <v>469</v>
       </c>
       <c r="C71" s="436"/>
       <c r="D71" s="436"/>
       <c r="E71" s="436"/>
       <c r="F71" s="436"/>
       <c r="G71" s="432"/>
       <c r="H71" s="432"/>
       <c r="I71" s="429"/>
     </row>
-    <row r="72" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>762</v>
+    <row r="72" spans="2:9">
+      <c r="B72" s="435" t="s">
+        <v>470</v>
       </c>
       <c r="C72" s="436"/>
       <c r="D72" s="436"/>
       <c r="E72" s="436"/>
       <c r="F72" s="436"/>
       <c r="G72" s="432"/>
       <c r="H72" s="432"/>
       <c r="I72" s="429"/>
     </row>
-    <row r="73" spans="2:9">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="73" spans="2:9" ht="24">
+      <c r="B73" s="622" t="s">
+        <v>762</v>
       </c>
       <c r="C73" s="436"/>
       <c r="D73" s="436"/>
       <c r="E73" s="436"/>
       <c r="F73" s="436"/>
       <c r="G73" s="432"/>
       <c r="H73" s="432"/>
       <c r="I73" s="429"/>
     </row>
     <row r="74" spans="2:9">
-      <c r="B74" s="434"/>
-[...3 lines deleted...]
-      <c r="F74" s="432"/>
+      <c r="B74" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C74" s="436"/>
+      <c r="D74" s="436"/>
+      <c r="E74" s="436"/>
+      <c r="F74" s="436"/>
       <c r="G74" s="432"/>
       <c r="H74" s="432"/>
       <c r="I74" s="429"/>
     </row>
-    <row r="75" spans="2:9" ht="53.25" customHeight="1">
-      <c r="B75" s="751" t="s">
+    <row r="75" spans="2:9">
+      <c r="B75" s="434"/>
+      <c r="C75" s="432"/>
+      <c r="D75" s="432"/>
+      <c r="E75" s="432"/>
+      <c r="F75" s="432"/>
+      <c r="G75" s="432"/>
+      <c r="H75" s="432"/>
+      <c r="I75" s="429"/>
+    </row>
+    <row r="76" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B76" s="795" t="s">
         <v>764</v>
       </c>
-      <c r="C75" s="745"/>
-[...5 lines deleted...]
-      <c r="I75" s="624" t="s">
+      <c r="C76" s="796"/>
+      <c r="D76" s="796"/>
+      <c r="E76" s="796"/>
+      <c r="F76" s="796"/>
+      <c r="G76" s="796"/>
+      <c r="H76" s="796"/>
+      <c r="I76" s="619" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="76" spans="2:9">
-[...10 lines deleted...]
-      <c r="B77" s="751" t="s">
+    <row r="77" spans="2:9">
+      <c r="B77" s="434"/>
+      <c r="C77" s="432"/>
+      <c r="D77" s="432"/>
+      <c r="E77" s="432"/>
+      <c r="F77" s="432"/>
+      <c r="G77" s="432"/>
+      <c r="H77" s="432"/>
+      <c r="I77" s="429"/>
+    </row>
+    <row r="78" spans="2:9" ht="72" customHeight="1">
+      <c r="B78" s="795" t="s">
         <v>836</v>
       </c>
-      <c r="C77" s="745"/>
-[...5 lines deleted...]
-      <c r="I77" s="624" t="s">
+      <c r="C78" s="796"/>
+      <c r="D78" s="796"/>
+      <c r="E78" s="796"/>
+      <c r="F78" s="796"/>
+      <c r="G78" s="796"/>
+      <c r="H78" s="796"/>
+      <c r="I78" s="619" t="s">
         <v>750</v>
       </c>
     </row>
-    <row r="78" spans="2:9">
-      <c r="B78" s="746" t="s">
+    <row r="79" spans="2:9">
+      <c r="B79" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C78" s="757" t="s">
+      <c r="C79" s="821" t="s">
         <v>447</v>
       </c>
-      <c r="D78" s="757"/>
-      <c r="E78" s="767" t="s">
+      <c r="D79" s="821"/>
+      <c r="E79" s="819" t="s">
         <v>448</v>
       </c>
-      <c r="F78" s="768"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F79" s="820"/>
       <c r="G79" s="432"/>
       <c r="H79" s="432"/>
       <c r="I79" s="429"/>
     </row>
-    <row r="80" spans="2:9" ht="24">
-[...6 lines deleted...]
-      <c r="F80" s="439"/>
+    <row r="80" spans="2:9">
+      <c r="B80" s="794"/>
+      <c r="C80" s="643" t="s">
+        <v>441</v>
+      </c>
+      <c r="D80" s="643" t="s">
+        <v>442</v>
+      </c>
+      <c r="E80" s="643" t="s">
+        <v>441</v>
+      </c>
+      <c r="F80" s="643" t="s">
+        <v>442</v>
+      </c>
       <c r="G80" s="432"/>
       <c r="H80" s="432"/>
       <c r="I80" s="429"/>
     </row>
-    <row r="81" spans="2:9">
-[...6 lines deleted...]
-      <c r="F81" s="439"/>
+    <row r="81" spans="2:9" ht="24">
+      <c r="B81" s="641" t="s">
+        <v>471</v>
+      </c>
+      <c r="C81" s="643"/>
+      <c r="D81" s="643"/>
+      <c r="E81" s="643"/>
+      <c r="F81" s="643"/>
       <c r="G81" s="432"/>
       <c r="H81" s="432"/>
       <c r="I81" s="429"/>
     </row>
     <row r="82" spans="2:9">
-      <c r="B82" s="440" t="s">
-[...5 lines deleted...]
-      <c r="F82" s="439"/>
+      <c r="B82" s="642" t="s">
+        <v>472</v>
+      </c>
+      <c r="C82" s="643"/>
+      <c r="D82" s="643"/>
+      <c r="E82" s="643"/>
+      <c r="F82" s="643"/>
       <c r="G82" s="432"/>
       <c r="H82" s="432"/>
       <c r="I82" s="429"/>
     </row>
     <row r="83" spans="2:9">
-      <c r="B83" s="440" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="439"/>
+      <c r="B83" s="642" t="s">
+        <v>384</v>
+      </c>
+      <c r="C83" s="643"/>
+      <c r="D83" s="643"/>
+      <c r="E83" s="643"/>
+      <c r="F83" s="643"/>
       <c r="G83" s="432"/>
       <c r="H83" s="432"/>
       <c r="I83" s="429"/>
     </row>
-    <row r="84" spans="2:9" ht="24">
-[...6 lines deleted...]
-      <c r="F84" s="439"/>
+    <row r="84" spans="2:9">
+      <c r="B84" s="642" t="s">
+        <v>456</v>
+      </c>
+      <c r="C84" s="643"/>
+      <c r="D84" s="643"/>
+      <c r="E84" s="643"/>
+      <c r="F84" s="643"/>
       <c r="G84" s="432"/>
       <c r="H84" s="432"/>
       <c r="I84" s="429"/>
     </row>
-    <row r="85" spans="2:9">
-[...6 lines deleted...]
-      <c r="F85" s="439"/>
+    <row r="85" spans="2:9" ht="24">
+      <c r="B85" s="624" t="s">
+        <v>765</v>
+      </c>
+      <c r="C85" s="643"/>
+      <c r="D85" s="643"/>
+      <c r="E85" s="643"/>
+      <c r="F85" s="643"/>
       <c r="G85" s="432"/>
       <c r="H85" s="432"/>
       <c r="I85" s="429"/>
     </row>
     <row r="86" spans="2:9">
-      <c r="B86" s="434"/>
-[...3 lines deleted...]
-      <c r="F86" s="432"/>
+      <c r="B86" s="642" t="s">
+        <v>129</v>
+      </c>
+      <c r="C86" s="643"/>
+      <c r="D86" s="643"/>
+      <c r="E86" s="643"/>
+      <c r="F86" s="643"/>
       <c r="G86" s="432"/>
       <c r="H86" s="432"/>
       <c r="I86" s="429"/>
     </row>
-    <row r="87" spans="2:9" ht="60" customHeight="1">
-      <c r="B87" s="751" t="s">
+    <row r="87" spans="2:9">
+      <c r="B87" s="434"/>
+      <c r="C87" s="432"/>
+      <c r="D87" s="432"/>
+      <c r="E87" s="432"/>
+      <c r="F87" s="432"/>
+      <c r="G87" s="432"/>
+      <c r="H87" s="432"/>
+      <c r="I87" s="429"/>
+    </row>
+    <row r="88" spans="2:9" ht="60" customHeight="1">
+      <c r="B88" s="795" t="s">
         <v>653</v>
       </c>
-      <c r="C87" s="745"/>
-[...5 lines deleted...]
-      <c r="I87" s="624" t="s">
+      <c r="C88" s="796"/>
+      <c r="D88" s="796"/>
+      <c r="E88" s="796"/>
+      <c r="F88" s="796"/>
+      <c r="G88" s="796"/>
+      <c r="H88" s="796"/>
+      <c r="I88" s="619" t="s">
         <v>816</v>
       </c>
     </row>
-    <row r="88" spans="2:9">
-      <c r="B88" s="746" t="s">
+    <row r="89" spans="2:9">
+      <c r="B89" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C88" s="748" t="s">
+      <c r="C89" s="800" t="s">
         <v>447</v>
       </c>
-      <c r="D88" s="750"/>
-      <c r="E88" s="748" t="s">
+      <c r="D89" s="801"/>
+      <c r="E89" s="800" t="s">
         <v>448</v>
       </c>
-      <c r="F88" s="750"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F89" s="801"/>
       <c r="G89" s="432"/>
       <c r="H89" s="432"/>
       <c r="I89" s="429"/>
     </row>
     <row r="90" spans="2:9">
-      <c r="B90" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F90" s="436"/>
+      <c r="B90" s="794"/>
+      <c r="C90" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D90" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E90" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F90" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G90" s="432"/>
       <c r="H90" s="432"/>
       <c r="I90" s="429"/>
     </row>
     <row r="91" spans="2:9">
       <c r="B91" s="435" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C91" s="436"/>
       <c r="D91" s="436"/>
       <c r="E91" s="436"/>
       <c r="F91" s="436"/>
       <c r="G91" s="432"/>
       <c r="H91" s="432"/>
       <c r="I91" s="429"/>
     </row>
     <row r="92" spans="2:9">
       <c r="B92" s="435" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C92" s="436"/>
       <c r="D92" s="436"/>
       <c r="E92" s="436"/>
       <c r="F92" s="436"/>
       <c r="G92" s="432"/>
       <c r="H92" s="432"/>
       <c r="I92" s="429"/>
     </row>
     <row r="93" spans="2:9">
       <c r="B93" s="435" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C93" s="436"/>
       <c r="D93" s="436"/>
       <c r="E93" s="436"/>
       <c r="F93" s="436"/>
       <c r="G93" s="432"/>
       <c r="H93" s="432"/>
       <c r="I93" s="429"/>
     </row>
     <row r="94" spans="2:9">
       <c r="B94" s="435" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
       <c r="C94" s="436"/>
       <c r="D94" s="436"/>
       <c r="E94" s="436"/>
       <c r="F94" s="436"/>
       <c r="G94" s="432"/>
       <c r="H94" s="432"/>
       <c r="I94" s="429"/>
     </row>
     <row r="95" spans="2:9">
       <c r="B95" s="435" t="s">
-        <v>477</v>
+        <v>456</v>
       </c>
       <c r="C95" s="436"/>
       <c r="D95" s="436"/>
       <c r="E95" s="436"/>
       <c r="F95" s="436"/>
       <c r="G95" s="432"/>
       <c r="H95" s="432"/>
       <c r="I95" s="429"/>
     </row>
     <row r="96" spans="2:9">
       <c r="B96" s="435" t="s">
-        <v>129</v>
+        <v>477</v>
       </c>
       <c r="C96" s="436"/>
       <c r="D96" s="436"/>
       <c r="E96" s="436"/>
       <c r="F96" s="436"/>
       <c r="G96" s="432"/>
       <c r="H96" s="432"/>
       <c r="I96" s="429"/>
     </row>
     <row r="97" spans="2:9">
-      <c r="B97" s="434"/>
-[...3 lines deleted...]
-      <c r="F97" s="432"/>
+      <c r="B97" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C97" s="436"/>
+      <c r="D97" s="436"/>
+      <c r="E97" s="436"/>
+      <c r="F97" s="436"/>
       <c r="G97" s="432"/>
       <c r="H97" s="432"/>
       <c r="I97" s="429"/>
     </row>
-    <row r="98" spans="2:9" ht="36.75" customHeight="1">
-      <c r="B98" s="751" t="s">
+    <row r="98" spans="2:9">
+      <c r="B98" s="434"/>
+      <c r="C98" s="432"/>
+      <c r="D98" s="432"/>
+      <c r="E98" s="432"/>
+      <c r="F98" s="432"/>
+      <c r="G98" s="432"/>
+      <c r="H98" s="432"/>
+      <c r="I98" s="429"/>
+    </row>
+    <row r="99" spans="2:9" ht="36.75" customHeight="1">
+      <c r="B99" s="795" t="s">
         <v>654</v>
       </c>
-      <c r="C98" s="745"/>
-[...5 lines deleted...]
-      <c r="I98" s="429" t="s">
+      <c r="C99" s="796"/>
+      <c r="D99" s="796"/>
+      <c r="E99" s="796"/>
+      <c r="F99" s="796"/>
+      <c r="G99" s="796"/>
+      <c r="H99" s="796"/>
+      <c r="I99" s="429" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="99" spans="2:9">
-      <c r="B99" s="746" t="s">
+    <row r="100" spans="2:9">
+      <c r="B100" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C99" s="748" t="s">
+      <c r="C100" s="800" t="s">
         <v>447</v>
       </c>
-      <c r="D99" s="750"/>
-      <c r="E99" s="748" t="s">
+      <c r="D100" s="801"/>
+      <c r="E100" s="800" t="s">
         <v>448</v>
       </c>
-      <c r="F99" s="750"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F100" s="801"/>
       <c r="G100" s="432"/>
       <c r="H100" s="432"/>
       <c r="I100" s="429"/>
     </row>
     <row r="101" spans="2:9">
-      <c r="B101" s="628" t="s">
-[...5 lines deleted...]
-      <c r="F101" s="436"/>
+      <c r="B101" s="794"/>
+      <c r="C101" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D101" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E101" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F101" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G101" s="432"/>
       <c r="H101" s="432"/>
       <c r="I101" s="429"/>
     </row>
     <row r="102" spans="2:9">
-      <c r="B102" s="628" t="s">
-        <v>736</v>
+      <c r="B102" s="623" t="s">
+        <v>766</v>
       </c>
       <c r="C102" s="436"/>
       <c r="D102" s="436"/>
       <c r="E102" s="436"/>
       <c r="F102" s="436"/>
       <c r="G102" s="432"/>
       <c r="H102" s="432"/>
       <c r="I102" s="429"/>
     </row>
     <row r="103" spans="2:9">
-      <c r="B103" s="628" t="s">
-        <v>479</v>
+      <c r="B103" s="623" t="s">
+        <v>736</v>
       </c>
       <c r="C103" s="436"/>
       <c r="D103" s="436"/>
       <c r="E103" s="436"/>
       <c r="F103" s="436"/>
       <c r="G103" s="432"/>
       <c r="H103" s="432"/>
       <c r="I103" s="429"/>
     </row>
     <row r="104" spans="2:9">
-      <c r="B104" s="628" t="s">
-        <v>384</v>
+      <c r="B104" s="623" t="s">
+        <v>479</v>
       </c>
       <c r="C104" s="436"/>
       <c r="D104" s="436"/>
       <c r="E104" s="436"/>
       <c r="F104" s="436"/>
       <c r="G104" s="432"/>
       <c r="H104" s="432"/>
       <c r="I104" s="429"/>
     </row>
     <row r="105" spans="2:9">
-      <c r="B105" s="628" t="s">
-        <v>456</v>
+      <c r="B105" s="623" t="s">
+        <v>384</v>
       </c>
       <c r="C105" s="436"/>
       <c r="D105" s="436"/>
       <c r="E105" s="436"/>
       <c r="F105" s="436"/>
       <c r="G105" s="432"/>
       <c r="H105" s="432"/>
       <c r="I105" s="429"/>
     </row>
     <row r="106" spans="2:9">
-      <c r="B106" s="628" t="s">
-        <v>767</v>
+      <c r="B106" s="623" t="s">
+        <v>456</v>
       </c>
       <c r="C106" s="436"/>
       <c r="D106" s="436"/>
       <c r="E106" s="436"/>
       <c r="F106" s="436"/>
       <c r="G106" s="432"/>
       <c r="H106" s="432"/>
       <c r="I106" s="429"/>
     </row>
     <row r="107" spans="2:9">
-      <c r="B107" s="435" t="s">
-        <v>480</v>
+      <c r="B107" s="623" t="s">
+        <v>767</v>
       </c>
       <c r="C107" s="436"/>
       <c r="D107" s="436"/>
       <c r="E107" s="436"/>
       <c r="F107" s="436"/>
       <c r="G107" s="432"/>
       <c r="H107" s="432"/>
       <c r="I107" s="429"/>
     </row>
     <row r="108" spans="2:9">
-      <c r="B108" s="434"/>
-[...3 lines deleted...]
-      <c r="F108" s="432"/>
+      <c r="B108" s="435" t="s">
+        <v>480</v>
+      </c>
+      <c r="C108" s="436"/>
+      <c r="D108" s="436"/>
+      <c r="E108" s="436"/>
+      <c r="F108" s="436"/>
       <c r="G108" s="432"/>
       <c r="H108" s="432"/>
       <c r="I108" s="429"/>
     </row>
     <row r="109" spans="2:9">
-      <c r="B109" s="631" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B109" s="434"/>
       <c r="C109" s="432"/>
       <c r="D109" s="432"/>
       <c r="E109" s="432"/>
       <c r="F109" s="432"/>
       <c r="G109" s="432"/>
       <c r="H109" s="432"/>
-      <c r="I109" s="626" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I109" s="429"/>
     </row>
     <row r="110" spans="2:9">
-      <c r="B110" s="632" t="s">
-        <v>768</v>
+      <c r="B110" s="626" t="s">
+        <v>771</v>
       </c>
       <c r="C110" s="432"/>
       <c r="D110" s="432"/>
       <c r="E110" s="432"/>
       <c r="F110" s="432"/>
       <c r="G110" s="432"/>
       <c r="H110" s="432"/>
-      <c r="I110" s="429"/>
+      <c r="I110" s="621" t="s">
+        <v>817</v>
+      </c>
     </row>
     <row r="111" spans="2:9">
-      <c r="B111" s="746" t="s">
-[...9 lines deleted...]
-      <c r="F111" s="750"/>
+      <c r="B111" s="627" t="s">
+        <v>768</v>
+      </c>
+      <c r="C111" s="432"/>
+      <c r="D111" s="432"/>
+      <c r="E111" s="432"/>
+      <c r="F111" s="432"/>
       <c r="G111" s="432"/>
       <c r="H111" s="432"/>
       <c r="I111" s="429"/>
     </row>
     <row r="112" spans="2:9">
-      <c r="B112" s="747"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B112" s="793" t="s">
+        <v>440</v>
+      </c>
+      <c r="C112" s="800" t="s">
+        <v>447</v>
+      </c>
+      <c r="D112" s="801"/>
+      <c r="E112" s="800" t="s">
+        <v>448</v>
+      </c>
+      <c r="F112" s="801"/>
       <c r="G112" s="432"/>
       <c r="H112" s="432"/>
       <c r="I112" s="429"/>
     </row>
     <row r="113" spans="2:9">
-      <c r="B113" s="628" t="s">
-[...5 lines deleted...]
-      <c r="F113" s="436"/>
+      <c r="B113" s="794"/>
+      <c r="C113" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D113" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E113" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F113" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G113" s="432"/>
       <c r="H113" s="432"/>
       <c r="I113" s="429"/>
     </row>
     <row r="114" spans="2:9">
-      <c r="B114" s="628" t="s">
-        <v>356</v>
+      <c r="B114" s="623" t="s">
+        <v>769</v>
       </c>
       <c r="C114" s="436"/>
       <c r="D114" s="436"/>
       <c r="E114" s="436"/>
       <c r="F114" s="436"/>
       <c r="G114" s="432"/>
       <c r="H114" s="432"/>
       <c r="I114" s="429"/>
     </row>
     <row r="115" spans="2:9">
-      <c r="B115" s="628" t="s">
+      <c r="B115" s="623" t="s">
         <v>356</v>
       </c>
       <c r="C115" s="436"/>
       <c r="D115" s="436"/>
       <c r="E115" s="436"/>
       <c r="F115" s="436"/>
       <c r="G115" s="432"/>
       <c r="H115" s="432"/>
       <c r="I115" s="429"/>
     </row>
     <row r="116" spans="2:9">
-      <c r="B116" s="628" t="s">
+      <c r="B116" s="623" t="s">
         <v>356</v>
       </c>
       <c r="C116" s="436"/>
       <c r="D116" s="436"/>
       <c r="E116" s="436"/>
       <c r="F116" s="436"/>
       <c r="G116" s="432"/>
       <c r="H116" s="432"/>
       <c r="I116" s="429"/>
     </row>
     <row r="117" spans="2:9">
-      <c r="B117" s="628" t="s">
-        <v>770</v>
+      <c r="B117" s="623" t="s">
+        <v>356</v>
       </c>
       <c r="C117" s="436"/>
       <c r="D117" s="436"/>
       <c r="E117" s="436"/>
       <c r="F117" s="436"/>
       <c r="G117" s="432"/>
       <c r="H117" s="432"/>
       <c r="I117" s="429"/>
     </row>
     <row r="118" spans="2:9">
-      <c r="B118" s="628" t="s">
-        <v>356</v>
+      <c r="B118" s="623" t="s">
+        <v>770</v>
       </c>
       <c r="C118" s="436"/>
       <c r="D118" s="436"/>
       <c r="E118" s="436"/>
       <c r="F118" s="436"/>
       <c r="G118" s="432"/>
       <c r="H118" s="432"/>
       <c r="I118" s="429"/>
     </row>
     <row r="119" spans="2:9">
-      <c r="B119" s="628" t="s">
+      <c r="B119" s="623" t="s">
         <v>356</v>
       </c>
       <c r="C119" s="436"/>
       <c r="D119" s="436"/>
       <c r="E119" s="436"/>
       <c r="F119" s="436"/>
       <c r="G119" s="432"/>
       <c r="H119" s="432"/>
       <c r="I119" s="429"/>
     </row>
     <row r="120" spans="2:9">
-      <c r="B120" s="628" t="s">
+      <c r="B120" s="623" t="s">
         <v>356</v>
       </c>
       <c r="C120" s="436"/>
       <c r="D120" s="436"/>
       <c r="E120" s="436"/>
       <c r="F120" s="436"/>
       <c r="G120" s="432"/>
       <c r="H120" s="432"/>
       <c r="I120" s="429"/>
     </row>
     <row r="121" spans="2:9">
-      <c r="B121" s="628" t="s">
-        <v>392</v>
+      <c r="B121" s="623" t="s">
+        <v>356</v>
       </c>
       <c r="C121" s="436"/>
       <c r="D121" s="436"/>
       <c r="E121" s="436"/>
       <c r="F121" s="436"/>
       <c r="G121" s="432"/>
       <c r="H121" s="432"/>
       <c r="I121" s="429"/>
     </row>
     <row r="122" spans="2:9">
-      <c r="B122" s="632"/>
-[...3 lines deleted...]
-      <c r="F122" s="432"/>
+      <c r="B122" s="623" t="s">
+        <v>392</v>
+      </c>
+      <c r="C122" s="436"/>
+      <c r="D122" s="436"/>
+      <c r="E122" s="436"/>
+      <c r="F122" s="436"/>
       <c r="G122" s="432"/>
       <c r="H122" s="432"/>
       <c r="I122" s="429"/>
     </row>
     <row r="123" spans="2:9">
-      <c r="B123" s="631" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B123" s="627"/>
       <c r="C123" s="432"/>
       <c r="D123" s="432"/>
       <c r="E123" s="432"/>
       <c r="F123" s="432"/>
       <c r="G123" s="432"/>
       <c r="H123" s="432"/>
-      <c r="I123" s="624" t="s">
+      <c r="I123" s="429"/>
+    </row>
+    <row r="124" spans="2:9">
+      <c r="B124" s="626" t="s">
+        <v>772</v>
+      </c>
+      <c r="C124" s="432"/>
+      <c r="D124" s="432"/>
+      <c r="E124" s="432"/>
+      <c r="F124" s="432"/>
+      <c r="G124" s="432"/>
+      <c r="H124" s="432"/>
+      <c r="I124" s="619" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="124" spans="2:9" ht="134.25" customHeight="1">
-      <c r="B124" s="763" t="s">
+    <row r="125" spans="2:9" ht="134.25" customHeight="1">
+      <c r="B125" s="825" t="s">
         <v>773</v>
       </c>
-      <c r="C124" s="764"/>
-[...8 lines deleted...]
-      <c r="B125" s="751" t="s">
+      <c r="C125" s="826"/>
+      <c r="D125" s="826"/>
+      <c r="E125" s="826"/>
+      <c r="F125" s="826"/>
+      <c r="G125" s="826"/>
+      <c r="H125" s="826"/>
+      <c r="I125" s="429"/>
+    </row>
+    <row r="126" spans="2:9" ht="204" customHeight="1">
+      <c r="B126" s="795" t="s">
         <v>774</v>
       </c>
-      <c r="C125" s="745"/>
-[...5 lines deleted...]
-      <c r="I125" s="624" t="s">
+      <c r="C126" s="796"/>
+      <c r="D126" s="796"/>
+      <c r="E126" s="796"/>
+      <c r="F126" s="796"/>
+      <c r="G126" s="796"/>
+      <c r="H126" s="796"/>
+      <c r="I126" s="619" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="126" spans="2:9">
-[...10 lines deleted...]
-      <c r="B127" s="751" t="s">
+    <row r="127" spans="2:9">
+      <c r="B127" s="434"/>
+      <c r="C127" s="432"/>
+      <c r="D127" s="432"/>
+      <c r="E127" s="432"/>
+      <c r="F127" s="432"/>
+      <c r="G127" s="432"/>
+      <c r="H127" s="432"/>
+      <c r="I127" s="429"/>
+    </row>
+    <row r="128" spans="2:9" ht="113.25" customHeight="1">
+      <c r="B128" s="795" t="s">
         <v>775</v>
       </c>
-      <c r="C127" s="745"/>
-[...5 lines deleted...]
-      <c r="I127" s="624" t="s">
+      <c r="C128" s="796"/>
+      <c r="D128" s="796"/>
+      <c r="E128" s="796"/>
+      <c r="F128" s="796"/>
+      <c r="G128" s="796"/>
+      <c r="H128" s="796"/>
+      <c r="I128" s="619" t="s">
         <v>752</v>
       </c>
     </row>
-    <row r="128" spans="2:9">
-[...10 lines deleted...]
-      <c r="B129" s="751" t="s">
+    <row r="129" spans="2:9">
+      <c r="B129" s="434"/>
+      <c r="C129" s="432"/>
+      <c r="D129" s="432"/>
+      <c r="E129" s="432"/>
+      <c r="F129" s="432"/>
+      <c r="G129" s="432"/>
+      <c r="H129" s="432"/>
+      <c r="I129" s="429"/>
+    </row>
+    <row r="130" spans="2:9" ht="36" customHeight="1">
+      <c r="B130" s="795" t="s">
         <v>776</v>
       </c>
-      <c r="C129" s="745"/>
-[...5 lines deleted...]
-      <c r="I129" s="626" t="s">
+      <c r="C130" s="796"/>
+      <c r="D130" s="796"/>
+      <c r="E130" s="796"/>
+      <c r="F130" s="796"/>
+      <c r="G130" s="796"/>
+      <c r="H130" s="796"/>
+      <c r="I130" s="621" t="s">
         <v>818</v>
       </c>
     </row>
-    <row r="130" spans="2:9">
-[...8 lines deleted...]
-    </row>
     <row r="131" spans="2:9">
-      <c r="B131" s="755" t="s">
-[...9 lines deleted...]
-      <c r="F131" s="436"/>
+      <c r="B131" s="434"/>
+      <c r="C131" s="432"/>
+      <c r="D131" s="432"/>
+      <c r="E131" s="432"/>
+      <c r="F131" s="432"/>
       <c r="G131" s="432"/>
       <c r="H131" s="432"/>
       <c r="I131" s="429"/>
     </row>
     <row r="132" spans="2:9">
-      <c r="B132" s="755"/>
+      <c r="B132" s="799" t="s">
+        <v>440</v>
+      </c>
       <c r="C132" s="436" t="s">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="D132" s="436"/>
       <c r="E132" s="436" t="s">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="F132" s="436"/>
       <c r="G132" s="432"/>
       <c r="H132" s="432"/>
       <c r="I132" s="429"/>
     </row>
     <row r="133" spans="2:9">
-      <c r="B133" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F133" s="436"/>
+      <c r="B133" s="799"/>
+      <c r="C133" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D133" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E133" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F133" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G133" s="432"/>
       <c r="H133" s="432"/>
       <c r="I133" s="429"/>
     </row>
     <row r="134" spans="2:9">
       <c r="B134" s="435" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C134" s="436"/>
       <c r="D134" s="436"/>
       <c r="E134" s="436"/>
       <c r="F134" s="436"/>
       <c r="G134" s="432"/>
       <c r="H134" s="432"/>
       <c r="I134" s="429"/>
     </row>
     <row r="135" spans="2:9">
       <c r="B135" s="435" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="C135" s="436"/>
       <c r="D135" s="436"/>
       <c r="E135" s="436"/>
       <c r="F135" s="436"/>
       <c r="G135" s="432"/>
       <c r="H135" s="432"/>
       <c r="I135" s="429"/>
     </row>
     <row r="136" spans="2:9">
       <c r="B136" s="435" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C136" s="436"/>
       <c r="D136" s="436"/>
       <c r="E136" s="436"/>
       <c r="F136" s="436"/>
       <c r="G136" s="432"/>
       <c r="H136" s="432"/>
       <c r="I136" s="429"/>
     </row>
     <row r="137" spans="2:9">
       <c r="B137" s="435" t="s">
-        <v>484</v>
+        <v>456</v>
       </c>
       <c r="C137" s="436"/>
       <c r="D137" s="436"/>
       <c r="E137" s="436"/>
       <c r="F137" s="436"/>
       <c r="G137" s="432"/>
       <c r="H137" s="432"/>
       <c r="I137" s="429"/>
     </row>
     <row r="138" spans="2:9">
       <c r="B138" s="435" t="s">
-        <v>129</v>
+        <v>484</v>
       </c>
       <c r="C138" s="436"/>
       <c r="D138" s="436"/>
       <c r="E138" s="436"/>
       <c r="F138" s="436"/>
       <c r="G138" s="432"/>
       <c r="H138" s="432"/>
       <c r="I138" s="429"/>
     </row>
     <row r="139" spans="2:9">
-      <c r="B139" s="434"/>
-[...3 lines deleted...]
-      <c r="F139" s="432"/>
+      <c r="B139" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C139" s="436"/>
+      <c r="D139" s="436"/>
+      <c r="E139" s="436"/>
+      <c r="F139" s="436"/>
       <c r="G139" s="432"/>
       <c r="H139" s="432"/>
       <c r="I139" s="429"/>
     </row>
-    <row r="140" spans="2:9" ht="62.25" customHeight="1">
-      <c r="B140" s="751" t="s">
+    <row r="140" spans="2:9">
+      <c r="B140" s="434"/>
+      <c r="C140" s="432"/>
+      <c r="D140" s="432"/>
+      <c r="E140" s="432"/>
+      <c r="F140" s="432"/>
+      <c r="G140" s="432"/>
+      <c r="H140" s="432"/>
+      <c r="I140" s="429"/>
+    </row>
+    <row r="141" spans="2:9" ht="62.25" customHeight="1">
+      <c r="B141" s="795" t="s">
         <v>777</v>
       </c>
-      <c r="C140" s="745"/>
-[...5 lines deleted...]
-      <c r="I140" s="626" t="s">
+      <c r="C141" s="796"/>
+      <c r="D141" s="796"/>
+      <c r="E141" s="796"/>
+      <c r="F141" s="796"/>
+      <c r="G141" s="796"/>
+      <c r="H141" s="796"/>
+      <c r="I141" s="621" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="141" spans="2:9">
-[...10 lines deleted...]
-      <c r="B142" s="751" t="s">
+    <row r="142" spans="2:9">
+      <c r="B142" s="434"/>
+      <c r="C142" s="432"/>
+      <c r="D142" s="432"/>
+      <c r="E142" s="432"/>
+      <c r="F142" s="432"/>
+      <c r="G142" s="432"/>
+      <c r="H142" s="432"/>
+      <c r="I142" s="429"/>
+    </row>
+    <row r="143" spans="2:9" ht="40.5" customHeight="1">
+      <c r="B143" s="795" t="s">
         <v>778</v>
       </c>
-      <c r="C142" s="745"/>
-[...5 lines deleted...]
-      <c r="I142" s="624" t="s">
+      <c r="C143" s="796"/>
+      <c r="D143" s="796"/>
+      <c r="E143" s="796"/>
+      <c r="F143" s="796"/>
+      <c r="G143" s="796"/>
+      <c r="H143" s="796"/>
+      <c r="I143" s="619" t="s">
         <v>753</v>
       </c>
     </row>
-    <row r="143" spans="2:9">
-      <c r="B143" s="755" t="s">
+    <row r="144" spans="2:9">
+      <c r="B144" s="799" t="s">
         <v>440</v>
       </c>
-      <c r="C143" s="436" t="s">
+      <c r="C144" s="436" t="s">
         <v>447</v>
       </c>
-      <c r="D143" s="436"/>
-      <c r="E143" s="436" t="s">
+      <c r="D144" s="436"/>
+      <c r="E144" s="436" t="s">
         <v>448</v>
       </c>
-      <c r="F143" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F144" s="436"/>
       <c r="G144" s="432"/>
       <c r="H144" s="432"/>
       <c r="I144" s="429"/>
     </row>
     <row r="145" spans="2:9">
-      <c r="B145" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F145" s="436"/>
+      <c r="B145" s="799"/>
+      <c r="C145" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D145" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E145" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F145" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G145" s="432"/>
       <c r="H145" s="432"/>
       <c r="I145" s="429"/>
     </row>
     <row r="146" spans="2:9">
       <c r="B146" s="435" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C146" s="436"/>
       <c r="D146" s="436"/>
       <c r="E146" s="436"/>
       <c r="F146" s="436"/>
       <c r="G146" s="432"/>
       <c r="H146" s="432"/>
       <c r="I146" s="429"/>
     </row>
     <row r="147" spans="2:9">
       <c r="B147" s="435" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="C147" s="436"/>
       <c r="D147" s="436"/>
       <c r="E147" s="436"/>
       <c r="F147" s="436"/>
       <c r="G147" s="432"/>
       <c r="H147" s="432"/>
       <c r="I147" s="429"/>
     </row>
     <row r="148" spans="2:9">
       <c r="B148" s="435" t="s">
-        <v>384</v>
+        <v>487</v>
       </c>
       <c r="C148" s="436"/>
       <c r="D148" s="436"/>
       <c r="E148" s="436"/>
       <c r="F148" s="436"/>
       <c r="G148" s="432"/>
       <c r="H148" s="432"/>
       <c r="I148" s="429"/>
     </row>
     <row r="149" spans="2:9">
       <c r="B149" s="435" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="C149" s="436"/>
       <c r="D149" s="436"/>
       <c r="E149" s="436"/>
       <c r="F149" s="436"/>
       <c r="G149" s="432"/>
       <c r="H149" s="432"/>
       <c r="I149" s="429"/>
     </row>
-    <row r="150" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>779</v>
+    <row r="150" spans="2:9">
+      <c r="B150" s="435" t="s">
+        <v>456</v>
       </c>
       <c r="C150" s="436"/>
       <c r="D150" s="436"/>
       <c r="E150" s="436"/>
       <c r="F150" s="436"/>
       <c r="G150" s="432"/>
       <c r="H150" s="432"/>
       <c r="I150" s="429"/>
     </row>
-    <row r="151" spans="2:9">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="151" spans="2:9" ht="24">
+      <c r="B151" s="622" t="s">
+        <v>779</v>
       </c>
       <c r="C151" s="436"/>
       <c r="D151" s="436"/>
       <c r="E151" s="436"/>
       <c r="F151" s="436"/>
       <c r="G151" s="432"/>
       <c r="H151" s="432"/>
       <c r="I151" s="429"/>
     </row>
     <row r="152" spans="2:9">
-      <c r="B152" s="434"/>
-[...3 lines deleted...]
-      <c r="F152" s="432"/>
+      <c r="B152" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C152" s="436"/>
+      <c r="D152" s="436"/>
+      <c r="E152" s="436"/>
+      <c r="F152" s="436"/>
       <c r="G152" s="432"/>
       <c r="H152" s="432"/>
       <c r="I152" s="429"/>
     </row>
-    <row r="153" spans="2:9" ht="50.25" customHeight="1">
-      <c r="B153" s="751" t="s">
+    <row r="153" spans="2:9">
+      <c r="B153" s="434"/>
+      <c r="C153" s="432"/>
+      <c r="D153" s="432"/>
+      <c r="E153" s="432"/>
+      <c r="F153" s="432"/>
+      <c r="G153" s="432"/>
+      <c r="H153" s="432"/>
+      <c r="I153" s="429"/>
+    </row>
+    <row r="154" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B154" s="795" t="s">
         <v>780</v>
       </c>
-      <c r="C153" s="745"/>
-[...5 lines deleted...]
-      <c r="I153" s="624" t="s">
+      <c r="C154" s="796"/>
+      <c r="D154" s="796"/>
+      <c r="E154" s="796"/>
+      <c r="F154" s="796"/>
+      <c r="G154" s="796"/>
+      <c r="H154" s="796"/>
+      <c r="I154" s="619" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="154" spans="2:9">
-      <c r="B154" s="755" t="s">
+    <row r="155" spans="2:9">
+      <c r="B155" s="799" t="s">
         <v>440</v>
       </c>
-      <c r="C154" s="436" t="s">
+      <c r="C155" s="436" t="s">
         <v>447</v>
       </c>
-      <c r="D154" s="436"/>
-      <c r="E154" s="436" t="s">
+      <c r="D155" s="436"/>
+      <c r="E155" s="436" t="s">
         <v>448</v>
       </c>
-      <c r="F154" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F155" s="436"/>
       <c r="G155" s="432"/>
       <c r="H155" s="432"/>
       <c r="I155" s="429"/>
     </row>
     <row r="156" spans="2:9">
-      <c r="B156" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F156" s="436"/>
+      <c r="B156" s="799"/>
+      <c r="C156" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D156" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E156" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F156" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G156" s="432"/>
       <c r="H156" s="432"/>
       <c r="I156" s="429"/>
     </row>
     <row r="157" spans="2:9">
       <c r="B157" s="435" t="s">
-        <v>488</v>
+        <v>269</v>
       </c>
       <c r="C157" s="436"/>
       <c r="D157" s="436"/>
       <c r="E157" s="436"/>
       <c r="F157" s="436"/>
       <c r="G157" s="432"/>
       <c r="H157" s="432"/>
       <c r="I157" s="429"/>
     </row>
     <row r="158" spans="2:9">
       <c r="B158" s="435" t="s">
-        <v>129</v>
+        <v>488</v>
       </c>
       <c r="C158" s="436"/>
       <c r="D158" s="436"/>
       <c r="E158" s="436"/>
       <c r="F158" s="436"/>
       <c r="G158" s="432"/>
       <c r="H158" s="432"/>
       <c r="I158" s="429"/>
     </row>
     <row r="159" spans="2:9">
-      <c r="B159" s="434" t="s">
-[...5 lines deleted...]
-      <c r="F159" s="432"/>
+      <c r="B159" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C159" s="436"/>
+      <c r="D159" s="436"/>
+      <c r="E159" s="436"/>
+      <c r="F159" s="436"/>
       <c r="G159" s="432"/>
       <c r="H159" s="432"/>
       <c r="I159" s="429"/>
     </row>
     <row r="160" spans="2:9">
-      <c r="B160" s="434"/>
+      <c r="B160" s="434" t="s">
+        <v>489</v>
+      </c>
       <c r="C160" s="432"/>
       <c r="D160" s="432"/>
       <c r="E160" s="432"/>
       <c r="F160" s="432"/>
       <c r="G160" s="432"/>
       <c r="H160" s="432"/>
       <c r="I160" s="429"/>
     </row>
-    <row r="161" spans="2:9" ht="36">
-[...2 lines deleted...]
-      </c>
+    <row r="161" spans="2:9">
+      <c r="B161" s="434"/>
       <c r="C161" s="432"/>
       <c r="D161" s="432"/>
       <c r="E161" s="432"/>
       <c r="F161" s="432"/>
       <c r="G161" s="432"/>
       <c r="H161" s="432"/>
-      <c r="I161" s="624" t="s">
-[...14 lines deleted...]
-      <c r="F162" s="436"/>
+      <c r="I161" s="429"/>
+    </row>
+    <row r="162" spans="2:9" ht="36">
+      <c r="B162" s="460" t="s">
+        <v>781</v>
+      </c>
+      <c r="C162" s="432"/>
+      <c r="D162" s="432"/>
+      <c r="E162" s="432"/>
+      <c r="F162" s="432"/>
       <c r="G162" s="432"/>
       <c r="H162" s="432"/>
-      <c r="I162" s="429"/>
+      <c r="I162" s="619" t="s">
+        <v>754</v>
+      </c>
     </row>
     <row r="163" spans="2:9">
-      <c r="B163" s="755"/>
+      <c r="B163" s="799" t="s">
+        <v>440</v>
+      </c>
       <c r="C163" s="436" t="s">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="D163" s="436"/>
       <c r="E163" s="436" t="s">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="F163" s="436"/>
       <c r="G163" s="432"/>
       <c r="H163" s="432"/>
       <c r="I163" s="429"/>
     </row>
     <row r="164" spans="2:9">
-      <c r="B164" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F164" s="436"/>
+      <c r="B164" s="799"/>
+      <c r="C164" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D164" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E164" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F164" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G164" s="432"/>
       <c r="H164" s="432"/>
       <c r="I164" s="429"/>
     </row>
     <row r="165" spans="2:9">
       <c r="B165" s="435" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="C165" s="436"/>
       <c r="D165" s="436"/>
       <c r="E165" s="436"/>
       <c r="F165" s="436"/>
       <c r="G165" s="432"/>
       <c r="H165" s="432"/>
       <c r="I165" s="429"/>
     </row>
     <row r="166" spans="2:9">
       <c r="B166" s="435" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C166" s="436"/>
       <c r="D166" s="436"/>
       <c r="E166" s="436"/>
       <c r="F166" s="436"/>
       <c r="G166" s="432"/>
       <c r="H166" s="432"/>
       <c r="I166" s="429"/>
     </row>
     <row r="167" spans="2:9">
       <c r="B167" s="435" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="C167" s="436"/>
       <c r="D167" s="436"/>
       <c r="E167" s="436"/>
       <c r="F167" s="436"/>
       <c r="G167" s="432"/>
       <c r="H167" s="432"/>
       <c r="I167" s="429"/>
     </row>
     <row r="168" spans="2:9">
       <c r="B168" s="435" t="s">
-        <v>129</v>
+        <v>493</v>
       </c>
       <c r="C168" s="436"/>
       <c r="D168" s="436"/>
       <c r="E168" s="436"/>
       <c r="F168" s="436"/>
       <c r="G168" s="432"/>
       <c r="H168" s="432"/>
       <c r="I168" s="429"/>
     </row>
     <row r="169" spans="2:9">
-      <c r="B169" s="441" t="s">
-[...5 lines deleted...]
-      <c r="F169" s="432"/>
+      <c r="B169" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C169" s="436"/>
+      <c r="D169" s="436"/>
+      <c r="E169" s="436"/>
+      <c r="F169" s="436"/>
       <c r="G169" s="432"/>
       <c r="H169" s="432"/>
       <c r="I169" s="429"/>
     </row>
     <row r="170" spans="2:9">
-      <c r="B170" s="434"/>
+      <c r="B170" s="439" t="s">
+        <v>494</v>
+      </c>
       <c r="C170" s="432"/>
       <c r="D170" s="432"/>
       <c r="E170" s="432"/>
       <c r="F170" s="432"/>
       <c r="G170" s="432"/>
       <c r="H170" s="432"/>
       <c r="I170" s="429"/>
     </row>
-    <row r="171" spans="2:9" ht="24" customHeight="1">
-      <c r="B171" s="751" t="s">
+    <row r="171" spans="2:9">
+      <c r="B171" s="434"/>
+      <c r="C171" s="432"/>
+      <c r="D171" s="432"/>
+      <c r="E171" s="432"/>
+      <c r="F171" s="432"/>
+      <c r="G171" s="432"/>
+      <c r="H171" s="432"/>
+      <c r="I171" s="429"/>
+    </row>
+    <row r="172" spans="2:9" ht="24" customHeight="1">
+      <c r="B172" s="795" t="s">
         <v>782</v>
       </c>
-      <c r="C171" s="745"/>
-[...5 lines deleted...]
-      <c r="I171" s="624" t="s">
+      <c r="C172" s="796"/>
+      <c r="D172" s="796"/>
+      <c r="E172" s="796"/>
+      <c r="F172" s="796"/>
+      <c r="G172" s="796"/>
+      <c r="H172" s="796"/>
+      <c r="I172" s="619" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="172" spans="2:9">
-      <c r="B172" s="746" t="s">
+    <row r="173" spans="2:9">
+      <c r="B173" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C172" s="436" t="s">
+      <c r="C173" s="436" t="s">
         <v>447</v>
       </c>
-      <c r="D172" s="436"/>
-      <c r="E172" s="436" t="s">
+      <c r="D173" s="436"/>
+      <c r="E173" s="436" t="s">
         <v>448</v>
       </c>
-      <c r="F172" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F173" s="436"/>
       <c r="G173" s="432"/>
       <c r="H173" s="432"/>
       <c r="I173" s="429"/>
     </row>
     <row r="174" spans="2:9">
-      <c r="B174" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F174" s="436"/>
+      <c r="B174" s="794"/>
+      <c r="C174" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D174" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E174" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F174" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G174" s="432"/>
       <c r="H174" s="432"/>
       <c r="I174" s="429"/>
     </row>
     <row r="175" spans="2:9">
       <c r="B175" s="435" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="C175" s="436"/>
       <c r="D175" s="436"/>
       <c r="E175" s="436"/>
       <c r="F175" s="436"/>
       <c r="G175" s="432"/>
       <c r="H175" s="432"/>
       <c r="I175" s="429"/>
     </row>
     <row r="176" spans="2:9">
       <c r="B176" s="435" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C176" s="436"/>
       <c r="D176" s="436"/>
       <c r="E176" s="436"/>
       <c r="F176" s="436"/>
       <c r="G176" s="432"/>
       <c r="H176" s="432"/>
       <c r="I176" s="429"/>
     </row>
     <row r="177" spans="2:9">
       <c r="B177" s="435" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="C177" s="436"/>
       <c r="D177" s="436"/>
       <c r="E177" s="436"/>
       <c r="F177" s="436"/>
       <c r="G177" s="432"/>
       <c r="H177" s="432"/>
       <c r="I177" s="429"/>
     </row>
     <row r="178" spans="2:9">
       <c r="B178" s="435" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C178" s="436"/>
       <c r="D178" s="436"/>
       <c r="E178" s="436"/>
       <c r="F178" s="436"/>
       <c r="G178" s="432"/>
       <c r="H178" s="432"/>
       <c r="I178" s="429"/>
     </row>
     <row r="179" spans="2:9">
       <c r="B179" s="435" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C179" s="436"/>
       <c r="D179" s="436"/>
       <c r="E179" s="436"/>
       <c r="F179" s="436"/>
       <c r="G179" s="432"/>
       <c r="H179" s="432"/>
       <c r="I179" s="429"/>
     </row>
     <row r="180" spans="2:9">
       <c r="B180" s="435" t="s">
-        <v>129</v>
+        <v>500</v>
       </c>
       <c r="C180" s="436"/>
       <c r="D180" s="436"/>
       <c r="E180" s="436"/>
       <c r="F180" s="436"/>
       <c r="G180" s="432"/>
       <c r="H180" s="432"/>
       <c r="I180" s="429"/>
     </row>
     <row r="181" spans="2:9">
-      <c r="B181" s="434" t="s">
-[...5 lines deleted...]
-      <c r="F181" s="432"/>
+      <c r="B181" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C181" s="436"/>
+      <c r="D181" s="436"/>
+      <c r="E181" s="436"/>
+      <c r="F181" s="436"/>
       <c r="G181" s="432"/>
       <c r="H181" s="432"/>
       <c r="I181" s="429"/>
     </row>
     <row r="182" spans="2:9">
-      <c r="B182" s="434"/>
+      <c r="B182" s="434" t="s">
+        <v>501</v>
+      </c>
       <c r="C182" s="432"/>
       <c r="D182" s="432"/>
       <c r="E182" s="432"/>
       <c r="F182" s="432"/>
       <c r="G182" s="432"/>
       <c r="H182" s="432"/>
       <c r="I182" s="429"/>
     </row>
-    <row r="183" spans="2:9" ht="36" customHeight="1">
-      <c r="B183" s="751" t="s">
+    <row r="183" spans="2:9">
+      <c r="B183" s="434"/>
+      <c r="C183" s="432"/>
+      <c r="D183" s="432"/>
+      <c r="E183" s="432"/>
+      <c r="F183" s="432"/>
+      <c r="G183" s="432"/>
+      <c r="H183" s="432"/>
+      <c r="I183" s="429"/>
+    </row>
+    <row r="184" spans="2:9" ht="36" customHeight="1">
+      <c r="B184" s="795" t="s">
         <v>783</v>
       </c>
-      <c r="C183" s="745"/>
-[...5 lines deleted...]
-      <c r="I183" s="624" t="s">
+      <c r="C184" s="796"/>
+      <c r="D184" s="796"/>
+      <c r="E184" s="796"/>
+      <c r="F184" s="796"/>
+      <c r="G184" s="796"/>
+      <c r="H184" s="796"/>
+      <c r="I184" s="619" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="184" spans="2:9" ht="12.75" customHeight="1">
-      <c r="B184" s="746" t="s">
+    <row r="185" spans="2:9" ht="12.75" customHeight="1">
+      <c r="B185" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C184" s="436" t="s">
+      <c r="C185" s="436" t="s">
         <v>447</v>
       </c>
-      <c r="D184" s="436"/>
-      <c r="E184" s="436" t="s">
+      <c r="D185" s="436"/>
+      <c r="E185" s="436" t="s">
         <v>448</v>
       </c>
-      <c r="F184" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F185" s="436"/>
       <c r="G185" s="432"/>
       <c r="H185" s="432"/>
       <c r="I185" s="429"/>
     </row>
-    <row r="186" spans="2:9">
-[...6 lines deleted...]
-      <c r="F186" s="436"/>
+    <row r="186" spans="2:9" ht="12.75" customHeight="1">
+      <c r="B186" s="794"/>
+      <c r="C186" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D186" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E186" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F186" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G186" s="432"/>
       <c r="H186" s="432"/>
       <c r="I186" s="429"/>
     </row>
     <row r="187" spans="2:9">
       <c r="B187" s="435" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="C187" s="436"/>
       <c r="D187" s="436"/>
       <c r="E187" s="436"/>
       <c r="F187" s="436"/>
       <c r="G187" s="432"/>
       <c r="H187" s="432"/>
       <c r="I187" s="429"/>
     </row>
     <row r="188" spans="2:9">
       <c r="B188" s="435" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="C188" s="436"/>
       <c r="D188" s="436"/>
       <c r="E188" s="436"/>
       <c r="F188" s="436"/>
       <c r="G188" s="432"/>
       <c r="H188" s="432"/>
       <c r="I188" s="429"/>
     </row>
     <row r="189" spans="2:9">
       <c r="B189" s="435" t="s">
-        <v>129</v>
+        <v>504</v>
       </c>
       <c r="C189" s="436"/>
       <c r="D189" s="436"/>
       <c r="E189" s="436"/>
       <c r="F189" s="436"/>
       <c r="G189" s="432"/>
       <c r="H189" s="432"/>
       <c r="I189" s="429"/>
     </row>
     <row r="190" spans="2:9">
-      <c r="B190" s="434"/>
-[...3 lines deleted...]
-      <c r="F190" s="432"/>
+      <c r="B190" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C190" s="436"/>
+      <c r="D190" s="436"/>
+      <c r="E190" s="436"/>
+      <c r="F190" s="436"/>
       <c r="G190" s="432"/>
       <c r="H190" s="432"/>
       <c r="I190" s="429"/>
     </row>
-    <row r="191" spans="2:9" ht="40.5" customHeight="1">
-      <c r="B191" s="751" t="s">
+    <row r="191" spans="2:9">
+      <c r="B191" s="434"/>
+      <c r="C191" s="432"/>
+      <c r="D191" s="432"/>
+      <c r="E191" s="432"/>
+      <c r="F191" s="432"/>
+      <c r="G191" s="432"/>
+      <c r="H191" s="432"/>
+      <c r="I191" s="429"/>
+    </row>
+    <row r="192" spans="2:9" ht="40.5" customHeight="1">
+      <c r="B192" s="795" t="s">
         <v>784</v>
       </c>
-      <c r="C191" s="745"/>
-[...5 lines deleted...]
-      <c r="I191" s="624" t="s">
+      <c r="C192" s="796"/>
+      <c r="D192" s="796"/>
+      <c r="E192" s="796"/>
+      <c r="F192" s="796"/>
+      <c r="G192" s="796"/>
+      <c r="H192" s="796"/>
+      <c r="I192" s="619" t="s">
         <v>820</v>
       </c>
     </row>
-    <row r="192" spans="2:9">
-      <c r="B192" s="784" t="s">
+    <row r="193" spans="2:9">
+      <c r="B193" s="797" t="s">
         <v>440</v>
       </c>
-      <c r="C192" s="436" t="s">
+      <c r="C193" s="436" t="s">
         <v>447</v>
       </c>
-      <c r="D192" s="436"/>
-      <c r="E192" s="436" t="s">
+      <c r="D193" s="436"/>
+      <c r="E193" s="436" t="s">
         <v>448</v>
       </c>
-      <c r="F192" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F193" s="436"/>
       <c r="G193" s="432"/>
       <c r="H193" s="432"/>
       <c r="I193" s="429"/>
     </row>
     <row r="194" spans="2:9">
-      <c r="B194" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F194" s="436"/>
+      <c r="B194" s="798"/>
+      <c r="C194" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D194" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E194" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F194" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G194" s="432"/>
       <c r="H194" s="432"/>
       <c r="I194" s="429"/>
     </row>
     <row r="195" spans="2:9">
       <c r="B195" s="435" t="s">
-        <v>483</v>
+        <v>505</v>
       </c>
       <c r="C195" s="436"/>
       <c r="D195" s="436"/>
       <c r="E195" s="436"/>
       <c r="F195" s="436"/>
       <c r="G195" s="432"/>
       <c r="H195" s="432"/>
       <c r="I195" s="429"/>
     </row>
     <row r="196" spans="2:9">
       <c r="B196" s="435" t="s">
-        <v>129</v>
+        <v>483</v>
       </c>
       <c r="C196" s="436"/>
       <c r="D196" s="436"/>
       <c r="E196" s="436"/>
       <c r="F196" s="436"/>
       <c r="G196" s="432"/>
       <c r="H196" s="432"/>
       <c r="I196" s="429"/>
     </row>
     <row r="197" spans="2:9">
-      <c r="B197" s="434"/>
-[...3 lines deleted...]
-      <c r="F197" s="432"/>
+      <c r="B197" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C197" s="436"/>
+      <c r="D197" s="436"/>
+      <c r="E197" s="436"/>
+      <c r="F197" s="436"/>
       <c r="G197" s="432"/>
       <c r="H197" s="432"/>
       <c r="I197" s="429"/>
     </row>
-    <row r="198" spans="2:9" ht="45" customHeight="1">
-      <c r="B198" s="751" t="s">
+    <row r="198" spans="2:9">
+      <c r="B198" s="434"/>
+      <c r="C198" s="432"/>
+      <c r="D198" s="432"/>
+      <c r="E198" s="432"/>
+      <c r="F198" s="432"/>
+      <c r="G198" s="432"/>
+      <c r="H198" s="432"/>
+      <c r="I198" s="429"/>
+    </row>
+    <row r="199" spans="2:9" ht="45" customHeight="1">
+      <c r="B199" s="795" t="s">
         <v>785</v>
       </c>
-      <c r="C198" s="745"/>
-[...5 lines deleted...]
-      <c r="I198" s="624" t="s">
+      <c r="C199" s="796"/>
+      <c r="D199" s="796"/>
+      <c r="E199" s="796"/>
+      <c r="F199" s="796"/>
+      <c r="G199" s="796"/>
+      <c r="H199" s="796"/>
+      <c r="I199" s="619" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="199" spans="2:9">
-      <c r="B199" s="746" t="s">
+    <row r="200" spans="2:9">
+      <c r="B200" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C199" s="436" t="s">
+      <c r="C200" s="436" t="s">
         <v>447</v>
       </c>
-      <c r="D199" s="436"/>
-      <c r="E199" s="436" t="s">
+      <c r="D200" s="436"/>
+      <c r="E200" s="436" t="s">
         <v>448</v>
       </c>
-      <c r="F199" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F200" s="436"/>
       <c r="G200" s="432"/>
       <c r="H200" s="432"/>
       <c r="I200" s="429"/>
     </row>
     <row r="201" spans="2:9">
-      <c r="B201" s="435"/>
-[...3 lines deleted...]
-      <c r="F201" s="436"/>
+      <c r="B201" s="794"/>
+      <c r="C201" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D201" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E201" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F201" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G201" s="432"/>
       <c r="H201" s="432"/>
       <c r="I201" s="429"/>
     </row>
     <row r="202" spans="2:9">
-      <c r="B202" s="435" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B202" s="435"/>
       <c r="C202" s="436"/>
       <c r="D202" s="436"/>
       <c r="E202" s="436"/>
       <c r="F202" s="436"/>
       <c r="G202" s="432"/>
       <c r="H202" s="432"/>
       <c r="I202" s="429"/>
     </row>
-    <row r="203" spans="2:9" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H203" s="442"/>
+    <row r="203" spans="2:9">
+      <c r="B203" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C203" s="436"/>
+      <c r="D203" s="436"/>
+      <c r="E203" s="436"/>
+      <c r="F203" s="436"/>
+      <c r="G203" s="432"/>
+      <c r="H203" s="432"/>
       <c r="I203" s="429"/>
     </row>
     <row r="204" spans="2:9" ht="12" customHeight="1">
-      <c r="B204" s="732" t="s">
+      <c r="B204" s="434"/>
+      <c r="C204" s="440"/>
+      <c r="D204" s="440"/>
+      <c r="E204" s="440"/>
+      <c r="F204" s="440"/>
+      <c r="G204" s="440"/>
+      <c r="H204" s="440"/>
+      <c r="I204" s="429"/>
+    </row>
+    <row r="205" spans="2:9" ht="12" customHeight="1">
+      <c r="B205" s="851" t="s">
         <v>786</v>
       </c>
-      <c r="C204" s="733"/>
-[...14 lines deleted...]
-      <c r="H205" s="432"/>
+      <c r="C205" s="852"/>
+      <c r="D205" s="852"/>
+      <c r="E205" s="852"/>
+      <c r="F205" s="852"/>
+      <c r="G205" s="852"/>
+      <c r="H205" s="852"/>
       <c r="I205" s="429"/>
     </row>
-    <row r="206" spans="2:9" ht="48" customHeight="1">
-      <c r="B206" s="751" t="s">
+    <row r="206" spans="2:9">
+      <c r="B206" s="434"/>
+      <c r="C206" s="432"/>
+      <c r="D206" s="432"/>
+      <c r="E206" s="432"/>
+      <c r="F206" s="432"/>
+      <c r="G206" s="432"/>
+      <c r="H206" s="432"/>
+      <c r="I206" s="429"/>
+    </row>
+    <row r="207" spans="2:9" ht="48" customHeight="1">
+      <c r="B207" s="795" t="s">
         <v>787</v>
       </c>
-      <c r="C206" s="745"/>
-[...5 lines deleted...]
-      <c r="I206" s="624" t="s">
+      <c r="C207" s="796"/>
+      <c r="D207" s="796"/>
+      <c r="E207" s="796"/>
+      <c r="F207" s="796"/>
+      <c r="G207" s="796"/>
+      <c r="H207" s="796"/>
+      <c r="I207" s="619" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="207" spans="2:9">
-      <c r="B207" s="746" t="s">
+    <row r="208" spans="2:9">
+      <c r="B208" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C207" s="436" t="s">
+      <c r="C208" s="436" t="s">
         <v>447</v>
       </c>
-      <c r="D207" s="436"/>
-      <c r="E207" s="436" t="s">
+      <c r="D208" s="436"/>
+      <c r="E208" s="436" t="s">
         <v>448</v>
       </c>
-      <c r="F207" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F208" s="436"/>
       <c r="G208" s="432"/>
       <c r="H208" s="432"/>
       <c r="I208" s="429"/>
     </row>
     <row r="209" spans="2:9">
-      <c r="B209" s="437" t="s">
-[...5 lines deleted...]
-      <c r="F209" s="436"/>
+      <c r="B209" s="794"/>
+      <c r="C209" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D209" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E209" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F209" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G209" s="432"/>
       <c r="H209" s="432"/>
       <c r="I209" s="429"/>
     </row>
     <row r="210" spans="2:9">
       <c r="B210" s="437" t="s">
-        <v>483</v>
+        <v>506</v>
       </c>
       <c r="C210" s="436"/>
       <c r="D210" s="436"/>
       <c r="E210" s="436"/>
       <c r="F210" s="436"/>
       <c r="G210" s="432"/>
       <c r="H210" s="432"/>
       <c r="I210" s="429"/>
     </row>
     <row r="211" spans="2:9">
-      <c r="B211" s="435" t="s">
-        <v>129</v>
+      <c r="B211" s="437" t="s">
+        <v>483</v>
       </c>
       <c r="C211" s="436"/>
       <c r="D211" s="436"/>
       <c r="E211" s="436"/>
       <c r="F211" s="436"/>
       <c r="G211" s="432"/>
       <c r="H211" s="432"/>
       <c r="I211" s="429"/>
     </row>
     <row r="212" spans="2:9">
-      <c r="B212" s="434"/>
-[...3 lines deleted...]
-      <c r="F212" s="432"/>
+      <c r="B212" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C212" s="436"/>
+      <c r="D212" s="436"/>
+      <c r="E212" s="436"/>
+      <c r="F212" s="436"/>
       <c r="G212" s="432"/>
       <c r="H212" s="432"/>
       <c r="I212" s="429"/>
     </row>
-    <row r="213" spans="2:9" ht="48" customHeight="1">
-      <c r="B213" s="751" t="s">
+    <row r="213" spans="2:9">
+      <c r="B213" s="434"/>
+      <c r="C213" s="432"/>
+      <c r="D213" s="432"/>
+      <c r="E213" s="432"/>
+      <c r="F213" s="432"/>
+      <c r="G213" s="432"/>
+      <c r="H213" s="432"/>
+      <c r="I213" s="429"/>
+    </row>
+    <row r="214" spans="2:9" ht="48" customHeight="1">
+      <c r="B214" s="795" t="s">
         <v>788</v>
       </c>
-      <c r="C213" s="745"/>
-[...5 lines deleted...]
-      <c r="I213" s="626" t="s">
+      <c r="C214" s="796"/>
+      <c r="D214" s="796"/>
+      <c r="E214" s="796"/>
+      <c r="F214" s="796"/>
+      <c r="G214" s="796"/>
+      <c r="H214" s="796"/>
+      <c r="I214" s="621" t="s">
         <v>821</v>
       </c>
     </row>
-    <row r="214" spans="2:9">
-      <c r="B214" s="746" t="s">
+    <row r="215" spans="2:9">
+      <c r="B215" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C214" s="436" t="s">
+      <c r="C215" s="436" t="s">
         <v>447</v>
       </c>
-      <c r="D214" s="436"/>
-      <c r="E214" s="436" t="s">
+      <c r="D215" s="436"/>
+      <c r="E215" s="436" t="s">
         <v>448</v>
       </c>
-      <c r="F214" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F215" s="436"/>
       <c r="G215" s="432"/>
       <c r="H215" s="432"/>
       <c r="I215" s="429"/>
     </row>
     <row r="216" spans="2:9">
-      <c r="B216" s="435"/>
-[...3 lines deleted...]
-      <c r="F216" s="436"/>
+      <c r="B216" s="794"/>
+      <c r="C216" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D216" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E216" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F216" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G216" s="432"/>
       <c r="H216" s="432"/>
       <c r="I216" s="429"/>
     </row>
     <row r="217" spans="2:9">
-      <c r="B217" s="435" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B217" s="435"/>
       <c r="C217" s="436"/>
       <c r="D217" s="436"/>
       <c r="E217" s="436"/>
       <c r="F217" s="436"/>
       <c r="G217" s="432"/>
       <c r="H217" s="432"/>
       <c r="I217" s="429"/>
     </row>
     <row r="218" spans="2:9">
-      <c r="B218" s="434"/>
-[...3 lines deleted...]
-      <c r="F218" s="432"/>
+      <c r="B218" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C218" s="436"/>
+      <c r="D218" s="436"/>
+      <c r="E218" s="436"/>
+      <c r="F218" s="436"/>
       <c r="G218" s="432"/>
       <c r="H218" s="432"/>
       <c r="I218" s="429"/>
     </row>
-    <row r="219" spans="2:9" ht="102.75" customHeight="1">
-      <c r="B219" s="751" t="s">
+    <row r="219" spans="2:9">
+      <c r="B219" s="434"/>
+      <c r="C219" s="432"/>
+      <c r="D219" s="432"/>
+      <c r="E219" s="432"/>
+      <c r="F219" s="432"/>
+      <c r="G219" s="432"/>
+      <c r="H219" s="432"/>
+      <c r="I219" s="429"/>
+    </row>
+    <row r="220" spans="2:9" ht="102.75" customHeight="1">
+      <c r="B220" s="795" t="s">
         <v>789</v>
       </c>
-      <c r="C219" s="745"/>
-[...5 lines deleted...]
-      <c r="I219" s="624" t="s">
+      <c r="C220" s="796"/>
+      <c r="D220" s="796"/>
+      <c r="E220" s="796"/>
+      <c r="F220" s="796"/>
+      <c r="G220" s="796"/>
+      <c r="H220" s="796"/>
+      <c r="I220" s="619" t="s">
         <v>755</v>
       </c>
     </row>
-    <row r="220" spans="2:9">
-      <c r="B220" s="434" t="s">
+    <row r="221" spans="2:9">
+      <c r="B221" s="434" t="s">
         <v>507</v>
       </c>
-      <c r="C220" s="432"/>
-[...22 lines deleted...]
-      </c>
+      <c r="C221" s="432"/>
+      <c r="D221" s="432"/>
+      <c r="E221" s="432"/>
+      <c r="F221" s="432"/>
       <c r="G221" s="432"/>
       <c r="H221" s="432"/>
       <c r="I221" s="429"/>
     </row>
-    <row r="222" spans="2:9">
-[...4 lines deleted...]
-      <c r="F222" s="443"/>
+    <row r="222" spans="2:9" ht="36">
+      <c r="B222" s="437" t="s">
+        <v>508</v>
+      </c>
+      <c r="C222" s="441" t="s">
+        <v>509</v>
+      </c>
+      <c r="D222" s="441" t="s">
+        <v>510</v>
+      </c>
+      <c r="E222" s="441" t="s">
+        <v>511</v>
+      </c>
+      <c r="F222" s="441" t="s">
+        <v>512</v>
+      </c>
       <c r="G222" s="432"/>
       <c r="H222" s="432"/>
       <c r="I222" s="429"/>
     </row>
     <row r="223" spans="2:9">
-      <c r="B223" s="434"/>
-[...3 lines deleted...]
-      <c r="F223" s="432"/>
+      <c r="B223" s="437"/>
+      <c r="C223" s="441"/>
+      <c r="D223" s="441"/>
+      <c r="E223" s="441"/>
+      <c r="F223" s="441"/>
       <c r="G223" s="432"/>
       <c r="H223" s="432"/>
       <c r="I223" s="429"/>
     </row>
-    <row r="224" spans="2:9" ht="48" customHeight="1">
-      <c r="B224" s="751" t="s">
+    <row r="224" spans="2:9">
+      <c r="B224" s="434"/>
+      <c r="C224" s="432"/>
+      <c r="D224" s="432"/>
+      <c r="E224" s="432"/>
+      <c r="F224" s="432"/>
+      <c r="G224" s="432"/>
+      <c r="H224" s="432"/>
+      <c r="I224" s="429"/>
+    </row>
+    <row r="225" spans="2:9" ht="48" customHeight="1">
+      <c r="B225" s="795" t="s">
         <v>790</v>
       </c>
-      <c r="C224" s="745"/>
-[...5 lines deleted...]
-      <c r="I224" s="626" t="s">
+      <c r="C225" s="796"/>
+      <c r="D225" s="796"/>
+      <c r="E225" s="796"/>
+      <c r="F225" s="796"/>
+      <c r="G225" s="796"/>
+      <c r="H225" s="796"/>
+      <c r="I225" s="621" t="s">
         <v>822</v>
       </c>
     </row>
-    <row r="225" spans="2:9">
-      <c r="B225" s="755" t="s">
+    <row r="226" spans="2:9">
+      <c r="B226" s="799" t="s">
         <v>280</v>
       </c>
-      <c r="C225" s="436" t="s">
+      <c r="C226" s="436" t="s">
         <v>513</v>
       </c>
-      <c r="D225" s="436"/>
-      <c r="E225" s="436" t="s">
+      <c r="D226" s="436"/>
+      <c r="E226" s="436" t="s">
         <v>514</v>
       </c>
-      <c r="F225" s="436"/>
-[...17 lines deleted...]
-      </c>
+      <c r="F226" s="436"/>
       <c r="G226" s="432"/>
       <c r="H226" s="432"/>
       <c r="I226" s="429"/>
     </row>
     <row r="227" spans="2:9">
-      <c r="B227" s="435" t="s">
-[...5 lines deleted...]
-      <c r="F227" s="436"/>
+      <c r="B227" s="799"/>
+      <c r="C227" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D227" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E227" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="F227" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="G227" s="432"/>
       <c r="H227" s="432"/>
       <c r="I227" s="429"/>
     </row>
     <row r="228" spans="2:9">
       <c r="B228" s="435" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="C228" s="436"/>
       <c r="D228" s="436"/>
       <c r="E228" s="436"/>
       <c r="F228" s="436"/>
       <c r="G228" s="432"/>
       <c r="H228" s="432"/>
       <c r="I228" s="429"/>
     </row>
     <row r="229" spans="2:9">
       <c r="B229" s="435" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="C229" s="436"/>
       <c r="D229" s="436"/>
       <c r="E229" s="436"/>
       <c r="F229" s="436"/>
       <c r="G229" s="432"/>
       <c r="H229" s="432"/>
       <c r="I229" s="429"/>
     </row>
-    <row r="230" spans="2:9" s="432" customFormat="1">
-      <c r="B230" s="434"/>
+    <row r="230" spans="2:9">
+      <c r="B230" s="435" t="s">
+        <v>517</v>
+      </c>
+      <c r="C230" s="436"/>
+      <c r="D230" s="436"/>
+      <c r="E230" s="436"/>
+      <c r="F230" s="436"/>
+      <c r="G230" s="432"/>
+      <c r="H230" s="432"/>
       <c r="I230" s="429"/>
     </row>
-    <row r="231" spans="2:9">
-[...1 lines deleted...]
-      <c r="C231" s="436" t="s">
+    <row r="231" spans="2:9" s="432" customFormat="1">
+      <c r="B231" s="434"/>
+      <c r="I231" s="429"/>
+    </row>
+    <row r="232" spans="2:9">
+      <c r="B232" s="435"/>
+      <c r="C232" s="436" t="s">
         <v>441</v>
       </c>
-      <c r="D231" s="436" t="s">
+      <c r="D232" s="436" t="s">
         <v>442</v>
       </c>
-      <c r="E231" s="432"/>
-[...10 lines deleted...]
-      <c r="D232" s="436"/>
       <c r="E232" s="432"/>
       <c r="F232" s="432"/>
       <c r="G232" s="432"/>
       <c r="H232" s="432"/>
       <c r="I232" s="429"/>
     </row>
     <row r="233" spans="2:9">
-      <c r="B233" s="435"/>
+      <c r="B233" s="435" t="s">
+        <v>518</v>
+      </c>
       <c r="C233" s="436"/>
       <c r="D233" s="436"/>
       <c r="E233" s="432"/>
       <c r="F233" s="432"/>
       <c r="G233" s="432"/>
       <c r="H233" s="432"/>
       <c r="I233" s="429"/>
     </row>
     <row r="234" spans="2:9">
-      <c r="B234" s="434"/>
-[...1 lines deleted...]
-      <c r="D234" s="432"/>
+      <c r="B234" s="435"/>
+      <c r="C234" s="436"/>
+      <c r="D234" s="436"/>
       <c r="E234" s="432"/>
       <c r="F234" s="432"/>
       <c r="G234" s="432"/>
       <c r="H234" s="432"/>
       <c r="I234" s="429"/>
     </row>
     <row r="235" spans="2:9">
-      <c r="B235" s="434" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B235" s="434"/>
       <c r="C235" s="432"/>
       <c r="D235" s="432"/>
       <c r="E235" s="432"/>
       <c r="F235" s="432"/>
       <c r="G235" s="432"/>
       <c r="H235" s="432"/>
       <c r="I235" s="429"/>
     </row>
     <row r="236" spans="2:9">
-      <c r="B236" s="435"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B236" s="434" t="s">
+        <v>519</v>
+      </c>
+      <c r="C236" s="432"/>
+      <c r="D236" s="432"/>
       <c r="E236" s="432"/>
       <c r="F236" s="432"/>
       <c r="G236" s="432"/>
       <c r="H236" s="432"/>
       <c r="I236" s="429"/>
     </row>
     <row r="237" spans="2:9">
-      <c r="B237" s="435" t="s">
-[...3 lines deleted...]
-      <c r="D237" s="436"/>
+      <c r="B237" s="435"/>
+      <c r="C237" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D237" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E237" s="432"/>
       <c r="F237" s="432"/>
       <c r="G237" s="432"/>
       <c r="H237" s="432"/>
       <c r="I237" s="429"/>
     </row>
     <row r="238" spans="2:9">
       <c r="B238" s="435" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="C238" s="436"/>
       <c r="D238" s="436"/>
       <c r="E238" s="432"/>
       <c r="F238" s="432"/>
       <c r="G238" s="432"/>
       <c r="H238" s="432"/>
       <c r="I238" s="429"/>
     </row>
     <row r="239" spans="2:9">
       <c r="B239" s="435" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="C239" s="436"/>
       <c r="D239" s="436"/>
       <c r="E239" s="432"/>
       <c r="F239" s="432"/>
       <c r="G239" s="432"/>
       <c r="H239" s="432"/>
       <c r="I239" s="429"/>
     </row>
     <row r="240" spans="2:9">
       <c r="B240" s="435" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="C240" s="436"/>
       <c r="D240" s="436"/>
       <c r="E240" s="432"/>
       <c r="F240" s="432"/>
       <c r="G240" s="432"/>
       <c r="H240" s="432"/>
       <c r="I240" s="429"/>
     </row>
     <row r="241" spans="2:9">
-      <c r="B241" s="434"/>
-[...1 lines deleted...]
-      <c r="D241" s="432"/>
+      <c r="B241" s="435" t="s">
+        <v>523</v>
+      </c>
+      <c r="C241" s="436"/>
+      <c r="D241" s="436"/>
       <c r="E241" s="432"/>
       <c r="F241" s="432"/>
       <c r="G241" s="432"/>
       <c r="H241" s="432"/>
       <c r="I241" s="429"/>
     </row>
     <row r="242" spans="2:9">
-      <c r="B242" s="434" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B242" s="434"/>
       <c r="C242" s="432"/>
       <c r="D242" s="432"/>
       <c r="E242" s="432"/>
       <c r="F242" s="432"/>
       <c r="G242" s="432"/>
       <c r="H242" s="432"/>
       <c r="I242" s="429"/>
     </row>
     <row r="243" spans="2:9">
-      <c r="B243" s="435"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B243" s="434" t="s">
+        <v>524</v>
+      </c>
+      <c r="C243" s="432"/>
+      <c r="D243" s="432"/>
       <c r="E243" s="432"/>
       <c r="F243" s="432"/>
       <c r="G243" s="432"/>
       <c r="H243" s="432"/>
       <c r="I243" s="429"/>
     </row>
     <row r="244" spans="2:9">
-      <c r="B244" s="435" t="s">
-[...3 lines deleted...]
-      <c r="D244" s="436"/>
+      <c r="B244" s="435"/>
+      <c r="C244" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D244" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E244" s="432"/>
       <c r="F244" s="432"/>
       <c r="G244" s="432"/>
       <c r="H244" s="432"/>
       <c r="I244" s="429"/>
     </row>
     <row r="245" spans="2:9">
       <c r="B245" s="435" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C245" s="436"/>
       <c r="D245" s="436"/>
       <c r="E245" s="432"/>
       <c r="F245" s="432"/>
       <c r="G245" s="432"/>
       <c r="H245" s="432"/>
       <c r="I245" s="429"/>
     </row>
     <row r="246" spans="2:9">
       <c r="B246" s="435" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="C246" s="436"/>
       <c r="D246" s="436"/>
       <c r="E246" s="432"/>
       <c r="F246" s="432"/>
       <c r="G246" s="432"/>
       <c r="H246" s="432"/>
       <c r="I246" s="429"/>
     </row>
     <row r="247" spans="2:9">
       <c r="B247" s="435" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="C247" s="436"/>
       <c r="D247" s="436"/>
       <c r="E247" s="432"/>
       <c r="F247" s="432"/>
       <c r="G247" s="432"/>
       <c r="H247" s="432"/>
       <c r="I247" s="429"/>
     </row>
     <row r="248" spans="2:9">
       <c r="B248" s="435" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C248" s="436"/>
       <c r="D248" s="436"/>
       <c r="E248" s="432"/>
       <c r="F248" s="432"/>
       <c r="G248" s="432"/>
       <c r="H248" s="432"/>
       <c r="I248" s="429"/>
     </row>
     <row r="249" spans="2:9">
       <c r="B249" s="435" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="C249" s="436"/>
       <c r="D249" s="436"/>
       <c r="E249" s="432"/>
       <c r="F249" s="432"/>
       <c r="G249" s="432"/>
       <c r="H249" s="432"/>
       <c r="I249" s="429"/>
     </row>
     <row r="250" spans="2:9">
       <c r="B250" s="435" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="C250" s="436"/>
       <c r="D250" s="436"/>
       <c r="E250" s="432"/>
       <c r="F250" s="432"/>
       <c r="G250" s="432"/>
       <c r="H250" s="432"/>
       <c r="I250" s="429"/>
     </row>
     <row r="251" spans="2:9">
       <c r="B251" s="435" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="C251" s="436"/>
       <c r="D251" s="436"/>
       <c r="E251" s="432"/>
       <c r="F251" s="432"/>
       <c r="G251" s="432"/>
       <c r="H251" s="432"/>
       <c r="I251" s="429"/>
     </row>
     <row r="252" spans="2:9">
-      <c r="B252" s="434"/>
-[...1 lines deleted...]
-      <c r="D252" s="432"/>
+      <c r="B252" s="435" t="s">
+        <v>530</v>
+      </c>
+      <c r="C252" s="436"/>
+      <c r="D252" s="436"/>
       <c r="E252" s="432"/>
       <c r="F252" s="432"/>
       <c r="G252" s="432"/>
       <c r="H252" s="432"/>
       <c r="I252" s="429"/>
     </row>
-    <row r="253" spans="2:9" ht="81.75" customHeight="1">
-      <c r="B253" s="744" t="s">
+    <row r="253" spans="2:9">
+      <c r="B253" s="434"/>
+      <c r="C253" s="432"/>
+      <c r="D253" s="432"/>
+      <c r="E253" s="432"/>
+      <c r="F253" s="432"/>
+      <c r="G253" s="432"/>
+      <c r="H253" s="432"/>
+      <c r="I253" s="429"/>
+    </row>
+    <row r="254" spans="2:9" ht="81.75" customHeight="1">
+      <c r="B254" s="862" t="s">
         <v>531</v>
       </c>
-      <c r="C253" s="745"/>
-[...9 lines deleted...]
-      <c r="C254" s="436" t="s">
+      <c r="C254" s="796"/>
+      <c r="D254" s="796"/>
+      <c r="E254" s="796"/>
+      <c r="F254" s="796"/>
+      <c r="G254" s="796"/>
+      <c r="H254" s="796"/>
+      <c r="I254" s="429"/>
+    </row>
+    <row r="255" spans="2:9">
+      <c r="B255" s="435"/>
+      <c r="C255" s="436" t="s">
         <v>441</v>
       </c>
-      <c r="D254" s="436" t="s">
+      <c r="D255" s="436" t="s">
         <v>442</v>
       </c>
-      <c r="E254" s="432"/>
-[...10 lines deleted...]
-      <c r="D255" s="436"/>
       <c r="E255" s="432"/>
       <c r="F255" s="432"/>
       <c r="G255" s="432"/>
       <c r="H255" s="432"/>
       <c r="I255" s="429"/>
     </row>
     <row r="256" spans="2:9">
       <c r="B256" s="435" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="C256" s="436"/>
       <c r="D256" s="436"/>
       <c r="E256" s="432"/>
       <c r="F256" s="432"/>
       <c r="G256" s="432"/>
       <c r="H256" s="432"/>
       <c r="I256" s="429"/>
     </row>
     <row r="257" spans="2:9">
       <c r="B257" s="435" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C257" s="436"/>
       <c r="D257" s="436"/>
       <c r="E257" s="432"/>
       <c r="F257" s="432"/>
       <c r="G257" s="432"/>
       <c r="H257" s="432"/>
       <c r="I257" s="429"/>
     </row>
     <row r="258" spans="2:9">
-      <c r="B258" s="434"/>
-[...1 lines deleted...]
-      <c r="D258" s="432"/>
+      <c r="B258" s="435" t="s">
+        <v>534</v>
+      </c>
+      <c r="C258" s="436"/>
+      <c r="D258" s="436"/>
       <c r="E258" s="432"/>
       <c r="F258" s="432"/>
       <c r="G258" s="432"/>
       <c r="H258" s="432"/>
       <c r="I258" s="429"/>
     </row>
     <row r="259" spans="2:9">
-      <c r="B259" s="736" t="s">
+      <c r="B259" s="434"/>
+      <c r="C259" s="432"/>
+      <c r="D259" s="432"/>
+      <c r="E259" s="432"/>
+      <c r="F259" s="432"/>
+      <c r="G259" s="432"/>
+      <c r="H259" s="432"/>
+      <c r="I259" s="429"/>
+    </row>
+    <row r="260" spans="2:9">
+      <c r="B260" s="856" t="s">
         <v>791</v>
       </c>
-      <c r="C259" s="737"/>
-[...5 lines deleted...]
-      <c r="I259" s="626" t="s">
+      <c r="C260" s="857"/>
+      <c r="D260" s="857"/>
+      <c r="E260" s="857"/>
+      <c r="F260" s="857"/>
+      <c r="G260" s="857"/>
+      <c r="H260" s="857"/>
+      <c r="I260" s="621" t="s">
         <v>823</v>
       </c>
     </row>
-    <row r="260" spans="2:9">
-      <c r="B260" s="435" t="s">
+    <row r="261" spans="2:9">
+      <c r="B261" s="435" t="s">
         <v>535</v>
       </c>
-      <c r="C260" s="436" t="s">
+      <c r="C261" s="436" t="s">
         <v>536</v>
       </c>
-      <c r="D260" s="436" t="s">
+      <c r="D261" s="436" t="s">
         <v>537</v>
       </c>
-      <c r="E260" s="432"/>
-[...8 lines deleted...]
-      <c r="D261" s="436"/>
       <c r="E261" s="432"/>
       <c r="F261" s="432"/>
       <c r="G261" s="432"/>
       <c r="H261" s="432"/>
       <c r="I261" s="429"/>
     </row>
     <row r="262" spans="2:9">
-      <c r="B262" s="434"/>
-[...1 lines deleted...]
-      <c r="D262" s="432"/>
+      <c r="B262" s="435"/>
+      <c r="C262" s="436"/>
+      <c r="D262" s="436"/>
       <c r="E262" s="432"/>
       <c r="F262" s="432"/>
       <c r="G262" s="432"/>
       <c r="H262" s="432"/>
       <c r="I262" s="429"/>
     </row>
     <row r="263" spans="2:9">
-      <c r="B263" s="736" t="s">
+      <c r="B263" s="434"/>
+      <c r="C263" s="432"/>
+      <c r="D263" s="432"/>
+      <c r="E263" s="432"/>
+      <c r="F263" s="432"/>
+      <c r="G263" s="432"/>
+      <c r="H263" s="432"/>
+      <c r="I263" s="429"/>
+    </row>
+    <row r="264" spans="2:9">
+      <c r="B264" s="856" t="s">
         <v>792</v>
       </c>
-      <c r="C263" s="737"/>
-[...5 lines deleted...]
-      <c r="I263" s="626" t="s">
+      <c r="C264" s="857"/>
+      <c r="D264" s="857"/>
+      <c r="E264" s="857"/>
+      <c r="F264" s="857"/>
+      <c r="G264" s="857"/>
+      <c r="H264" s="857"/>
+      <c r="I264" s="621" t="s">
         <v>800</v>
       </c>
     </row>
-    <row r="264" spans="2:9">
-      <c r="B264" s="740" t="s">
+    <row r="265" spans="2:9">
+      <c r="B265" s="858" t="s">
         <v>538</v>
       </c>
-      <c r="C264" s="742" t="s">
+      <c r="C265" s="860" t="s">
         <v>539</v>
       </c>
-      <c r="D264" s="742" t="s">
+      <c r="D265" s="860" t="s">
         <v>540</v>
       </c>
-      <c r="E264" s="748" t="s">
+      <c r="E265" s="800" t="s">
         <v>541</v>
       </c>
-      <c r="F264" s="749"/>
-[...16 lines deleted...]
-      </c>
+      <c r="F265" s="839"/>
+      <c r="G265" s="801"/>
       <c r="H265" s="432"/>
       <c r="I265" s="429"/>
     </row>
-    <row r="266" spans="2:9">
-[...5 lines deleted...]
-      <c r="G266" s="436"/>
+    <row r="266" spans="2:9" ht="24">
+      <c r="B266" s="859"/>
+      <c r="C266" s="861"/>
+      <c r="D266" s="861"/>
+      <c r="E266" s="441" t="s">
+        <v>536</v>
+      </c>
+      <c r="F266" s="441" t="s">
+        <v>542</v>
+      </c>
+      <c r="G266" s="441" t="s">
+        <v>543</v>
+      </c>
       <c r="H266" s="432"/>
       <c r="I266" s="429"/>
     </row>
     <row r="267" spans="2:9">
-      <c r="B267" s="434"/>
-[...4 lines deleted...]
-      <c r="G267" s="432"/>
+      <c r="B267" s="435"/>
+      <c r="C267" s="436"/>
+      <c r="D267" s="436"/>
+      <c r="E267" s="436"/>
+      <c r="F267" s="436"/>
+      <c r="G267" s="436"/>
       <c r="H267" s="432"/>
       <c r="I267" s="429"/>
     </row>
     <row r="268" spans="2:9">
-      <c r="B268" s="444" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B268" s="434"/>
       <c r="C268" s="432"/>
       <c r="D268" s="432"/>
       <c r="E268" s="432"/>
       <c r="F268" s="432"/>
       <c r="G268" s="432"/>
       <c r="H268" s="432"/>
       <c r="I268" s="429"/>
     </row>
     <row r="269" spans="2:9">
-      <c r="B269" s="431" t="s">
-        <v>793</v>
+      <c r="B269" s="442" t="s">
+        <v>544</v>
       </c>
       <c r="C269" s="432"/>
       <c r="D269" s="432"/>
       <c r="E269" s="432"/>
       <c r="F269" s="432"/>
       <c r="G269" s="432"/>
       <c r="H269" s="432"/>
-      <c r="I269" s="626" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I269" s="429"/>
     </row>
     <row r="270" spans="2:9">
-      <c r="B270" s="635" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B270" s="431" t="s">
+        <v>793</v>
+      </c>
+      <c r="C270" s="432"/>
+      <c r="D270" s="432"/>
       <c r="E270" s="432"/>
       <c r="F270" s="432"/>
       <c r="G270" s="432"/>
       <c r="H270" s="432"/>
-      <c r="I270" s="429"/>
+      <c r="I270" s="621" t="s">
+        <v>801</v>
+      </c>
     </row>
     <row r="271" spans="2:9">
-      <c r="B271" s="636" t="s">
-[...3 lines deleted...]
-      <c r="D271" s="633"/>
+      <c r="B271" s="629" t="s">
+        <v>440</v>
+      </c>
+      <c r="C271" s="628" t="s">
+        <v>441</v>
+      </c>
+      <c r="D271" s="628" t="s">
+        <v>442</v>
+      </c>
       <c r="E271" s="432"/>
       <c r="F271" s="432"/>
       <c r="G271" s="432"/>
       <c r="H271" s="432"/>
       <c r="I271" s="429"/>
     </row>
     <row r="272" spans="2:9">
-      <c r="B272" s="636" t="s">
-[...3 lines deleted...]
-      <c r="D272" s="633"/>
+      <c r="B272" s="630" t="s">
+        <v>794</v>
+      </c>
+      <c r="C272" s="644"/>
+      <c r="D272" s="644"/>
       <c r="E272" s="432"/>
       <c r="F272" s="432"/>
       <c r="G272" s="432"/>
       <c r="H272" s="432"/>
       <c r="I272" s="429"/>
     </row>
     <row r="273" spans="2:9">
-      <c r="B273" s="431"/>
-[...1 lines deleted...]
-      <c r="D273" s="432"/>
+      <c r="B273" s="630" t="s">
+        <v>795</v>
+      </c>
+      <c r="C273" s="644"/>
+      <c r="D273" s="644"/>
       <c r="E273" s="432"/>
       <c r="F273" s="432"/>
       <c r="G273" s="432"/>
       <c r="H273" s="432"/>
       <c r="I273" s="429"/>
     </row>
-    <row r="274" spans="2:9" ht="31.5" customHeight="1">
-      <c r="B274" s="751" t="s">
+    <row r="274" spans="2:9">
+      <c r="B274" s="431"/>
+      <c r="C274" s="432"/>
+      <c r="D274" s="432"/>
+      <c r="E274" s="432"/>
+      <c r="F274" s="432"/>
+      <c r="G274" s="432"/>
+      <c r="H274" s="432"/>
+      <c r="I274" s="429"/>
+    </row>
+    <row r="275" spans="2:9" ht="31.5" customHeight="1">
+      <c r="B275" s="795" t="s">
         <v>796</v>
       </c>
-      <c r="C274" s="745"/>
-[...5 lines deleted...]
-      <c r="I274" s="626" t="s">
+      <c r="C275" s="796"/>
+      <c r="D275" s="796"/>
+      <c r="E275" s="796"/>
+      <c r="F275" s="796"/>
+      <c r="G275" s="796"/>
+      <c r="H275" s="796"/>
+      <c r="I275" s="621" t="s">
         <v>802</v>
       </c>
     </row>
-    <row r="275" spans="2:9">
-      <c r="B275" s="435" t="s">
+    <row r="276" spans="2:9">
+      <c r="B276" s="435" t="s">
         <v>440</v>
       </c>
-      <c r="C275" s="436" t="s">
+      <c r="C276" s="436" t="s">
         <v>441</v>
       </c>
-      <c r="D275" s="436" t="s">
+      <c r="D276" s="436" t="s">
         <v>442</v>
       </c>
-      <c r="E275" s="432"/>
-[...10 lines deleted...]
-      <c r="D276" s="436"/>
       <c r="E276" s="432"/>
       <c r="F276" s="432"/>
       <c r="G276" s="432"/>
       <c r="H276" s="432"/>
       <c r="I276" s="429"/>
     </row>
     <row r="277" spans="2:9">
-      <c r="B277" s="628" t="s">
-        <v>798</v>
+      <c r="B277" s="623" t="s">
+        <v>797</v>
       </c>
       <c r="C277" s="436"/>
       <c r="D277" s="436"/>
       <c r="E277" s="432"/>
       <c r="F277" s="432"/>
       <c r="G277" s="432"/>
       <c r="H277" s="432"/>
       <c r="I277" s="429"/>
     </row>
     <row r="278" spans="2:9">
-      <c r="B278" s="628" t="s">
-        <v>799</v>
+      <c r="B278" s="623" t="s">
+        <v>798</v>
       </c>
       <c r="C278" s="436"/>
       <c r="D278" s="436"/>
       <c r="E278" s="432"/>
       <c r="F278" s="432"/>
       <c r="G278" s="432"/>
       <c r="H278" s="432"/>
       <c r="I278" s="429"/>
     </row>
     <row r="279" spans="2:9">
-      <c r="B279" s="628" t="s">
-        <v>546</v>
+      <c r="B279" s="623" t="s">
+        <v>799</v>
       </c>
       <c r="C279" s="436"/>
       <c r="D279" s="436"/>
       <c r="E279" s="432"/>
       <c r="F279" s="432"/>
       <c r="G279" s="432"/>
       <c r="H279" s="432"/>
       <c r="I279" s="429"/>
     </row>
     <row r="280" spans="2:9">
-      <c r="B280" s="435" t="s">
-        <v>483</v>
+      <c r="B280" s="623" t="s">
+        <v>546</v>
       </c>
       <c r="C280" s="436"/>
       <c r="D280" s="436"/>
       <c r="E280" s="432"/>
       <c r="F280" s="432"/>
       <c r="G280" s="432"/>
       <c r="H280" s="432"/>
       <c r="I280" s="429"/>
     </row>
     <row r="281" spans="2:9">
       <c r="B281" s="435" t="s">
-        <v>129</v>
+        <v>483</v>
       </c>
       <c r="C281" s="436"/>
       <c r="D281" s="436"/>
       <c r="E281" s="432"/>
       <c r="F281" s="432"/>
       <c r="G281" s="432"/>
       <c r="H281" s="432"/>
       <c r="I281" s="429"/>
     </row>
     <row r="282" spans="2:9">
-      <c r="B282" s="434"/>
-[...1 lines deleted...]
-      <c r="D282" s="432"/>
+      <c r="B282" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C282" s="436"/>
+      <c r="D282" s="436"/>
       <c r="E282" s="432"/>
       <c r="F282" s="432"/>
       <c r="G282" s="432"/>
       <c r="H282" s="432"/>
       <c r="I282" s="429"/>
     </row>
     <row r="283" spans="2:9">
-      <c r="B283" s="736" t="s">
+      <c r="B283" s="434"/>
+      <c r="C283" s="432"/>
+      <c r="D283" s="432"/>
+      <c r="E283" s="432"/>
+      <c r="F283" s="432"/>
+      <c r="G283" s="432"/>
+      <c r="H283" s="432"/>
+      <c r="I283" s="429"/>
+    </row>
+    <row r="284" spans="2:9">
+      <c r="B284" s="856" t="s">
         <v>803</v>
       </c>
-      <c r="C283" s="752"/>
-[...5 lines deleted...]
-      <c r="I283" s="626" t="s">
+      <c r="C284" s="863"/>
+      <c r="D284" s="863"/>
+      <c r="E284" s="863"/>
+      <c r="F284" s="863"/>
+      <c r="G284" s="863"/>
+      <c r="H284" s="863"/>
+      <c r="I284" s="621" t="s">
         <v>804</v>
       </c>
     </row>
-    <row r="284" spans="2:9">
-[...10 lines deleted...]
-      <c r="B285" s="751" t="s">
+    <row r="285" spans="2:9">
+      <c r="B285" s="434"/>
+      <c r="C285" s="432"/>
+      <c r="D285" s="432"/>
+      <c r="E285" s="432"/>
+      <c r="F285" s="432"/>
+      <c r="G285" s="432"/>
+      <c r="H285" s="432"/>
+      <c r="I285" s="429"/>
+    </row>
+    <row r="286" spans="2:9" ht="46.5" customHeight="1">
+      <c r="B286" s="795" t="s">
         <v>805</v>
       </c>
-      <c r="C285" s="745"/>
-[...5 lines deleted...]
-      <c r="I285" s="429" t="s">
+      <c r="C286" s="796"/>
+      <c r="D286" s="796"/>
+      <c r="E286" s="796"/>
+      <c r="F286" s="796"/>
+      <c r="G286" s="796"/>
+      <c r="H286" s="796"/>
+      <c r="I286" s="429" t="s">
         <v>547</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="I286" s="429"/>
     </row>
     <row r="287" spans="2:9">
       <c r="B287" s="435" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-      <c r="D287" s="436"/>
+        <v>440</v>
+      </c>
+      <c r="C287" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D287" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E287" s="432"/>
       <c r="F287" s="432"/>
       <c r="G287" s="432"/>
       <c r="H287" s="432"/>
       <c r="I287" s="429"/>
     </row>
     <row r="288" spans="2:9">
       <c r="B288" s="435" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C288" s="436"/>
       <c r="D288" s="436"/>
       <c r="E288" s="432"/>
       <c r="F288" s="432"/>
       <c r="G288" s="432"/>
       <c r="H288" s="432"/>
       <c r="I288" s="429"/>
     </row>
     <row r="289" spans="2:9">
       <c r="B289" s="435" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C289" s="436"/>
       <c r="D289" s="436"/>
       <c r="E289" s="432"/>
       <c r="F289" s="432"/>
       <c r="G289" s="432"/>
       <c r="H289" s="432"/>
       <c r="I289" s="429"/>
     </row>
     <row r="290" spans="2:9">
       <c r="B290" s="435" t="s">
-        <v>384</v>
+        <v>546</v>
       </c>
       <c r="C290" s="436"/>
       <c r="D290" s="436"/>
       <c r="E290" s="432"/>
       <c r="F290" s="432"/>
       <c r="G290" s="432"/>
       <c r="H290" s="432"/>
       <c r="I290" s="429"/>
     </row>
     <row r="291" spans="2:9">
       <c r="B291" s="435" t="s">
-        <v>129</v>
+        <v>384</v>
       </c>
       <c r="C291" s="436"/>
       <c r="D291" s="436"/>
       <c r="E291" s="432"/>
       <c r="F291" s="432"/>
       <c r="G291" s="432"/>
       <c r="H291" s="432"/>
       <c r="I291" s="429"/>
     </row>
     <row r="292" spans="2:9">
-      <c r="B292" s="434"/>
-[...1 lines deleted...]
-      <c r="D292" s="432"/>
+      <c r="B292" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C292" s="436"/>
+      <c r="D292" s="436"/>
       <c r="E292" s="432"/>
       <c r="F292" s="432"/>
       <c r="G292" s="432"/>
       <c r="H292" s="432"/>
       <c r="I292" s="429"/>
     </row>
-    <row r="293" spans="2:9" ht="24">
-[...2 lines deleted...]
-      </c>
+    <row r="293" spans="2:9">
+      <c r="B293" s="434"/>
       <c r="C293" s="432"/>
       <c r="D293" s="432"/>
       <c r="E293" s="432"/>
       <c r="F293" s="432"/>
       <c r="G293" s="432"/>
       <c r="H293" s="432"/>
       <c r="I293" s="429"/>
     </row>
-    <row r="294" spans="2:9">
-[...8 lines deleted...]
-      </c>
+    <row r="294" spans="2:9" ht="24">
+      <c r="B294" s="460" t="s">
+        <v>806</v>
+      </c>
+      <c r="C294" s="432"/>
+      <c r="D294" s="432"/>
       <c r="E294" s="432"/>
       <c r="F294" s="432"/>
       <c r="G294" s="432"/>
       <c r="H294" s="432"/>
       <c r="I294" s="429"/>
     </row>
     <row r="295" spans="2:9">
       <c r="B295" s="435" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-      <c r="D295" s="436"/>
+        <v>440</v>
+      </c>
+      <c r="C295" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D295" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E295" s="432"/>
       <c r="F295" s="432"/>
       <c r="G295" s="432"/>
       <c r="H295" s="432"/>
       <c r="I295" s="429"/>
     </row>
     <row r="296" spans="2:9">
       <c r="B296" s="435" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="C296" s="436"/>
       <c r="D296" s="436"/>
       <c r="E296" s="432"/>
       <c r="F296" s="432"/>
       <c r="G296" s="432"/>
       <c r="H296" s="432"/>
       <c r="I296" s="429"/>
     </row>
     <row r="297" spans="2:9">
       <c r="B297" s="435" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="C297" s="436"/>
       <c r="D297" s="436"/>
       <c r="E297" s="432"/>
       <c r="F297" s="432"/>
       <c r="G297" s="432"/>
       <c r="H297" s="432"/>
       <c r="I297" s="429"/>
     </row>
     <row r="298" spans="2:9">
       <c r="B298" s="435" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="C298" s="436"/>
       <c r="D298" s="436"/>
       <c r="E298" s="432"/>
       <c r="F298" s="432"/>
       <c r="G298" s="432"/>
       <c r="H298" s="432"/>
       <c r="I298" s="429"/>
     </row>
     <row r="299" spans="2:9">
-      <c r="B299" s="434"/>
-[...1 lines deleted...]
-      <c r="D299" s="432"/>
+      <c r="B299" s="435" t="s">
+        <v>552</v>
+      </c>
+      <c r="C299" s="436"/>
+      <c r="D299" s="436"/>
       <c r="E299" s="432"/>
       <c r="F299" s="432"/>
       <c r="G299" s="432"/>
       <c r="H299" s="432"/>
       <c r="I299" s="429"/>
     </row>
-    <row r="300" spans="2:9" ht="30.75" customHeight="1">
-      <c r="B300" s="753" t="s">
+    <row r="300" spans="2:9">
+      <c r="B300" s="434"/>
+      <c r="C300" s="432"/>
+      <c r="D300" s="432"/>
+      <c r="E300" s="432"/>
+      <c r="F300" s="432"/>
+      <c r="G300" s="432"/>
+      <c r="H300" s="432"/>
+      <c r="I300" s="429"/>
+    </row>
+    <row r="301" spans="2:9" ht="30.75" customHeight="1">
+      <c r="B301" s="837" t="s">
         <v>807</v>
       </c>
-      <c r="C300" s="754"/>
-[...5 lines deleted...]
-      <c r="I300" s="624" t="s">
+      <c r="C301" s="838"/>
+      <c r="D301" s="838"/>
+      <c r="E301" s="838"/>
+      <c r="F301" s="838"/>
+      <c r="G301" s="838"/>
+      <c r="H301" s="838"/>
+      <c r="I301" s="619" t="s">
         <v>756</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="I301" s="429"/>
     </row>
     <row r="302" spans="2:9">
       <c r="B302" s="435"/>
-      <c r="C302" s="436" t="s">
+      <c r="C302" s="800" t="s">
+        <v>553</v>
+      </c>
+      <c r="D302" s="839"/>
+      <c r="E302" s="839"/>
+      <c r="F302" s="839"/>
+      <c r="G302" s="839"/>
+      <c r="H302" s="801"/>
+      <c r="I302" s="429"/>
+    </row>
+    <row r="303" spans="2:9">
+      <c r="B303" s="435"/>
+      <c r="C303" s="436" t="s">
         <v>554</v>
       </c>
-      <c r="D302" s="436" t="s">
+      <c r="D303" s="436" t="s">
         <v>555</v>
       </c>
-      <c r="E302" s="436" t="s">
+      <c r="E303" s="436" t="s">
         <v>384</v>
       </c>
-      <c r="F302" s="436" t="s">
+      <c r="F303" s="436" t="s">
         <v>556</v>
       </c>
-      <c r="G302" s="436" t="s">
+      <c r="G303" s="436" t="s">
         <v>557</v>
       </c>
-      <c r="H302" s="436" t="s">
+      <c r="H303" s="436" t="s">
         <v>558</v>
       </c>
-      <c r="I302" s="429"/>
-[...10 lines deleted...]
-      <c r="H303" s="436"/>
       <c r="I303" s="429"/>
     </row>
     <row r="304" spans="2:9">
       <c r="B304" s="435" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="C304" s="436"/>
       <c r="D304" s="436"/>
       <c r="E304" s="436"/>
       <c r="F304" s="436"/>
       <c r="G304" s="436"/>
       <c r="H304" s="436"/>
       <c r="I304" s="429"/>
     </row>
     <row r="305" spans="2:9">
       <c r="B305" s="435" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="C305" s="436"/>
       <c r="D305" s="436"/>
       <c r="E305" s="436"/>
       <c r="F305" s="436"/>
       <c r="G305" s="436"/>
       <c r="H305" s="436"/>
       <c r="I305" s="429"/>
     </row>
     <row r="306" spans="2:9">
       <c r="B306" s="435" t="s">
-        <v>69</v>
+        <v>561</v>
       </c>
       <c r="C306" s="436"/>
       <c r="D306" s="436"/>
       <c r="E306" s="436"/>
       <c r="F306" s="436"/>
       <c r="G306" s="436"/>
       <c r="H306" s="436"/>
       <c r="I306" s="429"/>
     </row>
     <row r="307" spans="2:9">
       <c r="B307" s="435" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="C307" s="436"/>
       <c r="D307" s="436"/>
       <c r="E307" s="436"/>
       <c r="F307" s="436"/>
       <c r="G307" s="436"/>
       <c r="H307" s="436"/>
       <c r="I307" s="429"/>
     </row>
     <row r="308" spans="2:9">
       <c r="B308" s="435" t="s">
-        <v>384</v>
+        <v>85</v>
       </c>
       <c r="C308" s="436"/>
       <c r="D308" s="436"/>
       <c r="E308" s="436"/>
       <c r="F308" s="436"/>
       <c r="G308" s="436"/>
       <c r="H308" s="436"/>
       <c r="I308" s="429"/>
     </row>
     <row r="309" spans="2:9">
       <c r="B309" s="435" t="s">
-        <v>562</v>
+        <v>384</v>
       </c>
       <c r="C309" s="436"/>
       <c r="D309" s="436"/>
       <c r="E309" s="436"/>
       <c r="F309" s="436"/>
       <c r="G309" s="436"/>
       <c r="H309" s="436"/>
       <c r="I309" s="429"/>
     </row>
     <row r="310" spans="2:9">
       <c r="B310" s="435" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="C310" s="436"/>
       <c r="D310" s="436"/>
       <c r="E310" s="436"/>
       <c r="F310" s="436"/>
       <c r="G310" s="436"/>
       <c r="H310" s="436"/>
       <c r="I310" s="429"/>
     </row>
     <row r="311" spans="2:9">
-      <c r="B311" s="435"/>
-[...7 lines deleted...]
-      <c r="H311" s="750"/>
+      <c r="B311" s="435" t="s">
+        <v>563</v>
+      </c>
+      <c r="C311" s="436"/>
+      <c r="D311" s="436"/>
+      <c r="E311" s="436"/>
+      <c r="F311" s="436"/>
+      <c r="G311" s="436"/>
+      <c r="H311" s="436"/>
       <c r="I311" s="429"/>
     </row>
     <row r="312" spans="2:9">
       <c r="B312" s="435"/>
-      <c r="C312" s="436" t="s">
+      <c r="C312" s="800" t="s">
+        <v>564</v>
+      </c>
+      <c r="D312" s="839"/>
+      <c r="E312" s="839"/>
+      <c r="F312" s="839"/>
+      <c r="G312" s="839"/>
+      <c r="H312" s="801"/>
+      <c r="I312" s="429"/>
+    </row>
+    <row r="313" spans="2:9">
+      <c r="B313" s="435"/>
+      <c r="C313" s="436" t="s">
         <v>554</v>
       </c>
-      <c r="D312" s="436" t="s">
+      <c r="D313" s="436" t="s">
         <v>565</v>
       </c>
-      <c r="E312" s="436" t="s">
+      <c r="E313" s="436" t="s">
         <v>384</v>
       </c>
-      <c r="F312" s="436" t="s">
+      <c r="F313" s="436" t="s">
         <v>556</v>
       </c>
-      <c r="G312" s="436" t="s">
+      <c r="G313" s="436" t="s">
         <v>557</v>
       </c>
-      <c r="H312" s="436" t="s">
+      <c r="H313" s="436" t="s">
         <v>558</v>
       </c>
-      <c r="I312" s="429"/>
-[...10 lines deleted...]
-      <c r="H313" s="436"/>
       <c r="I313" s="429"/>
     </row>
     <row r="314" spans="2:9">
       <c r="B314" s="435" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C314" s="436"/>
       <c r="D314" s="436"/>
       <c r="E314" s="436"/>
       <c r="F314" s="436"/>
       <c r="G314" s="436"/>
       <c r="H314" s="436"/>
       <c r="I314" s="429"/>
     </row>
     <row r="315" spans="2:9">
       <c r="B315" s="435" t="s">
-        <v>48</v>
+        <v>271</v>
       </c>
       <c r="C315" s="436"/>
       <c r="D315" s="436"/>
       <c r="E315" s="436"/>
       <c r="F315" s="436"/>
       <c r="G315" s="436"/>
       <c r="H315" s="436"/>
       <c r="I315" s="429"/>
     </row>
     <row r="316" spans="2:9">
       <c r="B316" s="435" t="s">
-        <v>566</v>
+        <v>48</v>
       </c>
       <c r="C316" s="436"/>
       <c r="D316" s="436"/>
       <c r="E316" s="436"/>
       <c r="F316" s="436"/>
       <c r="G316" s="436"/>
       <c r="H316" s="436"/>
       <c r="I316" s="429"/>
     </row>
     <row r="317" spans="2:9">
       <c r="B317" s="435" t="s">
-        <v>63</v>
+        <v>566</v>
       </c>
       <c r="C317" s="436"/>
       <c r="D317" s="436"/>
       <c r="E317" s="436"/>
       <c r="F317" s="436"/>
       <c r="G317" s="436"/>
       <c r="H317" s="436"/>
       <c r="I317" s="429"/>
     </row>
     <row r="318" spans="2:9">
       <c r="B318" s="435" t="s">
-        <v>562</v>
+        <v>63</v>
       </c>
       <c r="C318" s="436"/>
       <c r="D318" s="436"/>
       <c r="E318" s="436"/>
       <c r="F318" s="436"/>
       <c r="G318" s="436"/>
       <c r="H318" s="436"/>
       <c r="I318" s="429"/>
     </row>
     <row r="319" spans="2:9">
       <c r="B319" s="435" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="C319" s="436"/>
       <c r="D319" s="436"/>
       <c r="E319" s="436"/>
       <c r="F319" s="436"/>
       <c r="G319" s="436"/>
       <c r="H319" s="436"/>
       <c r="I319" s="429"/>
     </row>
     <row r="320" spans="2:9">
-      <c r="B320" s="434"/>
-[...5 lines deleted...]
-      <c r="H320" s="432"/>
+      <c r="B320" s="435" t="s">
+        <v>563</v>
+      </c>
+      <c r="C320" s="436"/>
+      <c r="D320" s="436"/>
+      <c r="E320" s="436"/>
+      <c r="F320" s="436"/>
+      <c r="G320" s="436"/>
+      <c r="H320" s="436"/>
       <c r="I320" s="429"/>
     </row>
-    <row r="321" spans="2:9" ht="61.5" customHeight="1">
-      <c r="B321" s="751" t="s">
+    <row r="321" spans="2:9">
+      <c r="B321" s="434"/>
+      <c r="C321" s="432"/>
+      <c r="D321" s="432"/>
+      <c r="E321" s="432"/>
+      <c r="F321" s="432"/>
+      <c r="G321" s="432"/>
+      <c r="H321" s="432"/>
+      <c r="I321" s="429"/>
+    </row>
+    <row r="322" spans="2:9" ht="61.5" customHeight="1">
+      <c r="B322" s="795" t="s">
         <v>808</v>
       </c>
-      <c r="C321" s="745"/>
-[...5 lines deleted...]
-      <c r="I321" s="624" t="s">
+      <c r="C322" s="796"/>
+      <c r="D322" s="796"/>
+      <c r="E322" s="796"/>
+      <c r="F322" s="796"/>
+      <c r="G322" s="796"/>
+      <c r="H322" s="796"/>
+      <c r="I322" s="619" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="322" spans="2:9" ht="36">
-[...1 lines deleted...]
-      <c r="C322" s="446" t="s">
+    <row r="323" spans="2:9" ht="36">
+      <c r="B323" s="443"/>
+      <c r="C323" s="444" t="s">
         <v>567</v>
       </c>
-      <c r="D322" s="446" t="s">
+      <c r="D323" s="444" t="s">
         <v>568</v>
       </c>
-      <c r="E322" s="436" t="s">
+      <c r="E323" s="436" t="s">
         <v>557</v>
       </c>
-      <c r="F322" s="436" t="s">
+      <c r="F323" s="436" t="s">
         <v>558</v>
       </c>
-      <c r="G322" s="447"/>
-[...11 lines deleted...]
-      <c r="G323" s="432"/>
+      <c r="G323" s="445"/>
       <c r="H323" s="432"/>
       <c r="I323" s="429"/>
     </row>
     <row r="324" spans="2:9">
       <c r="B324" s="435" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="C324" s="436"/>
       <c r="D324" s="436"/>
       <c r="E324" s="436"/>
       <c r="F324" s="436"/>
       <c r="G324" s="432"/>
       <c r="H324" s="432"/>
       <c r="I324" s="429"/>
     </row>
     <row r="325" spans="2:9">
       <c r="B325" s="435" t="s">
-        <v>69</v>
+        <v>561</v>
       </c>
       <c r="C325" s="436"/>
       <c r="D325" s="436"/>
       <c r="E325" s="436"/>
       <c r="F325" s="436"/>
       <c r="G325" s="432"/>
       <c r="H325" s="432"/>
       <c r="I325" s="429"/>
     </row>
     <row r="326" spans="2:9">
       <c r="B326" s="435" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="C326" s="436"/>
       <c r="D326" s="436"/>
       <c r="E326" s="436"/>
       <c r="F326" s="436"/>
       <c r="G326" s="432"/>
       <c r="H326" s="432"/>
       <c r="I326" s="429"/>
     </row>
     <row r="327" spans="2:9">
       <c r="B327" s="435" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C327" s="436"/>
       <c r="D327" s="436"/>
       <c r="E327" s="436"/>
       <c r="F327" s="436"/>
       <c r="G327" s="432"/>
       <c r="H327" s="432"/>
       <c r="I327" s="429"/>
     </row>
     <row r="328" spans="2:9">
       <c r="B328" s="435" t="s">
-        <v>384</v>
+        <v>86</v>
       </c>
       <c r="C328" s="436"/>
       <c r="D328" s="436"/>
       <c r="E328" s="436"/>
       <c r="F328" s="436"/>
       <c r="G328" s="432"/>
       <c r="H328" s="432"/>
       <c r="I328" s="429"/>
     </row>
     <row r="329" spans="2:9">
       <c r="B329" s="435" t="s">
-        <v>569</v>
+        <v>384</v>
       </c>
       <c r="C329" s="436"/>
       <c r="D329" s="436"/>
       <c r="E329" s="436"/>
       <c r="F329" s="436"/>
       <c r="G329" s="432"/>
       <c r="H329" s="432"/>
       <c r="I329" s="429"/>
     </row>
     <row r="330" spans="2:9">
       <c r="B330" s="435" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="C330" s="436"/>
       <c r="D330" s="436"/>
       <c r="E330" s="436"/>
       <c r="F330" s="436"/>
       <c r="G330" s="432"/>
       <c r="H330" s="432"/>
       <c r="I330" s="429"/>
     </row>
     <row r="331" spans="2:9">
-      <c r="B331" s="434"/>
-[...3 lines deleted...]
-      <c r="F331" s="432"/>
+      <c r="B331" s="435" t="s">
+        <v>570</v>
+      </c>
+      <c r="C331" s="436"/>
+      <c r="D331" s="436"/>
+      <c r="E331" s="436"/>
+      <c r="F331" s="436"/>
       <c r="G331" s="432"/>
       <c r="H331" s="432"/>
       <c r="I331" s="429"/>
     </row>
     <row r="332" spans="2:9">
-      <c r="B332" s="448" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B332" s="434"/>
       <c r="C332" s="432"/>
       <c r="D332" s="432"/>
       <c r="E332" s="432"/>
       <c r="F332" s="432"/>
       <c r="G332" s="432"/>
       <c r="H332" s="432"/>
       <c r="I332" s="429"/>
     </row>
     <row r="333" spans="2:9">
-      <c r="B333" s="434"/>
+      <c r="B333" s="446" t="s">
+        <v>571</v>
+      </c>
       <c r="C333" s="432"/>
       <c r="D333" s="432"/>
       <c r="E333" s="432"/>
       <c r="F333" s="432"/>
       <c r="G333" s="432"/>
       <c r="H333" s="432"/>
       <c r="I333" s="429"/>
     </row>
-    <row r="334" spans="2:9" ht="56.25" customHeight="1">
-      <c r="B334" s="722" t="s">
+    <row r="334" spans="2:9">
+      <c r="B334" s="434"/>
+      <c r="C334" s="432"/>
+      <c r="D334" s="432"/>
+      <c r="E334" s="432"/>
+      <c r="F334" s="432"/>
+      <c r="G334" s="432"/>
+      <c r="H334" s="432"/>
+      <c r="I334" s="429"/>
+    </row>
+    <row r="335" spans="2:9" ht="56.25" customHeight="1">
+      <c r="B335" s="843" t="s">
         <v>809</v>
       </c>
-      <c r="C334" s="723"/>
-[...5 lines deleted...]
-      <c r="I334" s="626" t="s">
+      <c r="C335" s="844"/>
+      <c r="D335" s="844"/>
+      <c r="E335" s="844"/>
+      <c r="F335" s="844"/>
+      <c r="G335" s="844"/>
+      <c r="H335" s="844"/>
+      <c r="I335" s="621" t="s">
         <v>824</v>
       </c>
     </row>
-    <row r="335" spans="2:9">
-[...3 lines deleted...]
-      <c r="E335" s="436" t="s">
+    <row r="336" spans="2:9">
+      <c r="B336" s="799"/>
+      <c r="C336" s="802"/>
+      <c r="D336" s="802"/>
+      <c r="E336" s="436" t="s">
         <v>441</v>
       </c>
-      <c r="F335" s="436" t="s">
+      <c r="F336" s="436" t="s">
         <v>442</v>
       </c>
-      <c r="G335" s="432"/>
-[...10 lines deleted...]
-      <c r="F336" s="436"/>
       <c r="G336" s="432"/>
       <c r="H336" s="432"/>
       <c r="I336" s="429"/>
     </row>
     <row r="337" spans="2:9" ht="24" customHeight="1">
-      <c r="B337" s="738" t="s">
-[...3 lines deleted...]
-      <c r="D337" s="739"/>
+      <c r="B337" s="841" t="s">
+        <v>572</v>
+      </c>
+      <c r="C337" s="842"/>
+      <c r="D337" s="842"/>
       <c r="E337" s="436"/>
       <c r="F337" s="436"/>
       <c r="G337" s="432"/>
       <c r="H337" s="432"/>
       <c r="I337" s="429"/>
     </row>
-    <row r="338" spans="2:9" ht="48" customHeight="1">
-[...4 lines deleted...]
-      <c r="D338" s="739"/>
+    <row r="338" spans="2:9" ht="24" customHeight="1">
+      <c r="B338" s="841" t="s">
+        <v>573</v>
+      </c>
+      <c r="C338" s="842"/>
+      <c r="D338" s="842"/>
       <c r="E338" s="436"/>
       <c r="F338" s="436"/>
       <c r="G338" s="432"/>
       <c r="H338" s="432"/>
       <c r="I338" s="429"/>
     </row>
     <row r="339" spans="2:9" ht="48" customHeight="1">
-      <c r="B339" s="738" t="s">
-[...3 lines deleted...]
-      <c r="D339" s="739"/>
+      <c r="B339" s="841" t="s">
+        <v>574</v>
+      </c>
+      <c r="C339" s="842"/>
+      <c r="D339" s="842"/>
       <c r="E339" s="436"/>
       <c r="F339" s="436"/>
       <c r="G339" s="432"/>
       <c r="H339" s="432"/>
       <c r="I339" s="429"/>
     </row>
     <row r="340" spans="2:9" ht="48" customHeight="1">
-      <c r="B340" s="738" t="s">
-[...3 lines deleted...]
-      <c r="D340" s="739"/>
+      <c r="B340" s="841" t="s">
+        <v>575</v>
+      </c>
+      <c r="C340" s="842"/>
+      <c r="D340" s="842"/>
       <c r="E340" s="436"/>
       <c r="F340" s="436"/>
       <c r="G340" s="432"/>
       <c r="H340" s="432"/>
       <c r="I340" s="429"/>
     </row>
     <row r="341" spans="2:9" ht="48" customHeight="1">
-      <c r="B341" s="738" t="s">
-[...3 lines deleted...]
-      <c r="D341" s="739"/>
+      <c r="B341" s="841" t="s">
+        <v>576</v>
+      </c>
+      <c r="C341" s="842"/>
+      <c r="D341" s="842"/>
       <c r="E341" s="436"/>
       <c r="F341" s="436"/>
       <c r="G341" s="432"/>
       <c r="H341" s="432"/>
       <c r="I341" s="429"/>
     </row>
-    <row r="342" spans="2:9">
-[...4 lines deleted...]
-      <c r="F342" s="432"/>
+    <row r="342" spans="2:9" ht="48" customHeight="1">
+      <c r="B342" s="841" t="s">
+        <v>577</v>
+      </c>
+      <c r="C342" s="842"/>
+      <c r="D342" s="842"/>
+      <c r="E342" s="436"/>
+      <c r="F342" s="436"/>
       <c r="G342" s="432"/>
       <c r="H342" s="432"/>
       <c r="I342" s="429"/>
     </row>
-    <row r="343" spans="2:9" ht="32.25" customHeight="1">
-      <c r="B343" s="724" t="s">
+    <row r="343" spans="2:9">
+      <c r="B343" s="434"/>
+      <c r="C343" s="432"/>
+      <c r="D343" s="432"/>
+      <c r="E343" s="432"/>
+      <c r="F343" s="432"/>
+      <c r="G343" s="432"/>
+      <c r="H343" s="432"/>
+      <c r="I343" s="429"/>
+    </row>
+    <row r="344" spans="2:9" ht="32.25" customHeight="1">
+      <c r="B344" s="827" t="s">
         <v>578</v>
       </c>
-      <c r="C343" s="725"/>
-[...14 lines deleted...]
-      <c r="H344" s="432"/>
+      <c r="C344" s="828"/>
+      <c r="D344" s="828"/>
+      <c r="E344" s="828"/>
+      <c r="F344" s="828"/>
+      <c r="G344" s="828"/>
+      <c r="H344" s="828"/>
       <c r="I344" s="429"/>
     </row>
     <row r="345" spans="2:9">
-      <c r="B345" s="444" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B345" s="434"/>
       <c r="C345" s="432"/>
       <c r="D345" s="432"/>
       <c r="E345" s="432"/>
       <c r="F345" s="432"/>
       <c r="G345" s="432"/>
       <c r="H345" s="432"/>
       <c r="I345" s="429"/>
     </row>
-    <row r="346" spans="2:9" ht="58.5" customHeight="1">
-      <c r="B346" s="724" t="s">
+    <row r="346" spans="2:9">
+      <c r="B346" s="442" t="s">
+        <v>579</v>
+      </c>
+      <c r="C346" s="432"/>
+      <c r="D346" s="432"/>
+      <c r="E346" s="432"/>
+      <c r="F346" s="432"/>
+      <c r="G346" s="432"/>
+      <c r="H346" s="432"/>
+      <c r="I346" s="429"/>
+    </row>
+    <row r="347" spans="2:9" ht="58.5" customHeight="1">
+      <c r="B347" s="827" t="s">
         <v>580</v>
       </c>
-      <c r="C346" s="725"/>
-[...5 lines deleted...]
-      <c r="I346" s="625" t="s">
+      <c r="C347" s="828"/>
+      <c r="D347" s="828"/>
+      <c r="E347" s="828"/>
+      <c r="F347" s="828"/>
+      <c r="G347" s="828"/>
+      <c r="H347" s="828"/>
+      <c r="I347" s="620" t="s">
         <v>758</v>
       </c>
     </row>
-    <row r="347" spans="2:9">
-[...8 lines deleted...]
-    </row>
     <row r="348" spans="2:9">
-      <c r="B348" s="449" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B348" s="434"/>
       <c r="C348" s="432"/>
       <c r="D348" s="432"/>
       <c r="E348" s="432"/>
       <c r="F348" s="432"/>
       <c r="G348" s="432"/>
       <c r="H348" s="432"/>
       <c r="I348" s="429"/>
     </row>
     <row r="349" spans="2:9">
-      <c r="B349" s="734" t="s">
+      <c r="B349" s="447" t="s">
+        <v>581</v>
+      </c>
+      <c r="C349" s="432"/>
+      <c r="D349" s="432"/>
+      <c r="E349" s="432"/>
+      <c r="F349" s="432"/>
+      <c r="G349" s="432"/>
+      <c r="H349" s="432"/>
+      <c r="I349" s="429"/>
+    </row>
+    <row r="350" spans="2:9">
+      <c r="B350" s="853" t="s">
         <v>582</v>
       </c>
-      <c r="C349" s="735"/>
-[...5 lines deleted...]
-      <c r="I349" s="429" t="s">
+      <c r="C350" s="854"/>
+      <c r="D350" s="854"/>
+      <c r="E350" s="854"/>
+      <c r="F350" s="854"/>
+      <c r="G350" s="854"/>
+      <c r="H350" s="854"/>
+      <c r="I350" s="429" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="350" spans="2:9">
-[...1 lines deleted...]
-      <c r="C350" s="436" t="s">
+    <row r="351" spans="2:9">
+      <c r="B351" s="435"/>
+      <c r="C351" s="436" t="s">
         <v>441</v>
       </c>
-      <c r="D350" s="436" t="s">
+      <c r="D351" s="436" t="s">
         <v>442</v>
       </c>
-      <c r="E350" s="432"/>
-[...10 lines deleted...]
-      <c r="D351" s="436"/>
       <c r="E351" s="432"/>
       <c r="F351" s="432"/>
       <c r="G351" s="432"/>
       <c r="H351" s="432"/>
       <c r="I351" s="429"/>
     </row>
     <row r="352" spans="2:9">
       <c r="B352" s="435" t="s">
-        <v>559</v>
+        <v>584</v>
       </c>
       <c r="C352" s="436"/>
       <c r="D352" s="436"/>
       <c r="E352" s="432"/>
       <c r="F352" s="432"/>
       <c r="G352" s="432"/>
       <c r="H352" s="432"/>
       <c r="I352" s="429"/>
     </row>
     <row r="353" spans="2:9">
       <c r="B353" s="435" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="C353" s="436"/>
       <c r="D353" s="436"/>
       <c r="E353" s="432"/>
       <c r="F353" s="432"/>
       <c r="G353" s="432"/>
       <c r="H353" s="432"/>
       <c r="I353" s="429"/>
     </row>
     <row r="354" spans="2:9">
       <c r="B354" s="435" t="s">
-        <v>585</v>
+        <v>560</v>
       </c>
       <c r="C354" s="436"/>
       <c r="D354" s="436"/>
       <c r="E354" s="432"/>
       <c r="F354" s="432"/>
       <c r="G354" s="432"/>
       <c r="H354" s="432"/>
       <c r="I354" s="429"/>
     </row>
     <row r="355" spans="2:9">
       <c r="B355" s="435" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="C355" s="436"/>
       <c r="D355" s="436"/>
       <c r="E355" s="432"/>
       <c r="F355" s="432"/>
       <c r="G355" s="432"/>
       <c r="H355" s="432"/>
       <c r="I355" s="429"/>
     </row>
     <row r="356" spans="2:9">
-      <c r="B356" s="434"/>
-[...1 lines deleted...]
-      <c r="D356" s="432"/>
+      <c r="B356" s="435" t="s">
+        <v>586</v>
+      </c>
+      <c r="C356" s="436"/>
+      <c r="D356" s="436"/>
       <c r="E356" s="432"/>
       <c r="F356" s="432"/>
       <c r="G356" s="432"/>
       <c r="H356" s="432"/>
       <c r="I356" s="429"/>
     </row>
     <row r="357" spans="2:9">
-      <c r="B357" s="448" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B357" s="434"/>
       <c r="C357" s="432"/>
       <c r="D357" s="432"/>
       <c r="E357" s="432"/>
       <c r="F357" s="432"/>
       <c r="G357" s="432"/>
       <c r="H357" s="432"/>
       <c r="I357" s="429"/>
     </row>
     <row r="358" spans="2:9">
-      <c r="B358" s="435"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B358" s="446" t="s">
+        <v>587</v>
+      </c>
+      <c r="C358" s="432"/>
+      <c r="D358" s="432"/>
       <c r="E358" s="432"/>
       <c r="F358" s="432"/>
       <c r="G358" s="432"/>
       <c r="H358" s="432"/>
       <c r="I358" s="429"/>
     </row>
     <row r="359" spans="2:9">
-      <c r="B359" s="435" t="s">
-[...3 lines deleted...]
-      <c r="D359" s="436"/>
+      <c r="B359" s="435"/>
+      <c r="C359" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D359" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E359" s="432"/>
       <c r="F359" s="432"/>
       <c r="G359" s="432"/>
       <c r="H359" s="432"/>
       <c r="I359" s="429"/>
     </row>
     <row r="360" spans="2:9">
       <c r="B360" s="435" t="s">
-        <v>588</v>
+        <v>554</v>
       </c>
       <c r="C360" s="436"/>
       <c r="D360" s="436"/>
       <c r="E360" s="432"/>
       <c r="F360" s="432"/>
       <c r="G360" s="432"/>
       <c r="H360" s="432"/>
       <c r="I360" s="429"/>
     </row>
     <row r="361" spans="2:9">
       <c r="B361" s="435" t="s">
-        <v>556</v>
+        <v>588</v>
       </c>
       <c r="C361" s="436"/>
       <c r="D361" s="436"/>
       <c r="E361" s="432"/>
       <c r="F361" s="432"/>
       <c r="G361" s="432"/>
       <c r="H361" s="432"/>
       <c r="I361" s="429"/>
     </row>
     <row r="362" spans="2:9">
       <c r="B362" s="435" t="s">
-        <v>129</v>
+        <v>556</v>
       </c>
       <c r="C362" s="436"/>
       <c r="D362" s="436"/>
       <c r="E362" s="432"/>
       <c r="F362" s="432"/>
       <c r="G362" s="432"/>
       <c r="H362" s="432"/>
       <c r="I362" s="429"/>
     </row>
     <row r="363" spans="2:9">
-      <c r="B363" s="448" t="s">
-[...3 lines deleted...]
-      <c r="D363" s="432"/>
+      <c r="B363" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C363" s="436"/>
+      <c r="D363" s="436"/>
       <c r="E363" s="432"/>
       <c r="F363" s="432"/>
       <c r="G363" s="432"/>
       <c r="H363" s="432"/>
       <c r="I363" s="429"/>
     </row>
     <row r="364" spans="2:9">
-      <c r="B364" s="435"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B364" s="446" t="s">
+        <v>589</v>
+      </c>
+      <c r="C364" s="432"/>
+      <c r="D364" s="432"/>
       <c r="E364" s="432"/>
       <c r="F364" s="432"/>
       <c r="G364" s="432"/>
       <c r="H364" s="432"/>
       <c r="I364" s="429"/>
     </row>
     <row r="365" spans="2:9">
-      <c r="B365" s="435" t="s">
-[...3 lines deleted...]
-      <c r="D365" s="436"/>
+      <c r="B365" s="435"/>
+      <c r="C365" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D365" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E365" s="432"/>
       <c r="F365" s="432"/>
       <c r="G365" s="432"/>
       <c r="H365" s="432"/>
       <c r="I365" s="429"/>
     </row>
     <row r="366" spans="2:9">
       <c r="B366" s="435" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="C366" s="436"/>
       <c r="D366" s="436"/>
       <c r="E366" s="432"/>
       <c r="F366" s="432"/>
       <c r="G366" s="432"/>
       <c r="H366" s="432"/>
       <c r="I366" s="429"/>
     </row>
     <row r="367" spans="2:9">
       <c r="B367" s="435" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="C367" s="436"/>
       <c r="D367" s="436"/>
       <c r="E367" s="432"/>
       <c r="F367" s="432"/>
       <c r="G367" s="432"/>
       <c r="H367" s="432"/>
       <c r="I367" s="429"/>
     </row>
     <row r="368" spans="2:9">
       <c r="B368" s="435" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="C368" s="436"/>
       <c r="D368" s="436"/>
       <c r="E368" s="432"/>
       <c r="F368" s="432"/>
       <c r="G368" s="432"/>
       <c r="H368" s="432"/>
       <c r="I368" s="429"/>
     </row>
     <row r="369" spans="2:9">
-      <c r="B369" s="434"/>
-[...1 lines deleted...]
-      <c r="D369" s="432"/>
+      <c r="B369" s="435" t="s">
+        <v>593</v>
+      </c>
+      <c r="C369" s="436"/>
+      <c r="D369" s="436"/>
       <c r="E369" s="432"/>
       <c r="F369" s="432"/>
       <c r="G369" s="432"/>
       <c r="H369" s="432"/>
       <c r="I369" s="429"/>
     </row>
     <row r="370" spans="2:9">
-      <c r="B370" s="431" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B370" s="434"/>
       <c r="C370" s="432"/>
       <c r="D370" s="432"/>
       <c r="E370" s="432"/>
       <c r="F370" s="432"/>
       <c r="G370" s="432"/>
       <c r="H370" s="432"/>
-      <c r="I370" s="624" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I370" s="429"/>
     </row>
     <row r="371" spans="2:9">
-      <c r="B371" s="448" t="s">
-        <v>595</v>
+      <c r="B371" s="431" t="s">
+        <v>594</v>
       </c>
       <c r="C371" s="432"/>
       <c r="D371" s="432"/>
       <c r="E371" s="432"/>
       <c r="F371" s="432"/>
       <c r="G371" s="432"/>
       <c r="H371" s="432"/>
-      <c r="I371" s="429"/>
+      <c r="I371" s="619" t="s">
+        <v>759</v>
+      </c>
     </row>
     <row r="372" spans="2:9">
-      <c r="B372" s="435" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B372" s="446" t="s">
+        <v>595</v>
+      </c>
+      <c r="C372" s="432"/>
       <c r="D372" s="432"/>
       <c r="E372" s="432"/>
       <c r="F372" s="432"/>
       <c r="G372" s="432"/>
       <c r="H372" s="432"/>
       <c r="I372" s="429"/>
     </row>
     <row r="373" spans="2:9">
-      <c r="B373" s="435"/>
-      <c r="C373" s="436"/>
+      <c r="B373" s="435" t="s">
+        <v>596</v>
+      </c>
+      <c r="C373" s="436" t="s">
+        <v>597</v>
+      </c>
       <c r="D373" s="432"/>
       <c r="E373" s="432"/>
       <c r="F373" s="432"/>
       <c r="G373" s="432"/>
       <c r="H373" s="432"/>
       <c r="I373" s="429"/>
     </row>
     <row r="374" spans="2:9">
-      <c r="B374" s="434"/>
-      <c r="C374" s="432"/>
+      <c r="B374" s="435"/>
+      <c r="C374" s="436"/>
       <c r="D374" s="432"/>
       <c r="E374" s="432"/>
       <c r="F374" s="432"/>
       <c r="G374" s="432"/>
       <c r="H374" s="432"/>
       <c r="I374" s="429"/>
     </row>
     <row r="375" spans="2:9">
-      <c r="B375" s="630" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B375" s="434"/>
       <c r="C375" s="432"/>
       <c r="D375" s="432"/>
       <c r="E375" s="432"/>
       <c r="F375" s="432"/>
       <c r="G375" s="432"/>
       <c r="H375" s="432"/>
       <c r="I375" s="429"/>
     </row>
     <row r="376" spans="2:9">
-      <c r="B376" s="434"/>
+      <c r="B376" s="625" t="s">
+        <v>810</v>
+      </c>
       <c r="C376" s="432"/>
       <c r="D376" s="432"/>
       <c r="E376" s="432"/>
       <c r="F376" s="432"/>
       <c r="G376" s="432"/>
       <c r="H376" s="432"/>
       <c r="I376" s="429"/>
     </row>
     <row r="377" spans="2:9">
-      <c r="B377" s="449" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B377" s="434"/>
       <c r="C377" s="432"/>
       <c r="D377" s="432"/>
       <c r="E377" s="432"/>
       <c r="F377" s="432"/>
       <c r="G377" s="432"/>
       <c r="H377" s="432"/>
-      <c r="I377" s="626" t="s">
+      <c r="I377" s="429"/>
+    </row>
+    <row r="378" spans="2:9">
+      <c r="B378" s="447" t="s">
+        <v>598</v>
+      </c>
+      <c r="C378" s="432"/>
+      <c r="D378" s="432"/>
+      <c r="E378" s="432"/>
+      <c r="F378" s="432"/>
+      <c r="G378" s="432"/>
+      <c r="H378" s="432"/>
+      <c r="I378" s="621" t="s">
         <v>825</v>
       </c>
     </row>
-    <row r="378" spans="2:9" ht="68.25" customHeight="1">
-      <c r="B378" s="967" t="s">
+    <row r="379" spans="2:9" ht="68.25" customHeight="1">
+      <c r="B379" s="855" t="s">
         <v>837</v>
       </c>
-      <c r="C378" s="725"/>
-[...8 lines deleted...]
-      <c r="B379" s="746" t="s">
+      <c r="C379" s="828"/>
+      <c r="D379" s="828"/>
+      <c r="E379" s="828"/>
+      <c r="F379" s="828"/>
+      <c r="G379" s="828"/>
+      <c r="H379" s="828"/>
+      <c r="I379" s="429"/>
+    </row>
+    <row r="380" spans="2:9">
+      <c r="B380" s="793" t="s">
         <v>440</v>
       </c>
-      <c r="C379" s="758" t="s">
+      <c r="C380" s="802" t="s">
         <v>448</v>
       </c>
-      <c r="D379" s="758"/>
-[...13 lines deleted...]
-      </c>
+      <c r="D380" s="802"/>
       <c r="E380" s="432"/>
       <c r="F380" s="432"/>
       <c r="G380" s="432"/>
       <c r="H380" s="432"/>
       <c r="I380" s="429"/>
     </row>
     <row r="381" spans="2:9">
-      <c r="B381" s="435" t="s">
-[...3 lines deleted...]
-      <c r="D381" s="436"/>
+      <c r="B381" s="794"/>
+      <c r="C381" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D381" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E381" s="432"/>
       <c r="F381" s="432"/>
       <c r="G381" s="432"/>
       <c r="H381" s="432"/>
       <c r="I381" s="429"/>
     </row>
     <row r="382" spans="2:9">
       <c r="B382" s="435" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="C382" s="436"/>
       <c r="D382" s="436"/>
       <c r="E382" s="432"/>
       <c r="F382" s="432"/>
       <c r="G382" s="432"/>
       <c r="H382" s="432"/>
       <c r="I382" s="429"/>
     </row>
     <row r="383" spans="2:9">
-      <c r="B383" s="434"/>
-[...1 lines deleted...]
-      <c r="D383" s="432"/>
+      <c r="B383" s="435" t="s">
+        <v>600</v>
+      </c>
+      <c r="C383" s="436"/>
+      <c r="D383" s="436"/>
       <c r="E383" s="432"/>
       <c r="F383" s="432"/>
       <c r="G383" s="432"/>
       <c r="H383" s="432"/>
       <c r="I383" s="429"/>
     </row>
-    <row r="384" spans="2:9" ht="24" customHeight="1">
-      <c r="B384" s="724" t="s">
+    <row r="384" spans="2:9">
+      <c r="B384" s="434"/>
+      <c r="C384" s="432"/>
+      <c r="D384" s="432"/>
+      <c r="E384" s="432"/>
+      <c r="F384" s="432"/>
+      <c r="G384" s="432"/>
+      <c r="H384" s="432"/>
+      <c r="I384" s="429"/>
+    </row>
+    <row r="385" spans="2:9" ht="24" customHeight="1">
+      <c r="B385" s="827" t="s">
         <v>601</v>
       </c>
-      <c r="C384" s="725"/>
-[...8 lines deleted...]
-      <c r="B385" s="724" t="s">
+      <c r="C385" s="828"/>
+      <c r="D385" s="828"/>
+      <c r="E385" s="828"/>
+      <c r="F385" s="828"/>
+      <c r="G385" s="828"/>
+      <c r="H385" s="828"/>
+      <c r="I385" s="429"/>
+    </row>
+    <row r="386" spans="2:9" ht="36" customHeight="1">
+      <c r="B386" s="827" t="s">
         <v>602</v>
       </c>
-      <c r="C385" s="725"/>
-[...11 lines deleted...]
-      <c r="E386" s="637" t="s">
+      <c r="C386" s="828"/>
+      <c r="D386" s="828"/>
+      <c r="E386" s="828"/>
+      <c r="F386" s="828"/>
+      <c r="G386" s="828"/>
+      <c r="H386" s="828"/>
+      <c r="I386" s="429"/>
+    </row>
+    <row r="387" spans="2:9">
+      <c r="B387" s="833"/>
+      <c r="C387" s="834"/>
+      <c r="D387" s="834"/>
+      <c r="E387" s="631" t="s">
         <v>441</v>
       </c>
-      <c r="F386" s="436" t="s">
+      <c r="F387" s="436" t="s">
         <v>442</v>
       </c>
-      <c r="G386" s="432"/>
-[...10 lines deleted...]
-      <c r="F387" s="436"/>
       <c r="G387" s="432"/>
       <c r="H387" s="432"/>
       <c r="I387" s="429"/>
     </row>
     <row r="388" spans="2:9">
-      <c r="B388" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E388" s="637"/>
+      <c r="B388" s="829" t="s">
+        <v>603</v>
+      </c>
+      <c r="C388" s="830"/>
+      <c r="D388" s="830"/>
+      <c r="E388" s="631"/>
       <c r="F388" s="436"/>
       <c r="G388" s="432"/>
       <c r="H388" s="432"/>
       <c r="I388" s="429"/>
     </row>
     <row r="389" spans="2:9">
-      <c r="B389" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E389" s="637"/>
+      <c r="B389" s="831" t="s">
+        <v>604</v>
+      </c>
+      <c r="C389" s="832"/>
+      <c r="D389" s="832"/>
+      <c r="E389" s="631"/>
       <c r="F389" s="436"/>
       <c r="G389" s="432"/>
       <c r="H389" s="432"/>
       <c r="I389" s="429"/>
     </row>
     <row r="390" spans="2:9">
-      <c r="B390" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E390" s="637"/>
+      <c r="B390" s="831" t="s">
+        <v>605</v>
+      </c>
+      <c r="C390" s="832"/>
+      <c r="D390" s="832"/>
+      <c r="E390" s="631"/>
       <c r="F390" s="436"/>
       <c r="G390" s="432"/>
       <c r="H390" s="432"/>
       <c r="I390" s="429"/>
     </row>
     <row r="391" spans="2:9">
-      <c r="B391" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E391" s="637"/>
+      <c r="B391" s="831" t="s">
+        <v>606</v>
+      </c>
+      <c r="C391" s="832"/>
+      <c r="D391" s="832"/>
+      <c r="E391" s="631"/>
       <c r="F391" s="436"/>
       <c r="G391" s="432"/>
       <c r="H391" s="432"/>
       <c r="I391" s="429"/>
     </row>
     <row r="392" spans="2:9">
-      <c r="B392" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E392" s="637"/>
+      <c r="B392" s="831" t="s">
+        <v>607</v>
+      </c>
+      <c r="C392" s="832"/>
+      <c r="D392" s="832"/>
+      <c r="E392" s="631"/>
       <c r="F392" s="436"/>
       <c r="G392" s="432"/>
       <c r="H392" s="432"/>
       <c r="I392" s="429"/>
     </row>
     <row r="393" spans="2:9">
-      <c r="B393" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E393" s="637"/>
+      <c r="B393" s="831" t="s">
+        <v>608</v>
+      </c>
+      <c r="C393" s="832"/>
+      <c r="D393" s="832"/>
+      <c r="E393" s="631"/>
       <c r="F393" s="436"/>
       <c r="G393" s="432"/>
       <c r="H393" s="432"/>
       <c r="I393" s="429"/>
     </row>
     <row r="394" spans="2:9">
-      <c r="B394" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E394" s="637"/>
+      <c r="B394" s="831" t="s">
+        <v>609</v>
+      </c>
+      <c r="C394" s="832"/>
+      <c r="D394" s="832"/>
+      <c r="E394" s="631"/>
       <c r="F394" s="436"/>
       <c r="G394" s="432"/>
       <c r="H394" s="432"/>
       <c r="I394" s="429"/>
     </row>
     <row r="395" spans="2:9">
-      <c r="B395" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E395" s="637"/>
+      <c r="B395" s="831" t="s">
+        <v>610</v>
+      </c>
+      <c r="C395" s="832"/>
+      <c r="D395" s="832"/>
+      <c r="E395" s="631"/>
       <c r="F395" s="436"/>
       <c r="G395" s="432"/>
       <c r="H395" s="432"/>
       <c r="I395" s="429"/>
     </row>
     <row r="396" spans="2:9">
-      <c r="B396" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E396" s="637"/>
+      <c r="B396" s="831" t="s">
+        <v>611</v>
+      </c>
+      <c r="C396" s="832"/>
+      <c r="D396" s="832"/>
+      <c r="E396" s="631"/>
       <c r="F396" s="436"/>
       <c r="G396" s="432"/>
       <c r="H396" s="432"/>
       <c r="I396" s="429"/>
     </row>
     <row r="397" spans="2:9">
-      <c r="B397" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E397" s="637"/>
+      <c r="B397" s="831" t="s">
+        <v>612</v>
+      </c>
+      <c r="C397" s="832"/>
+      <c r="D397" s="832"/>
+      <c r="E397" s="631"/>
       <c r="F397" s="436"/>
       <c r="G397" s="432"/>
       <c r="H397" s="432"/>
       <c r="I397" s="429"/>
     </row>
     <row r="398" spans="2:9">
-      <c r="B398" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E398" s="637"/>
+      <c r="B398" s="831" t="s">
+        <v>613</v>
+      </c>
+      <c r="C398" s="832"/>
+      <c r="D398" s="832"/>
+      <c r="E398" s="631"/>
       <c r="F398" s="436"/>
       <c r="G398" s="432"/>
       <c r="H398" s="432"/>
       <c r="I398" s="429"/>
     </row>
-    <row r="399" spans="2:9" ht="36" customHeight="1">
-[...5 lines deleted...]
-      <c r="E399" s="637"/>
+    <row r="399" spans="2:9">
+      <c r="B399" s="831" t="s">
+        <v>614</v>
+      </c>
+      <c r="C399" s="832"/>
+      <c r="D399" s="832"/>
+      <c r="E399" s="631"/>
       <c r="F399" s="436"/>
       <c r="G399" s="432"/>
       <c r="H399" s="432"/>
       <c r="I399" s="429"/>
     </row>
-    <row r="400" spans="2:9">
-[...5 lines deleted...]
-      <c r="E400" s="637"/>
+    <row r="400" spans="2:9" ht="36" customHeight="1">
+      <c r="B400" s="835" t="s">
+        <v>811</v>
+      </c>
+      <c r="C400" s="836"/>
+      <c r="D400" s="836"/>
+      <c r="E400" s="631"/>
       <c r="F400" s="436"/>
       <c r="G400" s="432"/>
       <c r="H400" s="432"/>
       <c r="I400" s="429"/>
     </row>
     <row r="401" spans="2:9">
-      <c r="B401" s="761" t="s">
-[...4 lines deleted...]
-      <c r="E401" s="637"/>
+      <c r="B401" s="831" t="s">
+        <v>483</v>
+      </c>
+      <c r="C401" s="832"/>
+      <c r="D401" s="832"/>
+      <c r="E401" s="631"/>
       <c r="F401" s="436"/>
       <c r="G401" s="432"/>
       <c r="H401" s="432"/>
       <c r="I401" s="429"/>
     </row>
     <row r="402" spans="2:9">
-      <c r="B402" s="434"/>
-[...3 lines deleted...]
-      <c r="F402" s="432"/>
+      <c r="B402" s="831" t="s">
+        <v>615</v>
+      </c>
+      <c r="C402" s="832"/>
+      <c r="D402" s="832"/>
+      <c r="E402" s="631"/>
+      <c r="F402" s="436"/>
       <c r="G402" s="432"/>
       <c r="H402" s="432"/>
       <c r="I402" s="429"/>
     </row>
     <row r="403" spans="2:9">
-      <c r="B403" s="434" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B403" s="434"/>
       <c r="C403" s="432"/>
       <c r="D403" s="432"/>
       <c r="E403" s="432"/>
       <c r="F403" s="432"/>
       <c r="G403" s="432"/>
       <c r="H403" s="432"/>
       <c r="I403" s="429"/>
     </row>
     <row r="404" spans="2:9">
-      <c r="B404" s="437"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B404" s="434" t="s">
+        <v>616</v>
+      </c>
+      <c r="C404" s="432"/>
+      <c r="D404" s="432"/>
       <c r="E404" s="432"/>
       <c r="F404" s="432"/>
       <c r="G404" s="432"/>
       <c r="H404" s="432"/>
       <c r="I404" s="429"/>
     </row>
-    <row r="405" spans="2:9" ht="24">
-[...4 lines deleted...]
-      <c r="D405" s="436"/>
+    <row r="405" spans="2:9">
+      <c r="B405" s="437"/>
+      <c r="C405" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D405" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E405" s="432"/>
       <c r="F405" s="432"/>
       <c r="G405" s="432"/>
       <c r="H405" s="432"/>
       <c r="I405" s="429"/>
     </row>
-    <row r="406" spans="2:9">
+    <row r="406" spans="2:9" ht="24">
       <c r="B406" s="437" t="s">
-        <v>603</v>
+        <v>617</v>
       </c>
       <c r="C406" s="436"/>
       <c r="D406" s="436"/>
       <c r="E406" s="432"/>
       <c r="F406" s="432"/>
       <c r="G406" s="432"/>
       <c r="H406" s="432"/>
       <c r="I406" s="429"/>
     </row>
     <row r="407" spans="2:9">
       <c r="B407" s="437" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C407" s="436"/>
       <c r="D407" s="436"/>
       <c r="E407" s="432"/>
       <c r="F407" s="432"/>
       <c r="G407" s="432"/>
       <c r="H407" s="432"/>
       <c r="I407" s="429"/>
     </row>
     <row r="408" spans="2:9">
       <c r="B408" s="437" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C408" s="436"/>
       <c r="D408" s="436"/>
       <c r="E408" s="432"/>
       <c r="F408" s="432"/>
       <c r="G408" s="432"/>
       <c r="H408" s="432"/>
       <c r="I408" s="429"/>
     </row>
     <row r="409" spans="2:9">
-      <c r="B409" s="627" t="s">
-        <v>607</v>
+      <c r="B409" s="437" t="s">
+        <v>606</v>
       </c>
       <c r="C409" s="436"/>
       <c r="D409" s="436"/>
       <c r="E409" s="432"/>
       <c r="F409" s="432"/>
       <c r="G409" s="432"/>
       <c r="H409" s="432"/>
       <c r="I409" s="429"/>
     </row>
-    <row r="410" spans="2:9" ht="24">
-[...1 lines deleted...]
-        <v>612</v>
+    <row r="410" spans="2:9">
+      <c r="B410" s="622" t="s">
+        <v>607</v>
       </c>
       <c r="C410" s="436"/>
       <c r="D410" s="436"/>
       <c r="E410" s="432"/>
       <c r="F410" s="432"/>
       <c r="G410" s="432"/>
       <c r="H410" s="432"/>
       <c r="I410" s="429"/>
     </row>
-    <row r="411" spans="2:9">
-[...1 lines deleted...]
-        <v>610</v>
+    <row r="411" spans="2:9" ht="24">
+      <c r="B411" s="622" t="s">
+        <v>612</v>
       </c>
       <c r="C411" s="436"/>
       <c r="D411" s="436"/>
       <c r="E411" s="432"/>
       <c r="F411" s="432"/>
       <c r="G411" s="432"/>
       <c r="H411" s="432"/>
       <c r="I411" s="429"/>
     </row>
-    <row r="412" spans="2:9" ht="24">
+    <row r="412" spans="2:9">
       <c r="B412" s="437" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="C412" s="436"/>
       <c r="D412" s="436"/>
       <c r="E412" s="432"/>
       <c r="F412" s="432"/>
       <c r="G412" s="432"/>
       <c r="H412" s="432"/>
       <c r="I412" s="429"/>
     </row>
     <row r="413" spans="2:9" ht="24">
       <c r="B413" s="437" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="C413" s="436"/>
       <c r="D413" s="436"/>
       <c r="E413" s="432"/>
       <c r="F413" s="432"/>
       <c r="G413" s="432"/>
       <c r="H413" s="432"/>
       <c r="I413" s="429"/>
     </row>
-    <row r="414" spans="2:9" ht="36">
+    <row r="414" spans="2:9" ht="24">
       <c r="B414" s="437" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="C414" s="436"/>
       <c r="D414" s="436"/>
       <c r="E414" s="432"/>
       <c r="F414" s="432"/>
       <c r="G414" s="432"/>
       <c r="H414" s="432"/>
       <c r="I414" s="429"/>
     </row>
-    <row r="415" spans="2:9">
+    <row r="415" spans="2:9" ht="36">
       <c r="B415" s="437" t="s">
-        <v>483</v>
+        <v>619</v>
       </c>
       <c r="C415" s="436"/>
       <c r="D415" s="436"/>
       <c r="E415" s="432"/>
       <c r="F415" s="432"/>
       <c r="G415" s="432"/>
       <c r="H415" s="432"/>
       <c r="I415" s="429"/>
     </row>
     <row r="416" spans="2:9">
-      <c r="B416" s="435" t="s">
-        <v>615</v>
+      <c r="B416" s="437" t="s">
+        <v>483</v>
       </c>
       <c r="C416" s="436"/>
       <c r="D416" s="436"/>
       <c r="E416" s="432"/>
       <c r="F416" s="432"/>
       <c r="G416" s="432"/>
       <c r="H416" s="432"/>
       <c r="I416" s="429"/>
     </row>
     <row r="417" spans="2:9">
-      <c r="B417" s="434"/>
-[...1 lines deleted...]
-      <c r="D417" s="432"/>
+      <c r="B417" s="435" t="s">
+        <v>615</v>
+      </c>
+      <c r="C417" s="436"/>
+      <c r="D417" s="436"/>
       <c r="E417" s="432"/>
       <c r="F417" s="432"/>
       <c r="G417" s="432"/>
       <c r="H417" s="432"/>
       <c r="I417" s="429"/>
     </row>
-    <row r="418" spans="2:9" s="432" customFormat="1" ht="31.5" customHeight="1">
-      <c r="B418" s="724" t="s">
+    <row r="418" spans="2:9">
+      <c r="B418" s="434"/>
+      <c r="C418" s="432"/>
+      <c r="D418" s="432"/>
+      <c r="E418" s="432"/>
+      <c r="F418" s="432"/>
+      <c r="G418" s="432"/>
+      <c r="H418" s="432"/>
+      <c r="I418" s="429"/>
+    </row>
+    <row r="419" spans="2:9" s="432" customFormat="1" ht="31.5" customHeight="1">
+      <c r="B419" s="827" t="s">
         <v>620</v>
       </c>
-      <c r="C418" s="725"/>
-[...14 lines deleted...]
-      <c r="H419" s="452"/>
+      <c r="C419" s="828"/>
+      <c r="D419" s="828"/>
+      <c r="E419" s="828"/>
+      <c r="F419" s="828"/>
+      <c r="G419" s="828"/>
+      <c r="H419" s="828"/>
       <c r="I419" s="429"/>
     </row>
-    <row r="420" spans="2:9">
-      <c r="B420" s="453" t="s">
+    <row r="420" spans="2:9" ht="21.75" customHeight="1">
+      <c r="B420" s="448"/>
+      <c r="C420" s="449"/>
+      <c r="D420" s="449"/>
+      <c r="E420" s="639"/>
+      <c r="F420" s="639"/>
+      <c r="G420" s="639"/>
+      <c r="H420" s="639"/>
+      <c r="I420" s="429"/>
+    </row>
+    <row r="421" spans="2:9">
+      <c r="B421" s="450" t="s">
         <v>621</v>
       </c>
-      <c r="C420" s="454" t="s">
+      <c r="C421" s="451" t="s">
         <v>441</v>
       </c>
-      <c r="D420" s="454" t="s">
+      <c r="D421" s="451" t="s">
         <v>442</v>
       </c>
-      <c r="E420" s="432"/>
-[...8 lines deleted...]
-      <c r="D421" s="454"/>
       <c r="E421" s="432"/>
       <c r="F421" s="432"/>
       <c r="G421" s="432"/>
       <c r="H421" s="432"/>
       <c r="I421" s="429"/>
     </row>
     <row r="422" spans="2:9">
-      <c r="B422" s="435" t="s">
-[...3 lines deleted...]
-      <c r="D422" s="436"/>
+      <c r="B422" s="450"/>
+      <c r="C422" s="451"/>
+      <c r="D422" s="451"/>
       <c r="E422" s="432"/>
       <c r="F422" s="432"/>
       <c r="G422" s="432"/>
       <c r="H422" s="432"/>
       <c r="I422" s="429"/>
     </row>
     <row r="423" spans="2:9">
-      <c r="B423" s="434"/>
-[...1 lines deleted...]
-      <c r="D423" s="432"/>
+      <c r="B423" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C423" s="436"/>
+      <c r="D423" s="436"/>
       <c r="E423" s="432"/>
       <c r="F423" s="432"/>
       <c r="G423" s="432"/>
       <c r="H423" s="432"/>
       <c r="I423" s="429"/>
     </row>
     <row r="424" spans="2:9">
-      <c r="B424" s="448" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B424" s="434"/>
       <c r="C424" s="432"/>
       <c r="D424" s="432"/>
       <c r="E424" s="432"/>
       <c r="F424" s="432"/>
       <c r="G424" s="432"/>
       <c r="H424" s="432"/>
       <c r="I424" s="429"/>
     </row>
     <row r="425" spans="2:9">
-      <c r="B425" s="435" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B425" s="446" t="s">
+        <v>622</v>
+      </c>
+      <c r="C425" s="432"/>
+      <c r="D425" s="432"/>
       <c r="E425" s="432"/>
       <c r="F425" s="432"/>
       <c r="G425" s="432"/>
       <c r="H425" s="432"/>
       <c r="I425" s="429"/>
     </row>
     <row r="426" spans="2:9">
-      <c r="B426" s="435"/>
-[...1 lines deleted...]
-      <c r="D426" s="436"/>
+      <c r="B426" s="435" t="s">
+        <v>621</v>
+      </c>
+      <c r="C426" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D426" s="436" t="s">
+        <v>442</v>
+      </c>
       <c r="E426" s="432"/>
       <c r="F426" s="432"/>
       <c r="G426" s="432"/>
       <c r="H426" s="432"/>
       <c r="I426" s="429"/>
     </row>
     <row r="427" spans="2:9">
-      <c r="B427" s="435" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B427" s="435"/>
       <c r="C427" s="436"/>
       <c r="D427" s="436"/>
       <c r="E427" s="432"/>
       <c r="F427" s="432"/>
       <c r="G427" s="432"/>
       <c r="H427" s="432"/>
       <c r="I427" s="429"/>
     </row>
     <row r="428" spans="2:9">
-      <c r="B428" s="434"/>
-[...1 lines deleted...]
-      <c r="D428" s="432"/>
+      <c r="B428" s="435" t="s">
+        <v>129</v>
+      </c>
+      <c r="C428" s="436"/>
+      <c r="D428" s="436"/>
       <c r="E428" s="432"/>
       <c r="F428" s="432"/>
       <c r="G428" s="432"/>
       <c r="H428" s="432"/>
       <c r="I428" s="429"/>
     </row>
     <row r="429" spans="2:9">
-      <c r="B429" s="448" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B429" s="434"/>
       <c r="C429" s="432"/>
       <c r="D429" s="432"/>
       <c r="E429" s="432"/>
       <c r="F429" s="432"/>
       <c r="G429" s="432"/>
       <c r="H429" s="432"/>
       <c r="I429" s="429"/>
     </row>
     <row r="430" spans="2:9">
-      <c r="B430" s="435"/>
-[...8 lines deleted...]
-      </c>
+      <c r="B430" s="446" t="s">
+        <v>623</v>
+      </c>
+      <c r="C430" s="432"/>
+      <c r="D430" s="432"/>
+      <c r="E430" s="432"/>
       <c r="F430" s="432"/>
       <c r="G430" s="432"/>
       <c r="H430" s="432"/>
       <c r="I430" s="429"/>
     </row>
     <row r="431" spans="2:9">
-      <c r="B431" s="435" t="s">
-[...4 lines deleted...]
-      <c r="E431" s="436"/>
+      <c r="B431" s="435"/>
+      <c r="C431" s="436" t="s">
+        <v>441</v>
+      </c>
+      <c r="D431" s="436" t="s">
+        <v>442</v>
+      </c>
+      <c r="E431" s="436" t="s">
+        <v>522</v>
+      </c>
       <c r="F431" s="432"/>
       <c r="G431" s="432"/>
       <c r="H431" s="432"/>
       <c r="I431" s="429"/>
     </row>
     <row r="432" spans="2:9">
       <c r="B432" s="435" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="C432" s="436"/>
       <c r="D432" s="436"/>
       <c r="E432" s="436"/>
       <c r="F432" s="432"/>
       <c r="G432" s="432"/>
       <c r="H432" s="432"/>
       <c r="I432" s="429"/>
     </row>
     <row r="433" spans="2:9">
       <c r="B433" s="435" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="C433" s="436"/>
       <c r="D433" s="436"/>
       <c r="E433" s="436"/>
       <c r="F433" s="432"/>
       <c r="G433" s="432"/>
       <c r="H433" s="432"/>
       <c r="I433" s="429"/>
     </row>
     <row r="434" spans="2:9">
       <c r="B434" s="435" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="C434" s="436"/>
       <c r="D434" s="436"/>
       <c r="E434" s="436"/>
       <c r="F434" s="432"/>
       <c r="G434" s="432"/>
       <c r="H434" s="432"/>
       <c r="I434" s="429"/>
     </row>
     <row r="435" spans="2:9">
-      <c r="B435" s="455" t="s">
-[...4 lines deleted...]
-      <c r="E435" s="456"/>
+      <c r="B435" s="435" t="s">
+        <v>627</v>
+      </c>
+      <c r="C435" s="436"/>
+      <c r="D435" s="436"/>
+      <c r="E435" s="436"/>
       <c r="F435" s="432"/>
       <c r="G435" s="432"/>
       <c r="H435" s="432"/>
       <c r="I435" s="429"/>
     </row>
     <row r="436" spans="2:9">
-      <c r="B436" s="756" t="s">
-[...4 lines deleted...]
-      <c r="E436" s="436"/>
+      <c r="B436" s="452" t="s">
+        <v>129</v>
+      </c>
+      <c r="C436" s="453"/>
+      <c r="D436" s="453"/>
+      <c r="E436" s="453"/>
       <c r="F436" s="432"/>
       <c r="G436" s="432"/>
       <c r="H436" s="432"/>
       <c r="I436" s="429"/>
     </row>
     <row r="437" spans="2:9">
-      <c r="B437" s="457"/>
-[...2 lines deleted...]
-      <c r="E437" s="432"/>
+      <c r="B437" s="840" t="s">
+        <v>628</v>
+      </c>
+      <c r="C437" s="821"/>
+      <c r="D437" s="821"/>
+      <c r="E437" s="436"/>
       <c r="F437" s="432"/>
       <c r="G437" s="432"/>
       <c r="H437" s="432"/>
       <c r="I437" s="429"/>
     </row>
     <row r="438" spans="2:9">
-      <c r="B438" s="435" t="s">
+      <c r="B438" s="454"/>
+      <c r="C438" s="640"/>
+      <c r="D438" s="640"/>
+      <c r="E438" s="432"/>
+      <c r="F438" s="432"/>
+      <c r="G438" s="432"/>
+      <c r="H438" s="432"/>
+      <c r="I438" s="429"/>
+    </row>
+    <row r="439" spans="2:9">
+      <c r="B439" s="435" t="s">
         <v>629</v>
       </c>
-      <c r="C438" s="758" t="s">
+      <c r="C439" s="802" t="s">
         <v>630</v>
       </c>
-      <c r="D438" s="758"/>
-[...1 lines deleted...]
-      <c r="F438" s="758" t="s">
+      <c r="D439" s="802"/>
+      <c r="E439" s="802"/>
+      <c r="F439" s="802" t="s">
         <v>631</v>
       </c>
-      <c r="G438" s="758"/>
-[...5 lines deleted...]
-      <c r="C439" s="436" t="s">
+      <c r="G439" s="802"/>
+      <c r="H439" s="802"/>
+      <c r="I439" s="429"/>
+    </row>
+    <row r="440" spans="2:9">
+      <c r="B440" s="435"/>
+      <c r="C440" s="436" t="s">
         <v>632</v>
       </c>
-      <c r="D439" s="436" t="s">
+      <c r="D440" s="436" t="s">
         <v>633</v>
       </c>
-      <c r="E439" s="436" t="s">
+      <c r="E440" s="436" t="s">
         <v>634</v>
       </c>
-      <c r="F439" s="436" t="s">
+      <c r="F440" s="436" t="s">
         <v>632</v>
       </c>
-      <c r="G439" s="436" t="s">
+      <c r="G440" s="436" t="s">
         <v>633</v>
       </c>
-      <c r="H439" s="436" t="s">
+      <c r="H440" s="436" t="s">
         <v>634</v>
       </c>
-      <c r="I439" s="429"/>
-[...10 lines deleted...]
-      <c r="H440" s="436"/>
       <c r="I440" s="429"/>
     </row>
     <row r="441" spans="2:9">
       <c r="B441" s="435" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="C441" s="436"/>
       <c r="D441" s="436"/>
       <c r="E441" s="436"/>
       <c r="F441" s="436"/>
       <c r="G441" s="436"/>
       <c r="H441" s="436"/>
       <c r="I441" s="429"/>
     </row>
     <row r="442" spans="2:9">
       <c r="B442" s="435" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C442" s="436"/>
       <c r="D442" s="436"/>
       <c r="E442" s="436"/>
       <c r="F442" s="436"/>
       <c r="G442" s="436"/>
       <c r="H442" s="436"/>
       <c r="I442" s="429"/>
     </row>
     <row r="443" spans="2:9">
       <c r="B443" s="435" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="C443" s="436"/>
       <c r="D443" s="436"/>
       <c r="E443" s="436"/>
       <c r="F443" s="436"/>
       <c r="G443" s="436"/>
       <c r="H443" s="436"/>
       <c r="I443" s="429"/>
     </row>
     <row r="444" spans="2:9">
       <c r="B444" s="435" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C444" s="436"/>
       <c r="D444" s="436"/>
       <c r="E444" s="436"/>
       <c r="F444" s="436"/>
       <c r="G444" s="436"/>
       <c r="H444" s="436"/>
       <c r="I444" s="429"/>
     </row>
     <row r="445" spans="2:9">
       <c r="B445" s="435" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="C445" s="436"/>
       <c r="D445" s="436"/>
       <c r="E445" s="436"/>
       <c r="F445" s="436"/>
       <c r="G445" s="436"/>
       <c r="H445" s="436"/>
       <c r="I445" s="429"/>
     </row>
     <row r="446" spans="2:9">
       <c r="B446" s="435" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="C446" s="436"/>
       <c r="D446" s="436"/>
       <c r="E446" s="436"/>
       <c r="F446" s="436"/>
       <c r="G446" s="436"/>
       <c r="H446" s="436"/>
       <c r="I446" s="429"/>
     </row>
     <row r="447" spans="2:9">
       <c r="B447" s="435" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="C447" s="436"/>
       <c r="D447" s="436"/>
       <c r="E447" s="436"/>
       <c r="F447" s="436"/>
       <c r="G447" s="436"/>
       <c r="H447" s="436"/>
       <c r="I447" s="429"/>
     </row>
     <row r="448" spans="2:9">
       <c r="B448" s="435" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C448" s="436"/>
       <c r="D448" s="436"/>
       <c r="E448" s="436"/>
       <c r="F448" s="436"/>
       <c r="G448" s="436"/>
       <c r="H448" s="436"/>
       <c r="I448" s="429"/>
     </row>
     <row r="449" spans="2:9">
       <c r="B449" s="435" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="C449" s="436"/>
       <c r="D449" s="436"/>
       <c r="E449" s="436"/>
       <c r="F449" s="436"/>
       <c r="G449" s="436"/>
       <c r="H449" s="436"/>
       <c r="I449" s="429"/>
     </row>
     <row r="450" spans="2:9">
       <c r="B450" s="435" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="C450" s="436"/>
       <c r="D450" s="436"/>
       <c r="E450" s="436"/>
       <c r="F450" s="436"/>
       <c r="G450" s="436"/>
       <c r="H450" s="436"/>
       <c r="I450" s="429"/>
     </row>
     <row r="451" spans="2:9">
-      <c r="B451" s="434"/>
-[...5 lines deleted...]
-      <c r="H451" s="432"/>
+      <c r="B451" s="435" t="s">
+        <v>645</v>
+      </c>
+      <c r="C451" s="436"/>
+      <c r="D451" s="436"/>
+      <c r="E451" s="436"/>
+      <c r="F451" s="436"/>
+      <c r="G451" s="436"/>
+      <c r="H451" s="436"/>
       <c r="I451" s="429"/>
     </row>
-    <row r="452" spans="2:9" ht="12.75" thickBot="1">
-[...7 lines deleted...]
-      <c r="I452" s="461"/>
+    <row r="452" spans="2:9">
+      <c r="B452" s="434"/>
+      <c r="C452" s="432"/>
+      <c r="D452" s="432"/>
+      <c r="E452" s="432"/>
+      <c r="F452" s="432"/>
+      <c r="G452" s="432"/>
+      <c r="H452" s="432"/>
+      <c r="I452" s="429"/>
+    </row>
+    <row r="453" spans="2:9" ht="12.75" thickBot="1">
+      <c r="B453" s="455"/>
+      <c r="C453" s="456"/>
+      <c r="D453" s="456"/>
+      <c r="E453" s="456"/>
+      <c r="F453" s="456"/>
+      <c r="G453" s="456"/>
+      <c r="H453" s="456"/>
+      <c r="I453" s="457"/>
     </row>
   </sheetData>
-  <mergeCells count="117">
-[...95 lines deleted...]
-    <mergeCell ref="B346:H346"/>
+  <mergeCells count="118">
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
-    <mergeCell ref="B204:H204"/>
-[...3 lines deleted...]
-    <mergeCell ref="B336:D336"/>
+    <mergeCell ref="B205:H205"/>
+    <mergeCell ref="B350:H350"/>
+    <mergeCell ref="B379:H379"/>
+    <mergeCell ref="B260:H260"/>
     <mergeCell ref="B337:D337"/>
     <mergeCell ref="B338:D338"/>
     <mergeCell ref="B339:D339"/>
     <mergeCell ref="B340:D340"/>
-    <mergeCell ref="B264:B265"/>
-[...8 lines deleted...]
-    <mergeCell ref="B274:H274"/>
+    <mergeCell ref="B341:D341"/>
+    <mergeCell ref="B265:B266"/>
+    <mergeCell ref="C265:C266"/>
+    <mergeCell ref="D265:D266"/>
+    <mergeCell ref="B254:H254"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="B264:H264"/>
+    <mergeCell ref="E265:G265"/>
+    <mergeCell ref="B286:H286"/>
+    <mergeCell ref="B284:H284"/>
+    <mergeCell ref="B275:H275"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B301:H301"/>
+    <mergeCell ref="C302:H302"/>
+    <mergeCell ref="C312:H312"/>
+    <mergeCell ref="B322:H322"/>
+    <mergeCell ref="B225:H225"/>
+    <mergeCell ref="B226:B227"/>
+    <mergeCell ref="B207:H207"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="B437:D437"/>
+    <mergeCell ref="C380:D380"/>
+    <mergeCell ref="B380:B381"/>
+    <mergeCell ref="B342:D342"/>
+    <mergeCell ref="B336:D336"/>
+    <mergeCell ref="B335:H335"/>
+    <mergeCell ref="B344:H344"/>
+    <mergeCell ref="B347:H347"/>
+    <mergeCell ref="F439:H439"/>
+    <mergeCell ref="C439:E439"/>
+    <mergeCell ref="B419:H419"/>
+    <mergeCell ref="B385:H385"/>
+    <mergeCell ref="B386:H386"/>
+    <mergeCell ref="B388:D388"/>
+    <mergeCell ref="B396:D396"/>
+    <mergeCell ref="B395:D395"/>
+    <mergeCell ref="B393:D393"/>
+    <mergeCell ref="B394:D394"/>
+    <mergeCell ref="B392:D392"/>
+    <mergeCell ref="B391:D391"/>
+    <mergeCell ref="B390:D390"/>
+    <mergeCell ref="B389:D389"/>
+    <mergeCell ref="B402:D402"/>
+    <mergeCell ref="B387:D387"/>
+    <mergeCell ref="B401:D401"/>
+    <mergeCell ref="B399:D399"/>
+    <mergeCell ref="B400:D400"/>
+    <mergeCell ref="B398:D398"/>
+    <mergeCell ref="B397:D397"/>
+    <mergeCell ref="B99:H99"/>
+    <mergeCell ref="B126:H126"/>
+    <mergeCell ref="B128:H128"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="E89:F89"/>
+    <mergeCell ref="E100:F100"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="C112:D112"/>
+    <mergeCell ref="E112:F112"/>
+    <mergeCell ref="B125:H125"/>
+    <mergeCell ref="B41:H41"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="B54:H54"/>
+    <mergeCell ref="B64:H64"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B65:B66"/>
+    <mergeCell ref="B76:H76"/>
+    <mergeCell ref="B78:H78"/>
+    <mergeCell ref="E79:F79"/>
+    <mergeCell ref="C79:D79"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="E65:F65"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B141:H141"/>
+    <mergeCell ref="B130:H130"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="B143:H143"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="B154:H154"/>
+    <mergeCell ref="B155:B156"/>
+    <mergeCell ref="B163:B164"/>
+    <mergeCell ref="B172:H172"/>
+    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="B199:H199"/>
+    <mergeCell ref="B192:H192"/>
+    <mergeCell ref="B184:H184"/>
+    <mergeCell ref="B193:B194"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="B214:H214"/>
+    <mergeCell ref="B220:H220"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B6" r:id="rId1" display="https://web.cpcecba.org.ar/download/63939/?tmstv=1772648519"/>
+    <hyperlink ref="B6:H6" r:id="rId2" display="Para descargar el MODELO DE NOTAS DE BASES DE PREPARACIÓN, haga clic aquí"/>
+  </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>22</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>